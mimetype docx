--- v0 (2026-04-21)
+++ v1 (2026-09-21)
@@ -6,83 +6,83 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00D15158" w:rsidRPr="00147FB0" w:rsidRDefault="00427790" w:rsidP="00F5666D">
+    <w:p w14:paraId="0D746AA7" w14:textId="77777777" w:rsidR="00D15158" w:rsidRPr="00C2372F" w:rsidRDefault="00427790" w:rsidP="00C2372F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC18BF9" wp14:editId="5523924B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D88ADB7" wp14:editId="2F7D35F3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-6386830</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5151756" cy="6243988"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="مجموعة 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5151756" cy="6243988"/>
                           <a:chOff x="-184515" y="516897"/>
                           <a:chExt cx="5819271" cy="6243988"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
@@ -92,51 +92,51 @@
                           <a:xfrm>
                             <a:off x="-184515" y="516897"/>
                             <a:ext cx="5819271" cy="5553060"/>
                             <a:chOff x="-184515" y="535749"/>
                             <a:chExt cx="5819271" cy="5755588"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvPr id="16" name="مربع نص 16"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="361012" y="535749"/>
                               <a:ext cx="4743881" cy="1191099"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="008D4393" w:rsidRPr="00AA12C0" w:rsidRDefault="008D4393" w:rsidP="005B5925">
+                              <w:p w14:paraId="2556F65E" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00AA12C0" w:rsidRDefault="008D4393" w:rsidP="005B5925">
                                 <w:pPr>
                                   <w:bidi/>
                                   <w:spacing w:after="0"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi"/>
                                     <w:sz w:val="12"/>
                                     <w:szCs w:val="12"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00AA12C0">
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi" w:hint="cs"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:color w:val="FF0000"/>
                                     <w:sz w:val="36"/>
                                     <w:szCs w:val="36"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">هنا يكتب عنوان </w:t>
                                 </w:r>
                                 <w:proofErr w:type="spellStart"/>
                                 <w:r w:rsidRPr="00AA12C0">
@@ -257,51 +257,51 @@
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="-184515" y="93927"/>
                                 <a:ext cx="5819271" cy="1180154"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="accent4">
                                   <a:lumMod val="20000"/>
                                   <a:lumOff val="80000"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="241300" cmpd="dbl">
                                 <a:noFill/>
                                 <a:bevel/>
                               </a:ln>
                               <a:effectLst>
                                 <a:softEdge rad="127000"/>
                               </a:effectLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00AA12C0" w:rsidRDefault="008D4393" w:rsidP="00FD1E60">
+                                <w:p w14:paraId="7D922BAC" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00AA12C0" w:rsidRDefault="008D4393" w:rsidP="00FD1E60">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AA12C0">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
@@ -313,511 +313,483 @@
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>الباحث</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00AA12C0">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">، </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00AA12C0" w:rsidRDefault="008D4393" w:rsidP="005B5925">
+                                <w:p w14:paraId="6BA25C18" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00AA12C0" w:rsidRDefault="008D4393" w:rsidP="005B5925">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AA12C0">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">وعنوان عمله </w:t>
-[...27 lines deleted...]
-                                    <w:t>، بهذا التنسيق واللون نفسه</w:t>
+                                    <w:t>وعنوان عمله وايميله، بهذا التنسيق واللون نفسه</w:t>
                                   </w:r>
                                   <w:r w:rsidR="005B5925">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>، ويمكن تصغير حجم الخط ليتناسب مع حجم المستطيل</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wps:wsp>
                             <wps:cNvPr id="18" name="مربع نص 18"/>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="60313" y="1485799"/>
                                 <a:ext cx="5237857" cy="3339595"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="008D4393" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="68874200" w14:textId="77777777" w:rsidR="008D4393" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arabic Typesetting" w:hAnsi="Arabic Typesetting" w:cs="Arabic Typesetting"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="56"/>
                                       <w:szCs w:val="56"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arabic Typesetting" w:hAnsi="Arabic Typesetting" w:cs="Arabic Typesetting" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="56"/>
                                       <w:szCs w:val="56"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>ملخص</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRDefault="008D4393" w:rsidP="008D4393">
+                                <w:p w14:paraId="27FBE7D9" w14:textId="77777777" w:rsidR="008D4393" w:rsidRDefault="008D4393" w:rsidP="008D4393">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                                     <w:ind w:firstLine="514"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="000C4EC7">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه هنا يكتب نص الملخص بهذا اللون والتنسيق نف هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه سه هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه هنا يكتب نص الملخص بهذا اللون والتنسيق نفسه هنا يكتب نص الملخص بهذا اللون والتنسيق</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005B5925" w:rsidRDefault="005B5925" w:rsidP="005B5925">
+                                <w:p w14:paraId="05FA2E40" w14:textId="77777777" w:rsidR="005B5925" w:rsidRDefault="005B5925" w:rsidP="005B5925">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                                     <w:ind w:firstLine="514"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="005B5925" w:rsidRPr="00427790" w:rsidRDefault="005B5925" w:rsidP="005B5925">
+                                <w:p w14:paraId="69CD0C7D" w14:textId="77777777" w:rsidR="005B5925" w:rsidRPr="00427790" w:rsidRDefault="005B5925" w:rsidP="005B5925">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                                     <w:ind w:firstLine="514"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="005B5925">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>الكلمات المفتاحية</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>: هنا تكتب بهذا التنسيق</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
+                                <w:p w14:paraId="7A64FCEF" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
+                                <w:p w14:paraId="0F4861C0" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
+                                <w:p w14:paraId="66DABF37" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
+                                <w:p w14:paraId="70E69138" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
+                                <w:p w14:paraId="585E154B" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
+                                <w:p w14:paraId="2C63B324" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00427790">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00FD1E60">
+                                <w:p w14:paraId="07DC3E34" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00427790" w:rsidRDefault="008D4393" w:rsidP="00FD1E60">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="274B075E" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="046656A7" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="6516EC4E" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="3B74498C" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="77365832" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="7AE27C48" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="5DC6DBC0" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
+                                <w:p w14:paraId="30E94FDC" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B35A1C" w:rsidRDefault="008D4393" w:rsidP="00B35A1C">
                                   <w:pPr>
                                     <w:bidi/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                       <wps:wsp>
                         <wps:cNvPr id="5" name="مربع نص 5"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="-184515" y="6069694"/>
                             <a:ext cx="5780114" cy="691191"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFC000">
                               <a:lumMod val="20000"/>
                               <a:lumOff val="80000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:ln w="241300" cmpd="dbl">
                             <a:noFill/>
                             <a:bevel/>
                           </a:ln>
                           <a:effectLst>
                             <a:softEdge rad="127000"/>
                           </a:effectLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="008D4393" w:rsidRPr="008D4393" w:rsidRDefault="008D4393" w:rsidP="00364BE6">
+                            <w:p w14:paraId="5C1843E3" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="008D4393" w:rsidRDefault="008D4393" w:rsidP="00364BE6">
                               <w:pPr>
                                 <w:bidi/>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w:lang w:bidi="ar-IQ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:drawing>
-                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11BACED6" wp14:editId="469DA09D">
+                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50F8D2D7" wp14:editId="74BD71D2">
                                     <wp:extent cx="822960" cy="274320"/>
                                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                     <wp:docPr id="10" name="صورة 10"/>
                                     <wp:cNvGraphicFramePr/>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="73" name="صورة 73"/>
                                             <pic:cNvPicPr/>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
                                             <a:blip r:embed="rId7">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr>
                                             <a:xfrm>
@@ -958,51 +930,51 @@
                               <w:r w:rsidRPr="00364BE6">
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi" w:hint="cs"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w:rtl/>
                                   <w:lang w:bidi="ar-IQ"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> التاسعة عشرة           </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00364BE6">
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                   <w:rtl/>
                                   <w:lang w:bidi="ar-IQ"/>
                                 </w:rPr>
                                 <w:t>1445هـ / 2024م</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="008D4393" w:rsidRPr="00FD1E60" w:rsidRDefault="008D4393" w:rsidP="00427790">
+                            <w:p w14:paraId="29F13695" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00FD1E60" w:rsidRDefault="008D4393" w:rsidP="00427790">
                               <w:pPr>
                                 <w:bidi/>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="56"/>
                                   <w:szCs w:val="56"/>
                                   <w:rtl/>
                                   <w:lang w:bidi="ar-IQ"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
@@ -1811,3114 +1783,2227 @@
                           <w:bidi/>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="56"/>
                             <w:szCs w:val="56"/>
                             <w:rtl/>
                             <w:lang w:bidi="ar-IQ"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B5925" w:rsidRPr="005B5925" w:rsidRDefault="00106B6C" w:rsidP="005B5925">
+    <w:p w14:paraId="462C5159" w14:textId="77777777" w:rsidR="005B5925" w:rsidRPr="00C2372F" w:rsidRDefault="00106B6C" w:rsidP="00C2372F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00106B6C" w:rsidRPr="00106B6C" w:rsidRDefault="00106B6C" w:rsidP="00106B6C">
+    <w:p w14:paraId="2D39A484" w14:textId="77777777" w:rsidR="00106B6C" w:rsidRPr="00C2372F" w:rsidRDefault="00106B6C" w:rsidP="00C2372F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00106B6C" w:rsidRDefault="00106B6C" w:rsidP="00106B6C">
+    <w:p w14:paraId="176925FC" w14:textId="77777777" w:rsidR="00106B6C" w:rsidRPr="00C2372F" w:rsidRDefault="00106B6C" w:rsidP="00C2372F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00106B6C" w:rsidRDefault="00106B6C" w:rsidP="00106B6C">
+    <w:p w14:paraId="37E2F9B5" w14:textId="77777777" w:rsidR="00106B6C" w:rsidRPr="00C2372F" w:rsidRDefault="00106B6C" w:rsidP="00C2372F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00106B6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Keywords: Keywords: Keywords: Keywords: Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19926155" w14:textId="77777777" w:rsidR="00106B6C" w:rsidRPr="00C2372F" w:rsidRDefault="00106B6C" w:rsidP="00C2372F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-[...14 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00106B6C" w:rsidRDefault="00106B6C" w:rsidP="00106B6C">
+    <w:p w14:paraId="613D987C" w14:textId="77777777" w:rsidR="005B5925" w:rsidRPr="00C2372F" w:rsidRDefault="005B5925" w:rsidP="00C2372F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00106B6C" w:rsidRDefault="00106B6C" w:rsidP="00106B6C">
+    <w:p w14:paraId="130FAFCE" w14:textId="77777777" w:rsidR="005B5925" w:rsidRPr="00C2372F" w:rsidRDefault="005B5925" w:rsidP="00C2372F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00106B6C" w:rsidRDefault="00106B6C" w:rsidP="00106B6C">
+    <w:p w14:paraId="5BD834BF" w14:textId="77777777" w:rsidR="005B5925" w:rsidRPr="00C2372F" w:rsidRDefault="005B5925" w:rsidP="00C2372F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقدمة:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00106B6C" w:rsidRDefault="00106B6C" w:rsidP="00106B6C">
-[...118 lines deleted...]
-    <w:p w:rsidR="005B5925" w:rsidRPr="00E9416E" w:rsidRDefault="005B5925" w:rsidP="00933F04">
+    <w:p w14:paraId="106C6519" w14:textId="77777777" w:rsidR="005B5925" w:rsidRPr="00C2372F" w:rsidRDefault="005B5925" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="187" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">هنا تكتب مقدمة البحث </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
+        <w:t xml:space="preserve"> هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> والتنسيق نفسه</w:t>
+      </w:r>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9416E" w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
-      <w:r w:rsidR="00933F04" w:rsidRPr="00933F04">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
-          <w:lang w:bidi="ar-IQ"/>
-[...7 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
+      </w:r>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00933F04" w:rsidRPr="00933F04">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
-      <w:r w:rsidR="00933F04" w:rsidRPr="00933F04">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00933F04" w:rsidRPr="00933F04">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب مقدمة البحث بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
-      <w:r w:rsidR="00933F04" w:rsidRPr="00933F04">
-[...48 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005B5925" w:rsidRDefault="005B5925" w:rsidP="005B5925">
+    <w:p w14:paraId="296F1E2A" w14:textId="77777777" w:rsidR="005B5925" w:rsidRPr="00C2372F" w:rsidRDefault="005B5925" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610AE096" w14:textId="77777777" w:rsidR="00C2372F" w:rsidRDefault="00C2372F" w:rsidP="00C2372F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1361583A" w14:textId="77777777" w:rsidR="00C2372F" w:rsidRDefault="00C2372F" w:rsidP="00C2372F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E4FFEF" w14:textId="7956D61F" w:rsidR="00986BBC" w:rsidRPr="00C2372F" w:rsidRDefault="00B35A1C" w:rsidP="00C2372F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-[...13 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>تمهيـــد</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D4393" w:rsidRPr="00147FB0" w:rsidRDefault="008D4393" w:rsidP="00E9416E">
+    <w:p w14:paraId="3A3B4306" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00C2372F" w:rsidRDefault="008D4393" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="518"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">هنا يكتب </w:t>
       </w:r>
-      <w:r w:rsidR="00B35A1C" w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00B35A1C" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">نص المقال </w:t>
       </w:r>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21583" w:rsidRPr="00147FB0" w:rsidRDefault="00B21583" w:rsidP="00F5666D">
+    <w:p w14:paraId="5406A63D" w14:textId="77777777" w:rsidR="009F72ED" w:rsidRPr="00C2372F" w:rsidRDefault="009F72ED" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...2 lines deleted...]
-          <w:rtl/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B21583" w:rsidRPr="00147FB0" w:rsidRDefault="00B21583" w:rsidP="00F5666D">
+    <w:p w14:paraId="1E24567E" w14:textId="77777777" w:rsidR="00B35A1C" w:rsidRPr="00C2372F" w:rsidRDefault="00B35A1C" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...38 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9416E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
         <w:t>المبحث الأول</w:t>
       </w:r>
-      <w:r w:rsidR="00F5666D" w:rsidRPr="00E9416E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+      <w:r w:rsidR="00F5666D" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D4393" w:rsidRPr="00147FB0" w:rsidRDefault="008D4393" w:rsidP="00E9416E">
+    <w:p w14:paraId="7316DB90" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00C2372F" w:rsidRDefault="008D4393" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="187" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D4393" w:rsidRPr="00147FB0" w:rsidRDefault="008D4393" w:rsidP="00F5666D">
+    <w:p w14:paraId="69C3DA25" w14:textId="77777777" w:rsidR="00147FB0" w:rsidRPr="00C2372F" w:rsidRDefault="00147FB0" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008D4393" w:rsidRPr="00147FB0" w:rsidRDefault="008D4393" w:rsidP="00F5666D">
+    <w:p w14:paraId="1994B1E2" w14:textId="77777777" w:rsidR="00147FB0" w:rsidRPr="00C2372F" w:rsidRDefault="00147FB0" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008D4393" w:rsidRDefault="008D4393" w:rsidP="00F5666D">
+    <w:p w14:paraId="7878E8EA" w14:textId="77777777" w:rsidR="00147FB0" w:rsidRPr="00C2372F" w:rsidRDefault="00147FB0" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00147FB0" w:rsidRDefault="00147FB0" w:rsidP="00147FB0">
+    <w:p w14:paraId="0C6EC51D" w14:textId="77777777" w:rsidR="00F5666D" w:rsidRPr="00C2372F" w:rsidRDefault="00147FB0" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...135 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9416E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>المبح</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="eastAsia"/>
+        <w:t>المبحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5666D" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-[...27 lines deleted...]
-        <w:t>ثاني:</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الثاني:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5666D" w:rsidRPr="00147FB0" w:rsidRDefault="00F5666D" w:rsidP="00E9416E">
+    <w:p w14:paraId="108C9A04" w14:textId="77777777" w:rsidR="00F5666D" w:rsidRPr="00C2372F" w:rsidRDefault="00F5666D" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="187" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه هنا يكتب نص المقال بهذا اللون والتنسيق نفسه</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5666D" w:rsidRPr="00147FB0" w:rsidRDefault="00F5666D" w:rsidP="00F5666D">
+    <w:p w14:paraId="7CFD52EE" w14:textId="77777777" w:rsidR="00F5666D" w:rsidRPr="00C2372F" w:rsidRDefault="00F5666D" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5666D" w:rsidRPr="00147FB0" w:rsidRDefault="00F5666D" w:rsidP="00F5666D">
+    <w:p w14:paraId="1D637F9B" w14:textId="77777777" w:rsidR="00F5666D" w:rsidRPr="00C2372F" w:rsidRDefault="00F5666D" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5666D" w:rsidRPr="00147FB0" w:rsidRDefault="00F5666D" w:rsidP="00F5666D">
+    <w:p w14:paraId="0D231CA0" w14:textId="77777777" w:rsidR="00F5666D" w:rsidRPr="00C2372F" w:rsidRDefault="00F5666D" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5666D" w:rsidRPr="00147FB0" w:rsidRDefault="00F5666D" w:rsidP="00F5666D">
+    <w:p w14:paraId="170DEC43" w14:textId="77777777" w:rsidR="00F5666D" w:rsidRPr="00C2372F" w:rsidRDefault="00F5666D" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5666D" w:rsidRDefault="00F5666D" w:rsidP="003A73C0">
+    <w:p w14:paraId="0C2D7A6B" w14:textId="77777777" w:rsidR="00F5666D" w:rsidRPr="00C2372F" w:rsidRDefault="00F5666D" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>وهكذا بالنسبة لبقية</w:t>
       </w:r>
-      <w:r w:rsidR="003A73C0" w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="003A73C0" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A73C0" w:rsidRPr="00147FB0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="003A73C0" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>أجزاء البحث الأخرى</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9416E" w:rsidRDefault="00E9416E" w:rsidP="00E9416E">
+    <w:p w14:paraId="47BE1790" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E9416E" w:rsidRDefault="00E9416E" w:rsidP="00E9416E">
+    <w:p w14:paraId="1C4011F0" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9416E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>الخاتمة والنتائج</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B050B" w:rsidRDefault="00E9416E" w:rsidP="00E9416E">
+    <w:p w14:paraId="60FCE73F" w14:textId="77777777" w:rsidR="007B050B" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="187" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9416E">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>هنا تكتب الخاتمة والنتائج</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب الخاتمة والنتائج</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب الخاتمة والنتائج</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب الخاتمة والنتائج</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب الخاتمة والنتائج</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب الخاتمة والنتائج</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب الخاتمة والنتائج</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-        <w:rPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9416E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>هنا تكتب الخاتمة والنتائج</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9416E" w:rsidRDefault="00E9416E" w:rsidP="00E9416E">
+    <w:p w14:paraId="61404B87" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="187" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9416E" w:rsidRDefault="00E9416E" w:rsidP="00E9416E">
+    <w:p w14:paraId="7A9E6C9B" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="187" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9416E" w:rsidRPr="00E9416E" w:rsidRDefault="00E9416E" w:rsidP="00E9416E">
+    <w:p w14:paraId="2AB96C19" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="187" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B050B" w:rsidRDefault="007B050B" w:rsidP="007B050B">
+    <w:p w14:paraId="2B165658" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="008409CE" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="008409CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>الهوامش</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CC6ED2" w14:textId="07E0DDE3" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00933F04" w:rsidP="00E25FF7">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إذا كانت </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>للمول</w:t>
+      </w:r>
+      <w:r w:rsidR="008409CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ف</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تعليقات خاصة به، أو تعريف بشخصية ما، او بمصطلح م</w:t>
+      </w:r>
+      <w:r w:rsidR="008409CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وكلها تكون عبارة عن تعليقات </w:t>
+      </w:r>
+      <w:r w:rsidR="008409CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>أسفل الصفحة</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>، تكتب</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بصورة آلية في برنامج </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الوورد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من خانة (إدراج حاشية سفلية)، </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9416E" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحجم 12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E223C3" w:rsidRPr="00E223C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C42E0E" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933F04" w:rsidRDefault="00933F04" w:rsidP="00933F04">
+    <w:p w14:paraId="5C2798AA" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="180" w:firstLine="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
+        <w:t>المصادر والمراجع</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761899D5" w14:textId="16A88F17" w:rsidR="00933F04" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تكتب بطريقة </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>APA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933F04" w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وبصورة آلية في برنامج (الوورد) من خانة مراجع (إدراج اقتباس)، وترتب حسب الأبجدية. بحجم 14 وبخط </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25FF7" w:rsidRPr="00E25FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وبفارق بين الأسطر (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D265AF" w14:textId="77777777" w:rsidR="00933F04" w:rsidRPr="00C2372F" w:rsidRDefault="00933F04" w:rsidP="00C2372F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تجدون كيفيتها في خانة دليل المؤلفين على موقع المجلة</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A93B43B" w14:textId="77777777" w:rsidR="00E9416E" w:rsidRPr="00C2372F" w:rsidRDefault="00E9416E" w:rsidP="00C2372F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933F04" w:rsidRDefault="00933F04" w:rsidP="00933F04">
+    <w:p w14:paraId="7F76041C" w14:textId="77777777" w:rsidR="007B050B" w:rsidRPr="00C2372F" w:rsidRDefault="007B050B" w:rsidP="00C2372F">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="180" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933F04" w:rsidRDefault="00933F04" w:rsidP="00933F04">
-[...665 lines deleted...]
-    <w:sectPr w:rsidR="007B050B" w:rsidRPr="00147FB0" w:rsidSect="009F1DCE">
+    <w:sectPr w:rsidR="007B050B" w:rsidRPr="00C2372F" w:rsidSect="009F1DCE">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="9639" w:h="13608"/>
       <w:pgMar w:top="2246" w:right="1539" w:bottom="994" w:left="1354" w:header="1980" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F2961" w:rsidRDefault="001F2961" w:rsidP="00854DD5">
+    <w:p w14:paraId="1336B065" w14:textId="77777777" w:rsidR="00D7640D" w:rsidRDefault="00D7640D" w:rsidP="00854DD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F2961" w:rsidRDefault="001F2961" w:rsidP="00854DD5">
+    <w:p w14:paraId="5A3923C9" w14:textId="77777777" w:rsidR="00D7640D" w:rsidRDefault="00D7640D" w:rsidP="00854DD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Simplified Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Sakkal Majalla">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arabic Typesetting">
     <w:panose1 w:val="03020402040406030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009F1DCE" w:rsidRDefault="009D6E80">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="592BA3DC" w14:textId="77777777" w:rsidR="009F1DCE" w:rsidRDefault="009D6E80">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E929E05" wp14:editId="59C52FC2">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3132958D" wp14:editId="7CA01B89">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4546397</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-873125</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="365760" cy="365760"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="89" name="شكل بيضاوي 89"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipH="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="365760" cy="365760"/>
                       </a:xfrm>
                       <a:prstGeom prst="ellipse">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="9DBB61"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00B055AA" w:rsidRPr="007B050B" w:rsidRDefault="00B055AA" w:rsidP="00B055AA">
+                        <w:p w14:paraId="4F7A8A14" w14:textId="77777777" w:rsidR="00B055AA" w:rsidRPr="007B050B" w:rsidRDefault="00B055AA" w:rsidP="00B055AA">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="007B050B">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="007B050B">
                             <w:rPr>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="007B050B">
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00933F04" w:rsidRPr="00933F04">
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                               <w:b/>
@@ -4998,110 +4083,110 @@
                     <w:r w:rsidRPr="007B050B">
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                         <w:b/>
                         <w:bCs/>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:oval>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008D4393" w:rsidRPr="0095106D" w:rsidRDefault="008D4393" w:rsidP="005E7457">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1FFEAC0C" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="0095106D" w:rsidRDefault="008D4393" w:rsidP="005E7457">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="3047"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="0095106D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F2961" w:rsidRDefault="001F2961" w:rsidP="00854DD5">
+    <w:p w14:paraId="020354C0" w14:textId="77777777" w:rsidR="00D7640D" w:rsidRDefault="00D7640D" w:rsidP="00854DD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F2961" w:rsidRDefault="001F2961" w:rsidP="00854DD5">
+    <w:p w14:paraId="58331AEE" w14:textId="77777777" w:rsidR="00D7640D" w:rsidRDefault="00D7640D" w:rsidP="00854DD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B055AA" w:rsidRDefault="00106B6C" w:rsidP="009F1DCE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="459B4B9D" w14:textId="77777777" w:rsidR="00B055AA" w:rsidRDefault="00106B6C" w:rsidP="009F1DCE">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:ind w:left="-1350" w:right="-445"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DAE60FC" wp14:editId="35CB8627">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DF8DB03" wp14:editId="0EF6D88F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1323503</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-202223</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6487405" cy="7045325"/>
               <wp:effectExtent l="0" t="0" r="8890" b="22225"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="مجموعة 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6487405" cy="7045325"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="6487690" cy="7045714"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wpg:grpSp>
@@ -5251,129 +4336,129 @@
                                   <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                 </a:ext>
                               </a:extLst>
                             </pic:spPr>
                           </pic:pic>
                           <wps:wsp>
                             <wps:cNvPr id="88" name="مربع نص 88"/>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm flipH="1">
                                 <a:off x="-15630" y="821093"/>
                                 <a:ext cx="634365" cy="353695"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00B055AA" w:rsidRPr="00B055AA" w:rsidRDefault="00B055AA" w:rsidP="00B055AA">
+                                <w:p w14:paraId="22C47ED3" w14:textId="77777777" w:rsidR="00B055AA" w:rsidRPr="00B055AA" w:rsidRDefault="00B055AA" w:rsidP="00B055AA">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00B055AA">
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>العــــدد:</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00B055AA" w:rsidRPr="00B055AA" w:rsidRDefault="00B055AA" w:rsidP="00B055AA">
+                                <w:p w14:paraId="6742301A" w14:textId="77777777" w:rsidR="00B055AA" w:rsidRPr="00B055AA" w:rsidRDefault="00B055AA" w:rsidP="00B055AA">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00B055AA">
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>الس</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00B055AA">
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi" w:hint="cs"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>ّ</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00B055AA">
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>نـــة: 19</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00B055AA" w:rsidRPr="00B055AA" w:rsidRDefault="00B055AA" w:rsidP="00B055AA">
+                                <w:p w14:paraId="713C5246" w14:textId="77777777" w:rsidR="00B055AA" w:rsidRPr="00B055AA" w:rsidRDefault="00B055AA" w:rsidP="00B055AA">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00B055AA">
                                     <w:rPr>
                                       <w:rFonts w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>1445هـ / 2024م</w:t>
                                   </w:r>
                                 </w:p>
@@ -5432,51 +4517,51 @@
                                 </a:path>
                                 <a:tileRect r="-100000" b="-100000"/>
                               </a:gradFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent1">
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00B055AA" w:rsidRPr="00302799" w:rsidRDefault="00B055AA" w:rsidP="007B050B">
+                                <w:p w14:paraId="0BE8BD35" w14:textId="77777777" w:rsidR="00B055AA" w:rsidRPr="00302799" w:rsidRDefault="00B055AA" w:rsidP="007B050B">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:sz w:val="52"/>
                                       <w:szCs w:val="52"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                       <wps:wsp>
                         <wps:cNvPr id="90" name="مستطيل مستدير الزوايا 90"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
@@ -5506,64 +4591,64 @@
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:grpSp>
                     <wps:wsp>
                       <wps:cNvPr id="1" name="مربع نص 1"/>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="16200000">
                           <a:off x="4667250" y="4260850"/>
                           <a:ext cx="3016250" cy="349250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AA12C0" w:rsidRPr="00AA12C0" w:rsidRDefault="00AA12C0" w:rsidP="00AA12C0">
+                          <w:p w14:paraId="34CC9382" w14:textId="77777777" w:rsidR="00AA12C0" w:rsidRPr="00AA12C0" w:rsidRDefault="00AA12C0" w:rsidP="00AA12C0">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00AA12C0">
                               <w:rPr>
                                 <w:rFonts w:hint="cs"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>عنوان البحث</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AA12C0" w:rsidRDefault="00AA12C0"/>
+                          <w:p w14:paraId="2743B52D" w14:textId="77777777" w:rsidR="00AA12C0" w:rsidRDefault="00AA12C0"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="4DAE60FC" id="مجموعة 4" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:-104.2pt;margin-top:-15.9pt;width:510.8pt;height:554.75pt;z-index:251659776" coordsize="64876,70457" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCGEV9qvggAAFIiAAAOAAAAZHJzL2Uyb0RvYy54bWzsWluP28YVfi+Q/0Dw&#10;XV7eL4LlQNau3QBObMRu/UxRlMSG5LDkaLXboi9FEhT5I26DAq0TBEH+ifRv8p2Z4UUX7643WcMx&#10;EiDyDDmXM2fO+c53Dvf+xxd5pp0nVZ2yYqSb9wxdS4qYzdJiMdL/9OLRINC1mkfFLMpYkYz0y6TW&#10;P37w0R/ur8thYrEly2ZJpWGRoh6uy5G+5LwcnpzU8TLJo/oeK5MCL+esyiOObrU4mVXRGqvn2Yll&#10;GN7JmlWzsmJxUtd4eipf6g/E+vN5EvOn83mdcC0b6ZCNi99K/E7p9+TB/Wi4qKJymcZKjOgWUuRR&#10;WmDTdqnTiEfaqkoPlsrTuGI1m/N7MctP2Hyexok4A05jGnuneVyxVSnOshiuF2WrJqh2T0+3Xjb+&#10;7PxZpaWzke7oWhHluKLtV5v/br/a/mvz0+Y/mkMaWpeLIQY+rsrn5bNKPVjIHh36Yl7l9C+Oo10I&#10;3V62uk0uuBbjoecEvmO4uhbjnW84rm25UvvxEld0MC9envVmeiEur5npm0Kqk2bjE5KvFafttHKr&#10;A5qGdfSI9PxXPOQxUaPhuzuk+YZDmrc4pGu6YWCFukZ3ZgaO68sray7VtC0/8LAjXY3re4ZvKZe6&#10;7rxvmvnGSwU81J0H1L/MA54vozIRjlWTYSsDCfr28f3m282P22+2X2rwB+r8b/vN5rW2ebX9cvMd&#10;nOMVuq80TBGmI5ZpnaMe1vCTxjO0eZaWfwQ4CoC4ykdMw3ADR1l6T52tUqJhWdX8ccJyjRojHQBR&#10;zD4Hyom1o/MnNRcoNFO+HM3+omvzPAOmnUeZZoZhKCTGimowWs2aNLNgj9Isw5miYVZo65FuuY5B&#10;EuUlMGI2zcRGNcvSGQ2kcQKrk0lWadhipEdxnBTcE+OyVf4pm8nnroH/SFvYsZ0ie91qeJcVeLgu&#10;Gx2KFr/MEinS58kcaAU8saQgFCf295aKrpfRLLlu66zAgrTyHIdp11YLHF9bnkCNp6mJCDPtZOMq&#10;weTkdobYmRW8nZynBauOLZBx4b/Qz1yOb5QkVUNamrLZJSy5YjLI1WX8KIWRPIlq/iyqYAG4RkRq&#10;/hQ/84zhbplq6dqSVX879pzGw9XwVtfWiJIjvf7rKqoSXcs+KeCEoemQvXLRATzA/bWq/2baf1Os&#10;8gmDiQAwIJ1o0nieNc15xfKXCOhj2hWvoiLG3iM95lXTmXAZvUEJ4mQ8FsMQSsuIPymel3HjZmTT&#10;Ly5eRlWpPIUDsz5jjeMr85fX0Y2l+yjYeMXZPOX0stOr6gCEZFwR8eYwxEDoI1EUjn0L9PVC2wk9&#10;Ab6O7wae8FzYWxMXbcf2VEB1Dc82QoXOLfYOTBePxQItLLdR9fhsGJiM5rtBtUzjIf5XDAStA/y9&#10;nqlhFl+R6Ui2l99ojTyqvliVA3nD6TTNUn4piB+chIQqzp+lMWEtdXpQDr3Ie9j8ALB+DSYTCLrR&#10;DJOTgH1p/ITFX9RawSbLqFgk47oEnJIZ0f3vDhfdnR2ngPYGB6mtzgYT3SNoR9Qjyd8pi1c5AFOy&#10;2SrJIg4qXS/TsoZrDJN8msyA85/MJCjh8hXGkxkIhvl3KxgbRmg9HExcYzJwDP9sMA4df+AbZ6Bc&#10;TmBOzMk/CFRMZ7iqE5w3yk7LVMmKpwfSHqWTinhLoioIr0TXBtQhEDQm7FOIiCaphHyq5lXC46WA&#10;OwG0sfCu3guh2k6bpPd+DKWZKnLavm3ZwqZd0zYDm+6pcwrXNAMTJk+ExDZMT5LM1qq7YNcE0J3Y&#10;2eEBxVgheRebemFLHny6aDC5Fw/FQaTooomTSONE47fjPv6h+whw2fWHX819KGi9TPlSwHMD4Xfs&#10;TyB7MTJTjoynrNJCMqjfqHtVMXFAynFN07URXgFgrgW2rgGJTNOykdxN0bJ8T8UI5ZENxh16njZd&#10;g7pBORGioWAke1me7SAj6McWAiTK9CCAEzZxyQk8EATpV80CDd+8KxeUHLLHZeH+xCo7aJJ4IdHT&#10;tSFhaHmD8fjUHzjOaTB4+BCtyeQsdGzTc9yzFj2JU7L102kdI5DNfjmASr0cAGeHfh2EEBO5+wwI&#10;F9rSl9ebf29+0rZfb37QgkDSlzbN0fjFQ4a7VkllQ9YleTia8PS4SGCZRriH216Pjti4EhjQnRlN&#10;x6V7uN3kO57tSgbfZkLKevZyEn4xvYCEHUH8IIk3f79o97twARBu5QJfUx0MzHHz/82rzbdaAF/Y&#10;/hPNH7XA2/MHZQl9yiLtgbJnyns7nxCtP5Pr9EgNvMO2rADILXiLazrmXqkFVB/1lYbZiM7VHoLY&#10;VgVij2vLAo7to4gj/e14WQAVUpHvC+FHeoFaLmLLkaC9qJsSRK2VDBmig9znipT4eJ2AZIFDrnKq&#10;DIqqQkjlAyXibvVgUdPYhdrOD99yO6dZeHc/t3kM779qP9O+wX5RVi4jeQ4Hd6hysX5xxPL7j9tT&#10;+2J1eTFXSRHeRIr+fjS+E6Pbr3l89NR42F4v8u2lRj/ITRoKTTWRF6xlIrQW7JVyKdmU56BJdGM8&#10;zRIxFhRloEYQSWnacnRjeMIeRAy/Bpfr32tFXXx7Y62Iopeo+rcB/Pfq0buqHnWVFVFTUp8uJJW4&#10;c4ZH31FahnezGjemwBeJ6KC+8rz5AHQDyoetEM0UzLTZQeBY4FgyQ6fvQPtfcw5T9Lercdu+K6Iz&#10;0Op4LNshfS2qXpHSN9SwKYVTGXSOOk2/Kq5F2QIfQGMUKgmqdveoFtO2PO4b41PHF4P6gEzhRmiK&#10;kFeOF8WUnYUocTqN6qWUVbySkTJPOb6iZmk+0oM+1qqsRxSoEZcJUukeJU35wKkrXYUqIE/eg5px&#10;3+tJ83fu6eCSraP3UrkW8JUzX53JiY8Jpocv7WSeZNmqCud4nm8hUyIPh0MbAdowr64QJ4tvGCAq&#10;cU5Ig2VIv2UZoI37jTu+TaYmYl37re4DjnXvVcImbB5/uCCQTP2RBf1lRL8vIKn7U5AHPwMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;vJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7&#10;wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfL&#10;FJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx&#10;+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQSwMEFAAGAAgAAAAhANVgEqrjAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FqwzAMhu+DvYPRYLfWcbItIY1TStl2KoO1g9GbG6tJaGyH2E3St592&#10;2m4S+vj1/cV6Nh0bcfCtsxLEMgKGtnK6tbWEr8PbIgPmg7Jadc6ihBt6WJf3d4XKtZvsJ477UDMK&#10;sT5XEpoQ+pxzXzVolF+6Hi3dzm4wKtA61FwPaqJw0/E4il64Ua2lD43qcdtgddlfjYT3SU2bRLyO&#10;u8t5ezsenj++dwKlfHyYNytgAefwB8OvPqlDSU4nd7Xas07CIo6yJ2JpSgSVICQTSQzsRGyUpinw&#10;suD/W5Q/AAAA//8DAFBLAwQKAAAAAAAAACEAbHM6Bf4/AQD+PwEAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAA+gAAAGUCAYAAACm3Ah3AAAgAElEQVR4nOydB7jVRNrH&#10;X0BqsIBKROyKil0sKPYKih0Be69rL2vd1dW1u669111FBewNFSsq9q7YEbvBgosGG+V75tx/Psdh&#10;kpNJZpKce97f81y459yUSU5OMm/7v8QwDMMwDMMwDMMwDMMwDMMwDMMwDMMwTQ/DMAzDMAzDMAzD&#10;MAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzD&#10;MAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzD&#10;MAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzD&#10;MAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzD&#10;MAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzD&#10;MAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzDMAzD5KFNkWdv5syZudbvsPNy1sbCMAzDMCXQjYh2&#10;IaLtiGh27H4SEd1ORI8R0cf8oTAMwzBMNfht+FvacbRp486Mno0/e4ZhGKZJ2YCIliWiL4noXiL6&#10;3fFpOIaIjiWi7pq/bUZE04noQSK6hYiG80UZi5gVLUpEvxLRFxUdI8MwDMNkoi2fNoZhGKbJWJuI&#10;xiFifTGi1+OJaJij09CZiMYQ0dkxxnlEOyIaREQ3EdHrRLQHX5izcDA+qw+QbXAPEa1VsTEyDMMw&#10;TGbYQGcYhmGaie2J6CkiWlM55iWI6FYiOtzBuRhNRBsbrrMCEV1PRM8g0t/siIy/h+FQWRrzl/ZE&#10;tCURPY2yAYZhGIZpeNhAZxiGYZqF9YloVJ1jPZ+IdrB4PnYjovVyrN8fkf6biWgBi+NqNB4nok0S&#10;xnwjygQYhmEYpqFhA51hGIYpmy4F7H921JmnQRjD81va77GWtrMjEb2GDIBm4xqUJdTjLiKar8Ln&#10;phecNesS0TpENE8FxsQwDMNUDDbQGYZhmDIRomifEdELRHSBw3riq4moa8plhQjZfy3sUwiZLWNh&#10;OxFzIwNApOLPa3G7WdgFjoyLiGhnIprL0X6EQbt3ymU7QGCvamxBRA+gZv4JInqSiMYS0QQiOqeC&#10;42UYhmFKhNusMQzDMGXxH6SAqwhj5ngiesPSuPoR0XMZ1lsX9epZWYOInnV0boVTY1cYe0Wztua8&#10;fE9EVxLRmUT0o8XxfEpECxqusznq/qvANSkcDMJo34iIZlRkzAzDMAwoo80aR9AZhmGaDyGQdhoR&#10;3QAjWUSX9yGijgWeiQExxjnBwHqFiA60tK/LM66XNnIbR6+c6yexIAy7gx3uQ0c7qN6rdJecKkm1&#10;4iYclsE4pxLOSRw3p7yGhDbCUeUMkWEYhqkabKAzDMM0DysS0UNoMXYiEe0OI3kfGOlvEtHyBZyN&#10;2eAcSEIYgpdhnHkQCugrZ1w/b9rWTznXT8PFSDMvivOIqEfCvhaB2vpfco5HOItOzbhu/4KdTToO&#10;gm5AWo7G94JhGIZpcthAZxiGaQ5EVPMlIto04Wh7w3hPMsBscLqBmJeI9B+ZY58n5Vh3Uo51BV/n&#10;XD8thxDR3QXsZxlEtdNwac4MBOE8miPjuj+XnC4+J/QUTOiB1noMwzBMk8MGOsMwTOtnUUTO00To&#10;hJDaKQ7PyMJEdIzhOuch7d2UpZA+rDKZiK4iojvqbO/lDPuUeZ+Ifsi5jbRsRURjiKizw33Uy3pQ&#10;uQZ1/Fn4a8w6n6P+Pol3ieh3GweckQMzRsOXLHHMDMMwTEVgA51hGKb1c7uhKOgwKGK74LKM2xxB&#10;RN0M19lY854w8PoS0f5ENBgp/XFidGMyjFNGRHLfzrkNEzZ2KI62LRGtlmG9+xFRNmFpIlpCs7zI&#10;hlgMP2I8n8RsM4sgoE2yZg4UKtybEvGd2wPf2xUrOD6GYZhWBxvoDMMwrZtBGWqwu1luDxaxasZI&#10;OCGyf6PhOhto3hMp/hOl12+hZnm8sty3lgy9eyxsw4T1HO3zvIzrdc3Q+kznWLmQiP6JyPg09Dxf&#10;U/ksI4o+5zLLxTgX0tCulBHrGYCMCXF+r0dWwPwVGh/DMEyrhQ10hmGY1s3RGY8ubY24CX/Puf4g&#10;g5Rp8XxbR3lPGHnvaJYNYdh+I70nxNd+yzHWiLgor0u2RA24LfZAmURWNotxlsShfsai1drhmmW/&#10;wmcst3V7v+QIus65kJbvix3qLCxLRP/Ad+RBRQfgC5TJMAzDMI5hxVCGYZjWS6+YGuw0THNwVjwL&#10;27gWYnb16K+I3c2sU1v/Lc7VOPx+joWxUh2ROuEYuAlp9/1hyNpCqKi/ijrwvKxnYRvXQ+G9HqK0&#10;YkNlmSTHzufIioj6zR9h8RxmoZ+0zl2I5n+M71NvOBrixOCKEhWUmYuItiOiHeq0x7uG+7QzDMMU&#10;A0fQGYZhWi8DchzZTAdn5WQL2xDpw/umWE51TNwFcbgkxkNYTtTa/mJhrDsmlAoIgbo+RHQAlOo3&#10;TxBGy8rVOJ68XGFhGwtDbb4eogxibmmZH9BPPInnEHXfhogesHwOTRHlJE8T0Sqok78e/eqfxu/i&#10;/dc02/wW4nZFMQDOron4P8k4/73gVn4MwzBNDRvoDMMwrRdV1EukW48lomdStBALHJyVZyz0NSfU&#10;ItdjTeXvV6XcdoDItg3OjNnGSRCoU9XI/wVRNR2vpjBUddgwWJ9Ha7y8nJ5CfFAtS7g5ZTbHUwW1&#10;mqvHNjiGV2KWE8dynOZ90Tt+quOxqSnse6UU8PtvBdLvGYZhmgY20BmGYYqlD4yzXZBaupijvYv7&#10;+1D8fhtqY5dAuvLaqCk+I2bdn1Fz6oIzUhrYSfgwhOLooBjoP5RQP7sOosYqf69z/CfEvP8dEe1M&#10;RGsR0b0G41jMUubC31CXn4fZcd0nsbbyN1OBubJJEwV/V5Mu/rijcc8FQ/xhCCKeDJV8E051NDaG&#10;YRhGAxvoDMM0M6ox4JId0bZrPAzmG9H+7AMYXKaT5np0wP5Ey7QhRPSoEomcimj2CM12Hk+RDp6H&#10;kyxM+o9N+Fs/pSXbPY5S9pPYVvO3fyCdPYk3Yoy8efD/OPQ83wbiaWk4OWX9dz0OJaJLcm7jqIS/&#10;tUctfsSXyLpobUxVrkdRTjHK8jFuitT1j1OksCfxH4PrrGiEA/JKlHLsVNExMgzDGMMGOsMwzcrf&#10;kRari3LaZG2kld8co/As7sNbENGLOdoz6fgFwk8j6yynqy9+0smZ+DMnIyL8neZvIqX23Drrr5Eg&#10;tqWqgBfddms2OEVk7q4jUifziOY9tUf23ahnThNNF+tennLf9TgE0XQdkyWxtjiW0aSxR4iSjO7S&#10;67tKcKwUwaLK/Et8Nv+zsN8ohX08Mkb2QgQ9K9PrOFTKYhmUXQjn4n5EtA8RDSeil4loyQqOl2EY&#10;xgg20BmGaUbmliK4uzo8/lPgBIgzSGSy9Iu2wbeabdxX0L6F02J5Ivo3anZfQ2RctHc6hoj2r7P+&#10;3jHvy1FYIXD1mMUxp0E4WhaQlvseGRRpUXuyU4zC97eIpv87xXYH4lzb4HQ4QR6WUrXfJqK+OPf1&#10;WvsdHPO+6lgZY2m8VWMHxeGS5vOLI0phf0hKYe9j6Xj3jXGglclycAKtrhlDX/wtT0tAhmGY0mED&#10;nWGYZkRu27SPg+PvCeMiqcWWjlUtGlFpaacs92iMgeiKrxClWwUK2HJ7MyHsNjphv1tq3uuoGOgv&#10;Ok7X19FXee9K1PWnRdc7XedIiTgqQU9ARidOlpWnoATeG0bTClAEF5xXJ7K/GT4nlbWk19Oxj9aG&#10;B4M64lq0ijNlE7Q+i1LYN7V4np5Gdsv1FTv3PVDyMEfCMt1x3dho6cgwDFMKbKAzDNNs+EoEb+Gc&#10;7chUVkLbJ106exrUHtCuUaP79Wqki+aAhP0tivMts5KS1luGkbeG8tq0f/RXmveSDHSCnsANdZbZ&#10;yUFJxwREz9VjTGqFN7vm+9FG6TrwYgWjtzY4Q1JO/xl90dPSG87FN5C9sHfOFHaZiXCOrYp7gknH&#10;gNXgoKmn0J+XO+oY5xG9oPHBMAzTkLCBzjBMs3GkJmqcpj9zGraCcb5Qjm10Lvjz2E/6/W30bK4S&#10;n9ZJ/d9cea22VytDZKyb8vovhvoCv2nem6h5T2XPFCri/QzGkYcAmQNxbKa8vyqcZxFF6CAUzZIQ&#10;2osQfe9/qjOGrij5EGUn76M0x1aWzc/4bm2L6/NY1HGbIATaXiCi14noI2haqN9BG+yqZFjUQxzT&#10;Rg7GwTAM4xw20BmGaTbW0xzvIKSl52EYhLt0qbsm6IwzV2ytTPYPrOi1ENd6jDRp7nJ6+QxEYotm&#10;XmV/3WDEbJdyHF01772Rct2k9nOUsqe4LU5OEHkbpLxeWXltaig2ArJSu6gXvzRhzBvA2P0YmRHq&#10;+crDM3BKLoasirtQUmDKnkqJ0ALQjRgHoUdb0f3Odc5VHHnbOTIMw5QCG+gMwzQbH8Qcb55adBGV&#10;vzXmb6/CUNkXKalHYEIcR14D3wS5r/W9Fa75nZjQhkqkk88vvZYN9LdjxNVcM5tm+93QVu8liKgl&#10;CXktoLyebmCgv0dE5yf8vcjnfoAIq45FlJR2tW7/heKGWQinKV0HttbstDcU8l+HsOH+Unu9vMgp&#10;7GujXV6e78Zc0IiIY1c4WVa0MPbjUBZhyposGMcwTCPCBjrDMM1GnEJ5nCJ4PY6AKJbKXagn74u0&#10;VCHodB0RXYD0SxERCzXrfVPQ53EmES0ova6nmF42ZyfsP4q+9lIM39dLGrPOQI9YBS3kxsPovgwp&#10;8MKYmA/LLKus83CKGnSZE2KuLYoRoHNJUrs8WYlbNtYnlDBOl6wHjYCIvXCMpElh/2dC+0BTbKSw&#10;x3F9neucEKEfl/N4OuRs9cYGOsMwDUe9myvDMExrYzTSyFVBo4URRb/G4HgP17RI+ghGe73+1A9A&#10;iEkV0yrCqOyrKHofGiNMViVeRvR5Vc2YhAFwPwxb2fH8Wknjn5pyueWVEoNfUEPeS1nOVBfgFziC&#10;TlTeF7223zTcVl4+RDRYJ34YGW5dK+JYccE8UsbMDDiarkcK+1AiGqwpicjLM+gRPspRBsm6KUop&#10;IrpgPEsT0RcZ9nVgTkX2D3Osa4pwSKyPz3wmMngeKHD/DMO0EthAZxim2ZhCRI/HKLdfCPXfX1Oc&#10;k8GaVOJrYJzXE34StNcokE9BbapLxH3/Hmn7jymp7lXmkhil8shoX1J5P21auG1e0YigpaGT5poQ&#10;HIbtfYAo66eoTf4UaeQ6ztcY6K/BeC+a82IM9Cj9eQlFHLE1GegPSbXYE2EwjtV0T8hLVAYyooD6&#10;/biyhTi6QvTPRCgxYg/Ne8LB+g8imoR2c8Ni1hVZKp9l2Kcps+HetK8mM/VpaE8UlRnFMEwrgA10&#10;hmGakQdiDPQumODWiw6Jv9+mvLd/nZpMmb4w5lVhrHsN+2Vn4UYpQvtzwuS2ityKibAqohYZenLt&#10;9u8lRtBv1RjHeZgfP+sr2/gFBshnMNgn4vfXkBEyE+3LIh51fuR6xPftS0UrgKS6c7Xm/tWSxmmb&#10;q5Ta+l7oWW6LnxGdHwWnWxahN1P21jjC0rA4zsd+Buv00CjWz4Ca+0t4fS0E6e7VGMdjE0QKbdEG&#10;nTtWidne2tCeWNfxOBiGaUVwDTrDMM1IXB06Qbwpqd5Z1MreKb0WtcH9UxrnSyP69LLGOCeoNrtE&#10;iNntIG1/R8Pa5rIRmQ03acawCNJgZQPwgxKjVm+hbtw1nSAstiEMp38iw+A1dBRoo+w/qV2da3SG&#10;qcgi6a7pbT2+xHHa4iRN+YotAchnUJYSqbDfWZBx3gVid1nZF6KOadlY0xLzYMk4j3hA01dfMNzF&#10;SVC4LsE4j1hH0VhgGIZJhA10hmGakQl1onTHxIhbLapEIT/ExOvZOuewPyLm7ySoxb+AdEhXbKiI&#10;2R0HI67RuFwz3pkoOZD7L5dt5O1RUjp5HOMKrsdViUuL3hTfj4jPkQ3QiMgq7KdYHv9E3JMiFfaL&#10;S+hQsI0kZJgVk/R4tQzg7ZjvP6FsSXaIvOb4fkpwsupS8HVkKXlhGKZJ4RR3hmGalXtjotgRR8Nw&#10;OBEiXXOgDVnU7kfUlg5MWH8B9OjeCRPqehzg8HNYWDHGL6yTJVBl3sDkW67VboPsA7mOuew06a+Q&#10;ivusRpCwDHSdBopEpN6PQc2wjIjI9pRev1FQNNgWXeEcEj9baLIW8vArouMjC0xhT+JTC9tYDtke&#10;aVL9N1Je17tnXYNraYCB4ZyHQw3W7V7AeBiGaSXYfJDUZebMfKVAHXZerpBxMgzTFKxm0Gt5NOoh&#10;o1TGd/H7VEzQO8II7g016vVgnLVPuf1TIHrkgq5IuV4Y274TokWNzCFEdFGd8W9Zp5ShKFZGavlS&#10;JY5BiGn5Je4/Yhjq85M4E23iqs46OJ5hFnuVRzwvqbB/XrHzMBxOxzxMwf00SYxzcSXj40ec59/c&#10;Hl5qRIDrO015Rhzno8SIYZgG47fheu3eNm3cmdEcQWcYxhbd4fT7rkHO6ItE9IOksJyEmp64INS0&#10;O+KYO2qEy9IyyqFxLnhQMs6vRw/mRudmtLeLe4ZNh5FTBV6FUNjJaMtXRjT9zIqcizvR6m3OhGXU&#10;+uIqIUpctoeOQ1/L4/oSkfIREB2rKnsS0TIx3QbSMgei6JclLK8KIo6skHFO6OEvG+ffY3xxJQBV&#10;KndhGKbicA06wzB52RhKwp8hBXJ0ndRvW7RFH+ETEa02pXMO0SYPiswiojN3DuP8DhyDK26Qzs3l&#10;rcQ4JziBkhTJ36xYWyORaXEs0nvPQq/8ovgCPdGrwG+KwKKOtFktRdEFYop3QnjwHIvG+QzcO3dE&#10;xPiIihvnhM9wLQsdEg6r83f1nn57zv3ZJhLbvBfPuwUhVrl6jCZJEboKWZ9DDMNUDDbQGYbJw0mo&#10;K90aE9kumKyMttxmSmVXiICNQA3r05hAp504L4CJcecUy7riGtStukJEmHfHtsXvfynxWF0wKmGb&#10;rsWhsiIMvOPRpmor1NSKa3iaw33u5vaQjEn63N6oUEr3Oiij+AgZG9toFMWz8gqEKEVf8G2R9t9I&#10;Edap0Od4JMc2xHdgg4S/ywb69zn35YLXkU2wFfRIpiJl/0XoLExR9jnO0TiWgPPvtRTlIwzDNAic&#10;4s4wTFb+gbTdOE7DpOV8i2dYGNT/IaIhmr9tgx/hHHgS9Ys/og58OlKLF4URv12J0QbRn/uvEGpz&#10;xYmIxs2AWNKNJR2rS0T2waUxWRBjKz72GYi83YtI3Daa5/HXUKefL4dejBCGe8zCeG3yMAwunWjW&#10;MyWPbRHcW4alaJ1lyrdwToyC4nij8zMM0VOJ6O/KsdyK3uQ7wpkax5Ex52Jxpdf6g7hvVokkkbsQ&#10;gqKD8PoDKNDbojvuGYNRfhXdH1rDdcUwTQ+xgc4wTEa2rmOcR/wb0aInLZzoOWF4rVBnuc0ytLT5&#10;HRGPuXOMLw2joQ7vsgXYAXCOvIf0+Tcc7qtMJiOVVK1VnVlBozSOI2PU1SfCkRRCP2ABiGrNg9/n&#10;g+jbPCi16I6e6DJno5Ve1ZiGvtW7aMZVxufWGcbOUAgL2oqSR9yH+um74DBsbZyEDIPdcR2+L13T&#10;o2Fs94855i1wz1V1SzZUXj/RgOcslH6/xcL22sDgHwwHsypONxPlFwzDtALYQGeY1kNvqFv/CqGl&#10;MYhU2WZ2w1S6EajPyxMB6YHowDKOPq2XMMF8z1F3i4fhrHjIwbZl9kOt+UgcT5lps6shvXp1ZCv8&#10;AuG201EXbYMnNQb6ow0iVHh6jFr5NBgok/H6A/zEITIIuhHRvGgxNQ+ida8XdyjGPKox0H/DPaso&#10;1kG0fIiF3t4qbyNSLr6H7xR4TGXxLko3dIgo+icJ49oCWVEyqyuvn2rAc7Iq/p+BTJ+srALn0XZI&#10;Z4/jdrR2ZBimFcAGOsO0DrrAWJH7Cf8PaYZnQSHYFpdqonVJ+Ki3PD3j/rsicu6yTdW9MIIGYmKd&#10;tnVOEhOw3eGoS3SNyGq4BEJw1xewvyRORBRfpS8iQKvXmbSnRVdrnlTjXBVuIqKdY8ayk6Gg1K9I&#10;h/8a4niNgK4edzTuWS6JVNhdpLCLjhC3wSgv0tFQdT6F3sY+MeMcpDHQV5V+/xAOgEZC9G9fDOO9&#10;AW0OTVgY2gRDErIPVE5pZdcNwzQ13AedYVoHI2PqsglR9ENhKOZlhYyRua8RRc8ihjUW0S5X/A9p&#10;wlFK4uJwamxh6IiYhEj8y0jVHYvoSVFsCCX9pGhrEcSlbcsIA2ZTC2PpgWOOWpdNRyR5cp31ymJ+&#10;1M73i9n/eSiBaO20gQNrEek4t0uh8J6FznBeDYWgl+0U9kdw/72twtdd2fRMcBJPQdZHlGHVSxEK&#10;vLGCQof1EIJtK+J51xP6A/Xogut0CEotTAJo9+LaZhjGAdwHnWGYLGyYYJwT6gJFxG7ZmJRaE87K&#10;uN58iIqYthA6xbFxLjhYqRf8COdTCBMNwHvjEcWZDT+TEDH7GJHgiTCMpzoeaxJVqLteMoVxThCX&#10;6mUh1f0bpHVGfd4vqbCRtDZKQ3rF/P2xJjHOCfWyn0gGuvgM77a8D5cp7O9JKeyNkrVQJuLzvQol&#10;OCpzwFl3P95X+6tXuS++jr1hnBOet/WM843hnNoezsUstLYOHQzT9LCBzjCNTRuksafheEyMs7Y/&#10;WyyD+JqMaVvHJSFA5JJRcF7oWB7vfYrfi4yGNyomn1dfCwb6TBjkCyNalUa4sAwOJKLLEvb7Qs7v&#10;ViMSSGM+2tL3axEYOjs4SGGfigi/MMrvsbztZuCMGAOdkBIeGehqdkkjGejCwL4CvwuxvHNjllsW&#10;jiNR7pMnNfRFCEFWpTUhwzCWYAOdYarDnFBoNmnH8reEiJyOE5BamtQiJmldHdOQJp6kgP5LhjYz&#10;Ntuz6XgR9b46+iIdmVAewMZ5feZCGnFaTB02cUTp7XsWUMNsikhbvTJGsTxCfB/Xg0haMxHVvD0N&#10;FfCsdJJU2F2ksI+D0OUIxanAmPEJspIGatZaWvpd7tIx1XJ7MtfcLc2rt1T21VOKlKvCliZMxH5u&#10;zZCRxjBMg8AGOsNUB1HDeJHBhGTejBHma/BgN5346CJ8Qo15f6QwbgBhMDVFkdAOy8R4EnXgmyf8&#10;/QVEVn5G1Gxz1JqmZTj6g8fVxEcTxnccpN62VjZFz/m02DLQD0MKc1wmRFmsivrZpRP2L+rn1ypZ&#10;bb8sRsHxdVDG/feDg22IIo5pgy+gin1TQQKPzcK5MQb6ytLvcqeOtyrodIvjn0S0Jv62AyLo7eE0&#10;GgzRNxNNE5mf8By6Hdkb0ws5IoZhSoMNdIapBqK2uw/EXtJyZo7v8H1IWU+r3LisFFGOGI/6uYj7&#10;If71hDRRiXjQcHzbxbx/B2qcVRXohZDCf0Cd7T4GJ0g9oztSzt0j5XiZP18Lj6D/+mxw3CyvOT+2&#10;asUfqeC5F1kXF9ZZ5ntEzr8uaExV43b8mLCAlMIeJ7SXlRm4L96MVPZmy2gogseg27Gosq/58PMN&#10;nLMRbzTIcQ1CNtt09CJ/Bs6IHQ0z3FQeRUnF7Q3SOpJhGEuwgc4w5SMM32Mx6UzLkhCjycoiaH12&#10;dsr1N9a8t6PmPTGpXReRZ7lnq6mC/BrK68lo03NHzPKfos73AkRolpCiudMg5DTWsCfxjYjUM/Vp&#10;C6fMEyiFeFZZ4w5EkCKmN1jqaloWQh/6pOwPgpEywLCdWrMSRSGHQeW6g+XzIIzAW2AITWj2k10A&#10;V8G5rLISsqLkzJpXGuB4lpCeS78jRf/jHPPr93EtjmogB4VMR7R+ZBgmB2ygM0z53AkV8REGI1nL&#10;wqhPhaBNmhRCtWbu/oTJwzQoKL+LuvrzMoiB9ZB+fwsT9DTGzHv4ycshBtkFTItY4R5oMafjUESZ&#10;IuPqWUTLWhODUW+epMVAUPtft4kj52npB6fl9oic22QyDKARFel+0ExcR0Sna0pc5lTa7hGM1Sqz&#10;JJyS0X2tE+5zpkxGlFxckw838LVwBvRbdGUMDMMYUKiB3mG/jfizYZg/I1JcV0f014QHEK3OE03q&#10;gDTcemnc7TUG+j/rrPM1IqqiBdylGcY2B/5/Ci25ivbIs3FuxvQE45ygMvyD5Hi533QHFcZH2UQa&#10;gbyXUKvP/bL1LABHx44OUtgJJTgjoPfRKLXN5eD5vaE7IrQUuqIE4K2awzUMfswxpkkoMdpWeX9j&#10;RedEPN9er+CZESKEW0jXaZ559GPILru9Aa7HZ+HQ/0/M37ujzOyzgsfFMM5R7dffrnrU+T45gs4w&#10;5RKpqV9lOIoAqtWmqeMquyPdMCnq3A8K3RGi9vz5FNt+xzClXOZLZBWsx8Zyq8CTBJLE53lDKzmu&#10;7eCAStNn+1EYIL8XMK5Goj1S14c6SmH/ACnDIxs0ZXgltCdbBPfpf1loTxiP5/dDPfUWmmUG1zoS&#10;eP4GFAZ5DLFrNQb6Psrr91L0EC+S1SFIuL0m0m/CBKmkolGuxy1QdjYzwUCPurzMxHea73MMkwM2&#10;0BmmPLaEIM6/M7bxEmJGC0JgLg9HJfSnJaSry4wq4IxtB4V2pnWwnpQVcUsrSO9eEKUbQ1IuLzJV&#10;Dnc8pkajH+rKt8f5tIloz3UXjKBG7sJwCLIzIoSDZ2foF7xqfW+eL8qe/l5nqcVxXlUhUBPuh5PZ&#10;T1inCvXni8ORIJxHq+XYzm/I2hgBIcKqtO2cLaGTiUx0TQgjfZ4Yx0mUQbQQuip8an+4DNM82Gpz&#10;wzCMOZdjjXNznDsh8nZcznO/GyKccfRX3r8t5/7SwMZ56+JI6WhObvAjOwCpt2mN8/3YOP9/FkBb&#10;vOfwc4Rl4/xZbH8xGLKNbJzvohjnEfOii8XC1vbk+Tq+BfwAACAASURBVB55/mMpjPOINcjz8+qg&#10;1Ot9/1LO7WelG7LT7kMN/Lk5jPOXob+xCK7HeypknIv70kdEtG+d5ZZG9gBBa0RXq7qo8j1eQbMM&#10;wzAGsIHOMOWwLtqvjLEQTTwbD9m43qjv1lm/Y0IdentFkO591CEyEZ6/AHn+snw+YtlUmtQJg+PD&#10;Co4xDX3xfb0ck/h6fIaI09WVPir3tEdq9EgYBBdYri8X5TAXY5v9cY0FBR9jHxjOtlgUXSTiEOUi&#10;o63sy/PnRsnSBoZrDsu555F1/v5Mzu2bsgVKbyZAyG5QxjnyDyhZWxf1++La/KrgY6nH3yBouVBM&#10;NxYZNVNiPc0ySyqvBzg/AoZp5bCBzjDlcAH2epqlvV8DA0Luoz4VD98+KVq4xUX4+inGiGk/82bg&#10;zlpE1fO7NPuJ0CCeMdfj7R/R2q/R6ASdhpdj2g3qeBhRpzRaDa0Vcfznw+C5DRkHturLZ+JetwOi&#10;5YeW2BLxXuhyTES7rSwq3ir1osuE+/qRKZaLx/M7Q4U8i4Nx6Vz7bsmg+CTmb8KgfS3n9tPQF9/t&#10;9/E57q7orZjwJOrohXNlfwicVpHBishrjzpjVD8jtQUqQS9GZlcHWhIM01Swgc4wxSMmQyujRmus&#10;xb2/gXZky0A9fSkiuhV/GwFxoThEL9cVNX9bV3nNLYlkPH8FREnaWSg1aI1chT7/hMlvo/XH3R4Z&#10;Iyaf7XGIIDVjG7VeSDF/Fs6Jwy23SHsTadhL4l43ouRr6lhJTK0L6pXvg7FXr91eHINijCAdJ2C/&#10;WRHdQJbLuK6NjIG4cqmnHYqDLgTHxrNwuonva++M2/oKz9VV0OnkWkTQq4q4Jm9Sxta+zlhfgLM/&#10;YjmNUf+eUss+Z4qgAMMwCbCBzjDFE9Xg/tvRnoVy+uNobSXz1zpGg061V669+63CUQETbN73jpB+&#10;P5o8v1PCss2GiNTsjWO+DpkGjcJKELIaBaGoNLwFw+rsJvuc20PUcYSUwp7WwEzDT0T0Xzg9VkDW&#10;URXKJJIEOrdAhDiNur/KeQbLzg1BLnM8/2JN+0wT0oiL1SPO4TvGwrZl5kQZ1924Rs/LeY0+BO2W&#10;xfBcrYKgXRoOk7ppRNT7HH9SBAnbwyEh842mY8vBRiPz/H9xqRjD/AEb6AxTLPNK4lJx7UpccnzC&#10;trfUvLeq9Lt4SH/fwNfL7Jig2Lnvef7sSv2eSBfdy8q2G58FpEjNx5KhXnVmR0RMXOubG4z1Yhj1&#10;zZTSvjqcjBPQx3ko9CxsIbKL/gKBrd1RNlAlrq0zliUg5maSMj0ImU8mmBvKnj/A2ICaFRsR7qeU&#10;6Cxhu7bE/Qbic5qAUputcnQvmoh0+GWxXaER8IulcRbFQM1+2qTYt1o+oitvGKe8Xg3ZfPXx/N3R&#10;Teb0ypwphikZNtAZpliidmajSkqFuyGh/Uk/JR11GeX1i47H5ponIYRkI/JDEOZTDZJDqnXICXj+&#10;luT5WSJ89ZgNGRydpF72jcDOiIIfZTDWL+DYOjRBpLE10QvHOg7OiCMsp7B/BaO/H64bIcj3XQXP&#10;nzB0Nkmx3KJIeU/Lbspy30BRfIeY7KWPjHuie357tDrU8S4+01Vx/pOyXuqlRqfhR6SZy4io+qQc&#10;25TrykfDado9x/buw/lfAiUF43Nsq2x09/t2KcakGugraZa5XfNeWof1sfh/C/L8eVKuwzCtGjbQ&#10;GaZYIlGf80s87+ck/G0z6fdVlb+VJcJkg1NR93+0xW3ur3lvafJ8tS1d9fD8FdHyZ4SDsd2GySxB&#10;VO2zip+NteBQuAn1qWm5FroNJgZYI6KmsF+Yswe2ygyIq+0Ag/Yop/caz+9Ann8jeX4ekbOLDZZd&#10;K+V9R8zH1pZeT8N5vgHnfl2NsvvoDA7HUzRdCKbVshXCoA+FwQUUBi9TGIylMNguQU3dVitM1eC9&#10;NON2+mGseevKCcJoZ8BJvSXOf2twwN2qeS+NVsZzyuslNMuM0QjK7VVXLK4lrb0PXrVD1w+GaXrY&#10;QGeY4hgAT/5nEKgpC2FYTI7Zt9z+SO1lqkY6GoVlISz1grXaVc9fW9NaJuKImPerxKkYy7rk+atb&#10;HJeo7dwavw/TTOyqxHwQsXvasBZ3PNLf96lodNcWrlPY30JEsjf0CooSfDsEPcbT9vxW2T3GQEni&#10;nBSian0lQUWCVslHyjK7KZF0sxZ+LS3VjlXe/a7mCAiDy2PWitNUmGi073jkDIAPc2hVjECbvTzI&#10;0fITNXXVjc4xOL4vpeN4P8Uxic/6A+l1XEbCVcrrbjGlczLbKa+5RRvT9BAb6AxTKFH0/LqST/sv&#10;aMumQ05dk1Xdv27gycpd+P/kOsuZcFDCstuR59drXVMent8LtZgRf7M0liOka3xoij7HZXIAFMH3&#10;NRzDOfhe2OlBXT3mc5zC/j/UAov08OWRijyh4LMQOdCGkufPkWF9L8M6bTTGi4rch3xKggDdADh4&#10;r0LnDhMO0Mz7XqEweClhG8/GROltZcZMkX4/MOM2RNR14Yzr6qLltsqg7OH5bcnzZyPPn5M8f2H8&#10;nqWV2QhFz+H1lOvJQnFdYpx1V0JMVmaIZjkZtS5+89qxMkyTk1Usg2EYMxaQUrduqMC5uxTqsyrL&#10;IKX1d6X9zmsO29645AhEQz6z1sO9RRxucMISbRGhc6XSnxc1NV/Uos9PYfBlju3uhOMN0eKvquUQ&#10;m8BRs5bheqIu9qSEdN9Gph1Ux4egTZiLfv5j0dt7VKlCk56/BuroCfOfgRkcSdfAQZdOAOsPtkFW&#10;Qtx3QzbQr0Xqv46fc0SKh2neW5U8fwEKA7XrRwth8C15/kca8To1up+VKC1alA08knEbx2RYZwy6&#10;A9xaKYO8xYG6BH6WQdnNfFDrb4/v51yIgrcjzxef20u171gYpL2WZeM6TpNG5T3pdU9Ex9X0+O8g&#10;fis7PgdCQHXWkoiWjI5+yrvz4Pp+OuW4GKZVwgY6wxTDTtjL8xZTA/PwCVrFqOlknVEH+okiKPNa&#10;A14nPaTe70l196bskkIgae9KGuie3w7K2CoHwADNgpiADUfK8rYVaYGlsijac+1ktlotnf2kGAGk&#10;RqcvMh2GQSndNp/B+L25Qm2o1PrWzTMY6L/B0fOikpKehhNgqKt0UOr6/2t8ZPUQRnhL1oKKMLQe&#10;Jc8Xae5xzhNd6YFp9D6Oe9C2K+s1Ir7bG6Vc9luc2xsr8Uxracu5ChTP+8BY7VO3bruFSC+jF9Y7&#10;iDz/1JqzIgzuqbOuHKFO63iXa/DbJtgPZygG+pw4Rp3BvU6MSN3mbKAzzQ6nkTBMMURGURWi5xGX&#10;xLy/rGbi+VYxQ7LK5bjH/WRcq5lMGmXaZRCtqxpbo3eyyj4Zx7ku0r3vwuS/isa5EIx629A4n4L1&#10;lm1lxvl8uBeNhabEsZaNc1nwbXGIo1WpR7T6ndw443a+RJTPND1ffP98zfv9pHZsHzkyHtVIpcyS&#10;tci+58cto0bzJ1v8XGfk3NaeKZZ5Eve4xSBCWI5x3pKmvjp5/jHk+bfDEf40RGP3Q/lMlrT1iKVq&#10;Leo83+Rep/ZFj0N20rRLKCkQAYgLlPfijinuetss5n2GaRrYQGcY96yFh9mMGBXVsrhPEYuJmFOT&#10;vtlo9ecrS+Iz11oTn/L8pTTq9nHsl3K5IonrfdyTPH+Q4Tg2gjF2ECLnVWMLGKFnIjMkDSGyLvok&#10;iGM1Gu1gGN4Eg/JSRK5s8jZEtWTBt98rdZ5a6nVV9fle5PmrZdziJ7gXqNFKoXK/R4LKua7OWk5v&#10;fyDjeOpR7zuweE3U0fNPJ8//IwW65Xe1PdczFAZqrXFZ7BKz3ykoR1gbIpDXoq1bsYhWlqLPt+df&#10;DQfm87i3bIcsLxf8B+njaUjbalPVolg7ZjlCGVGaVnlxBvpKSPVnmKaFDXSGcU8UcX24pN7nSegE&#10;6w5SBIq+b8AIutyqR/Xm50FXwxnHDuT5WQSl3OD5iyuGgIppD/eZSEW8rDLH2EIfKEHfizTuNESG&#10;+dLQZshTj18Von7QHyDDYWcDR0Ua/oeMoE2gV3FGCYJvJiwjRalltsixzclwfojvwenQdzgcdbiq&#10;OnWELuIri3M+kfdAY0hb0nhCzeHi+TvidQeNEafryV4GqyLFXeYVfAaLIdW6eN0I0cLP848mz38Q&#10;EeUbEMFXx+qK2SD2mIZ1Uy43VHmdtH3hHDlXej1r6cQf6f1xpB0Xw7RKuAadYdzSAeme5KjndF6u&#10;0qh4qxHi1zXKrFVmoBQpu9tyzX+SOJxKZyxvv540G3vXWWsAef6CFAZp1ZkfK+MgEuiIyM1xUM1O&#10;wxSUPwgnjl4kq7Hwcc3t4CBKHhEJvt1Wcpu5+Q0dKSvFvL+phQ4PozXK/g8iGr658v5CGEuUZt1e&#10;En37FT35XZBWDIwQTb+ZPH+HGLV2V1F+UyIjcToECK9XFMqLw/NXRXeMQQaOQZdsn3BdyynngxCs&#10;ixMlJJTCqG0C54d+g2q4R0TlI8KR967m76J8KKmLghAbvcXpGWrBh2O2DX4+aCXPAqbBYQOdYdyy&#10;taSKXJVJjcxnqM9bL2GZ8cUPKxeyIFxcqyJzWtLb1d7w9fhLhQz03VMss4/ldnRFMRifddr+1K9C&#10;KOpGCEc1Mm0RBR7qUIX9K5TnjECKbtlciMl9mvrjiGVj3l+NPL97gkBaHg7XGOgEoygy0JeR6tLf&#10;QFTeBWMRyYzrYa1jK817Ir29ChlVcyIifRFquIsXX20xyrfEz8qF7z+Z3gnX9TfS752RaXBlzNb6&#10;JTxHhyBD4RLU0ofItjhaEqB9Fa1dVXSChTJJcxIbbIySr4GKqv3vED09TGkByDCFwgY6w7glMorG&#10;pqzJKoP/1nkYPtlA18hm0oP/jVpNpT1Ma7SpNrnx/N4UBh/YPEhjPH/TlIrTezeYgb4a1NlVdW4d&#10;UxBlu8lhGnGR9MUEeZij1FlRwnA/ouV3WNNxyM92iJyq/ZPrEWegt8P9704HY/0ANeqqobsNUuIJ&#10;13DEOAdjaCEMppHn/10p/8lCVTp6TMM9uVgjqsVRuy2+e1WIlMfRHinkYzR/V2vxz8H1r85RBuN+&#10;GTEJ0Xe5VKQ/fqYh0051EMa1zovLaIkQDoZFKQw+TnvABvwLYoE62kNDoh9EJdlIZ0qBa9CZZmRF&#10;eNxHIRLjSm3bl4y6eyt8nm9LEDSalqM3bRnIwl6225wl1W8nsUfpZyVd9JwgmpXG2C0bMUE8Dz2l&#10;6433MQj2LYYMgUY2zn2IjEUq7Mc5MM5Fv+NToey9JdJMq2Kcz4n7VYA2keloaS+YZBCkbdOVhdM0&#10;6/SVjBz5+fOyw3EII/0y9MzOw37k+cPRtq1MwsKMJ88XIpqijdlYpGufWXHjPKJbzPvq815kozwL&#10;x9Gy+P8OfNdklfej0B1Fx2wx2Ttxwrgrphh/1i4LSfw7wTiXaU1CoUwDwgY602ycjQjA4ajROhQP&#10;Jhc3YjlqovNiV4UpCQ6EVx2mXNpmDSl6/iMif3bw/DYpPP5xpGnL5o4WFeYtDba/f6njrc/uEC08&#10;MmHJCdIkeiPUmZdZL52HtooK+2UO6sunYvtboB7z5Iq2zLsLdaKnGq63UK1TQTxJitR5eVHTRqyt&#10;dD/pI71fROr4ALRyy0p7tCx8lTzfRJOjsRD3Tc8fSp4vHPkfI43bla6DK+Icay9q3lsMUfS38L+u&#10;M8eths/V57TXmue3T8hokemfYhkTRPbNEQbL7xMjLMkwzmEDnWkmhKDJMTHHe0xCDVZWtsd6n0Jo&#10;rcqoAkcRVXYsqMhOlqstt3laVtNmJi2izc6AjOvaQKQCz26wnS1rtYvVY11Ev2+oRfpnZSpqB7dC&#10;u68T4GBqVHQq7Lbry5+Fer8QBdsVKe1VZS+0y/o1pvtEEvWMgRXI8xdyeNy6ThJLK/9PRrs6t7TU&#10;JK+F6yoP89QirJ5/kfMxF4nn9yfPvxTOsBF4jneszgCNaBezsM5Ar8cTyKh7yyDT47iY9xfTiM7p&#10;UNsi5mG2DHO82VhNnikLNtCZZuF81IwlsR/ETWzgo/0QNUiK+F0x3vYqKs/rWEl5kNpu/fVNzh66&#10;+1gciymmUa72Cb2Fy6AnehjHiRk+BjG+RTHue+soEleZHkhhf1JKYV/M8ni/kaLw/REZ/Lri56WL&#10;VDt9dYzoVBLL1Pl7G0nUygWjkJItsxRSiyNn2KuFdcsIgwA1tjYcsIeQ59+FqGhj0pLCLo7jOYie&#10;/SWlZkfViXNSf5Xhsz9W+n37FN/BOxP0a9JEz6n2HbHnOBsKp5IpRbXGY5g/wQY6UyYiCrZgAfvf&#10;HCntaTgXPX3zMkBq9eRO+MceP2jaZn0EobVG4HhpjI/lTOGclZYJrWnUTmZb8vy4ekB3tKTmZ6mv&#10;LdOhILM/oopqmcD7ENlaHsd3eYVFGOsRpbDfiFTayxxFbR5EeYCYcB4E1eVG4SqpFjaLtsTSKZbJ&#10;WsKShl80tbi9kBEQUWyWVRhMpjDYVLl3ZmVrOHoaC88X2UJR6chFcFq0JpIcbyZlIhdD7yNiIspC&#10;4rb/Lsog4uhtsG9b5Sf7ZVwvbctOhrEKG+hMWeyOh+IETMAvdPRwFJO6/xiuY6P3plx/blNJ3CVj&#10;lW3fVOzuM+NL5QQEhVYXXJFjm+2kfvhFsnLGSNDy5PmrlDDeiHmRbn2FJHQ0GentmyP6+LeCanZd&#10;sbKSwr6LgxR2cX89A07HzdCxQY3kVp3Vkd5PEIbLouqcxiCwmU6rQ02v7a/cq8pRRw+Ds1BOkbd/&#10;eFKNf3Xw/EXI808gzx8Phf2dFSG01sT/Eo7laTgF6zFG6jcv8zLuYcJh9g40Pj7B61XqRNjrZbTI&#10;2HgO9cjh9GQ7iSkFbrPGlMFimGhHLIOfQxFlOBIpWDY4MUNa03Ko230w4/47Sy2APimkrtAOsoEu&#10;POOnNMi4j5Qeop8m1NPnIwzeJc9/BvWbWdgzQQHXFXk6FOzpXFVaz9YwWCMegJrwXQ0kWBhHD5Qc&#10;7OCwtnE6UqpH4Zw1arp/xFXS76cnL6rB8zukjKCvXEt1DgNbzx6VF2HIRKJwqo7Cm472W58weLWW&#10;9dXilLsooziXPVFOF3j+FtBZGJxQm92aeI/C4P06x7MbOiPo+t0TIuc64zziayiiH4V5z++oU69H&#10;GgX3CBtCcevmiIQ3+jOHaVDYQGfKYGTCPndAbeQQCBjloUeCKFw99sxhoIuHgYffxzfQFTYOBu5C&#10;iLwtimjVzAqMLY6OqBeMuMbx/u7PYaCvRp7fh8LgHctjSmKpHOvuSJ5/KIVB0QbeABiW9yOq92nB&#10;+7dNW6ijD4GKsO0oecSrcHCORApqa2AraTIvym2eynBMSxg4aUW0/m6H5+3WGMdnMQJx9fkio/H6&#10;LRHdXvRg69LSCm53pFubRG1bA2nL04RDdG/UaM8Nsc0X4RQ1mYPFtWr9My1lVyaie+K5OQ+FwbcG&#10;66jI2ZkPw3n5IXR3ovab68esm2e/DJMZNtCZotk/RcpSLxiLOyb00EzDX4moQ8Z1dSrRadlQWq6K&#10;rYriOE1KJ+6POu4PINB1TUXbVImISFfp9dWO9/d8zvV3s1TzmZY8abPdMXm7s8DxkuJwaWRWhlE+&#10;zIHQW8QUTDZvavD+7nFcKr2ftXRlCYNl+zs20G+LMdDHFSYQF4fnCwHGxzWRxklwdifxbwoDm10z&#10;8uH5m+BeO6SBFdjzYqIfcy1+3BMGM8nz30mZ1UJwGK2g0cgxYTVkqBwIEUCZZ9H9Y7SU+RgxraQs&#10;Mobh2gqmUOZA+lxabslRl94VN+OsZKlzjJAN9EZIb+8Mj/mJmnZconbzLIi+VNFwksX/7itAjfq5&#10;OnV99djd8fhUhOH2fY71swrrNCvd4IR8Ar2vj3dknI/FZxNFf1qjcb6r1NrwuxzaIGkNAcGqGfeR&#10;lvExqezlCvZ5/ma4hlTjXJQXLIkuKHF8l1G4zy6ePxd5/kFQYn8Ymg7NapwTnodVxTSzcOWcx7E3&#10;RCBV41xGl20plv8y574ZJhNsoDNF8u8MEe1HUvbLVBkipZnLjIMhekkdsaSs6uVzKw+TvL1mi2Bk&#10;ionpPIhmPV6hVME1lXYt7lWEw2BqTtG/noX2RG+JauVJ+x9Inp8nm6RZEAbO9UgtvyKmHVxevoah&#10;tBq2f3VFs1psIdebX5SytlWHyTxHpNO6KkGI0EXo80QH8+H5+0LnQUU4qQ+mMPgfhcGRiC5+olnu&#10;IAoDXYvOosbflzz/AmR8XdKASuwz8T1+AU6SZ/DzBKK3X8S0QE1iIoVBOaKD6XjXcPnVcu7voxRa&#10;HO9r6s1bo+OTaRA4xZ0piiXhxTSlKyY0pkIhunoisZ1tpNfnQaxON5nO6n1eW6nhm5pxO0WxJepj&#10;07I+IoMHKEJ/ZXCktM9PoPBcBHlbuO1d4FgJUfSsWgwEleNzLI6ntbC8lMK+pMNjegApmHdk6P/d&#10;qOwqteCcAbGqrJhkMc2OdFqXnTceRQeCiAAZTMXj+SfFpNz/WssEk9PWw+Ah8vxVoXweKd4/SWEw&#10;oqSxb4Msks1K2X82ZsJp/xw6UIyvibkJUdww0AcMWkQO54EWwzoo/Vukzt6LLksyxbT0b4UCxvQr&#10;6ujldqh5WqsyTC7YQGeK4sIc+1kT6eomCtgbKK+/UVpxEaJd60NcSe6B+x7UdrMge3qnF5BynZcs&#10;E9+OiBb2raPw6pL5ILgVYdpKLw95yh+oNm7RE130IS6CMHiTPP9zKV3YlL3YQP9/uuO62yFjf/m0&#10;fAjHyogM0abWgBw9vy2nknKWaJ1LA/1lZG9FGV4jCxfi9PzZcA/fJWaJARQGswoNtgh19Uc3i/6F&#10;t470/LlRW74Xuq00Ah/CKfNcrZQhDMyM0zD4DWnWX9bqpD3/H5gL7ZWwVrUV9VucFL8alCAsSZ4/&#10;P4WBy3TzhRQxyTtagUAp08Cwgc4UwXIa8Q1TzjPo4bucFH2JOCohRXI9GORRv2jzVj5/sJLyusot&#10;jkSq9cI51j8E53rbnHXZWdhNSV29vsB9f5Zz/agnepEt18ZCyTgLS5Hnr0ZhUE6UrxpsBpXj7aCl&#10;4YJpUMIejgyeKndPcMluyv07qzhcxAS07Uzbp9t1tO5HRPVXx+tL6yxvF89fAk6PuFZXe1IYPFln&#10;n9vUUsnDoBgHdEv7t72RzePq+2eLX1EKNgY/b9WE0WzRYrDvTZ6/eoyT4lUKg5dKPP4OdQUPw+A7&#10;8vz3kYWUhnYQF3ZpoA9VSjDzzAMZJjdsoDNFYMNI7Ywa9v1TLKvW+AqD6saE5aegddYYpG8nLZtE&#10;W6Ummiqu87CbhW1sABXUtXOKkZkil0uMLbitlA1dgaJ7oj+dw0AnnO9mM9CXk1LY87Srq8driJaP&#10;4ohNjZOl31/Lfd2FwXTy/AkGBnrfXPtLx3QsdQ8ytoqhJS38OiWNV+ZECoP6pUth8E0hImSePwhp&#10;7HF9uqvCdzgfT9Si3GEQFDCuF2MM9DKznc6D6v/ZKZb92MBAJ+jk3JtjbEm0qekt/EE0F2SY0mAD&#10;nSmC8Yh+5zUIxYP6ghTp5+sqr9OIZE1EHWkeT3dPJSIttmXSeqY/0uEm5RhDWtoqavN56ANRm1UK&#10;qrlfR6n5LbpOzEY7oaJ7oo/Luf7O5PmHUxi09hpoYbgMLiCFPWqPNhzRNqaFQYrq/QWWzssHcMKm&#10;YcVaKrWI8rljKu4jSWnKdmkRUjssYZvCOD+jsPHE4fldkXq/nwX1bpdMhsF4f+0nrobcBS29xDfW&#10;bHky7itlsC90YdJ+Zu8bjtGlOO2Rytwti14Sw1iFDXSmKMTNew0LYkr/QEQrjnYaQbm09cl509AW&#10;VdrUCCO4U8p1F0A0pagJyeqo47bF0hDh26SAscue7rCECYmow/xJ6b+eBSGEdUJBY54IAZzOGdfv&#10;ivTuqtc2ZmUg7isuU9gJ2R43I8W4NSuwZ0VOK51i8XozqUNvh/vwI5b2reNQSb3bLcIR2FIClKRu&#10;fjSFwXnOx5KE5y8Gw2gvy88mm0yFQT66JsQWBj+UNI6zNGV8VCsHERkjxdMDLfleRtZLGkyd064M&#10;dKFrcKr0+lwLZWwMkxtus8YUxW+IfE7Iub8heBjEsZoi9PFUTGsYF6j13G3RRzwNFyPtsagHw+op&#10;ljFFePSPcDvs2sN0sPT6zhKU8r9PqYVQjziBJvuIVkn5ywD2KWy8xbAcFKzfxYR7D0fG+dcQyVwd&#10;ehdXsnGupZ9SF321pWwVypBG7roOfXwOIdL0eP4hMJiSjPM9SjXOPV+Izt2ALIcTKmqci5r8v9TU&#10;08NgKIXB9aUZ557fO6Yrx3clprePxv+6jgBxmCq5L02e7+LauIWIotaKX6MNL8OUDhvoTJFMQnQ7&#10;T01hmzp16Gsrr+8p8PjaaN5Ta9J1LArRnSJ74aoCQV+iRnkVTESyfkbnQOnaFbsobezKaPXWyUB9&#10;NokFyfN17QBdkVd9fgPy/DyiglWgGxwNosbwTSI6yWF9+WiIWonI4OFNWMNvijoxztNaTcVUN6KI&#10;OnR3eP7i5Pn3oX98h5j9TK05jMKgyA4Yf+D5W5PnP4jyqN0rOB8VjrvTanXSYbA+hcHlqL0vG10f&#10;fapFgcMgTgjXJUfh+/KVYY34e4YOOJ3GT14OVLL+trXoFGSYXLCBzhRNAG/+1Zr9/gwP7F11xrS/&#10;YqTJqHWG9xd4fDoxvKEp1otStF229lGRDa0vEd27BcIol+P1gVAcNmE2rOeKPaXtTkL7mqKZbvEh&#10;vkeBY7chQLazhW2UwUBoFUzEvUdXv2mDD3EPExPJzZGi/XODnrMiEfejLaX9jbGc+fShYdZCn+JP&#10;gSU8f2+0Dh2UsMH3a6JbYTC24LF1Is/flzz/FTznVUHXsgmhl7M5hYHQCPk7hcFblRmd558bc21+&#10;XXg3gBZ6SF0WzFrptgjpmX7HbX4vhWP2Mun1WQXPwfKQt7yOaQC4Bp0pg5kQgLkNNWcrwEg8GhML&#10;wcMJ9cy9MOFWje/2SKOP+LiQNMJkVsdk/e2YA0CvQwAAIABJREFUpU5H1JqgtF0EbaWe2NOhxP6F&#10;Zr9XwMv9YEIURkecQnBeVlIi/8MLOl9/Jgx+Is8XpQjzWtjaYPL8/SkMfrU5xBhsKN2LDIbyhaTS&#10;UZQK+3S0RxuBkotmbY+Wh0OVdW1Gz6n2/fL8D1EikwbRWnBOlIY0Bp6/DIykes6nR2rfiyJTtD1/&#10;QWSu7I3nd9V4Bs60URWJks+K52+KOZKOQ0uqPf8v/v8d8wVTRMnjEgbrxLUGNKUjnIARYt55vKVt&#10;u2JRBHyEgKkQa12z4uNlcsIGOqPSpsAJ5sP40TEU0fY4w3CoxkBfTpmAjaFiiYvqX6lJvRccIImE&#10;BRBYKYJOuNkTjBdVTVUcx9ZEtCnOadxxxfGgo2PYV3ldpmCZrf72XZFWd6ul7SVh43vdp9Z/Nwxe&#10;cDfMXEQq7MMcRskjxsNJdHPBbf5aG11wL4z42lE7pY/q1GLLeIjWNUZEzfOPRTp2vTndORQGxxY0&#10;KjGuFVEytWsOgUpXfI/77o0UBtX+nD3fT8gsfI7CoAzl9gFSBoRoTZvFmfUO5hlpsZXifpcksvc9&#10;Aj5VZF5kFg1BwCqaixWZGcqUBBvojKiB3R7euK6IrgaoczrPoiFiyg+oSTw3Zr1NNc4E1aP4bMFj&#10;jkt7Xgs93I/E686YTB0pLVNk/XkPOD4uRuQvYilMpHaSDHhTPnGUdj4bPMcRIjviJQf7SYvN8qDd&#10;CzLQbU2QxXirZqAPhNNusGMV9l+Q+SP6lj/kcD/NxM6SSBOlbIuZBRMld0JmV9UNt03xLFmtzpLf&#10;QQzOfe/ylnGJecUh6IpQNZ6EY20EhcGUCo5Px+iE+3fe9rVZuUpaL6s4nel3sjd5fsecGWenKQb5&#10;ugW1tk1LB2gSbYX/Pc16f6vQeBlHsIHevMyJ1ivbas7AEjAqd0Wv7G9LOkuitumvMart88Egl/s7&#10;r6EsU/Tk6uuEvx0BZ8g7OLeq2NZ/Y9ZzwXQ4B87HthdHJN9GT95LHWVgbKmIz5XV69UFA8nze1AY&#10;uJ4k2ErdHEqeX1ZKpUyUwj4Ubf5c8gIm9behHIexx+HKlnT6JDYwVXJfvrKfcYtY49l1Wo5GPFZL&#10;LQ8D91keQvitpQ2m6+wVU36CE/QmCoMnKza2ZDz/8oT2q2dQGJgKINpAZLwshO08muG7FWE69nkw&#10;P40rGazHPooY5eY5tmWbDfA826pOGcgLBq3smAaGDfTmpCuM13qT2uWRCqRLzy6KsxHJ17GVYqDL&#10;D7GPMnhn81JPhGvlmAftVw7TwnV8Jhnn+0Dp10Z0dZrDyfXuyuuy+3Gb1OSnYWfpM3FFYGm788Ro&#10;QBRBlMI+tICe+9/DESQm9k+UcKzNwJpKf+MxlsQMdZQpSGUPzxeq2ScT0ewptum+v7nnt4HY5f4G&#10;JQRF8QYR/afmXGsRJWssPH8vpfxD5ksKgzJagnXAvCzi9BzbMm21Rmhdm8WoXk+Zn+wvtYcri1UQ&#10;JR9ioJPy95LHzBQEG+jNyT0GEae1EEUvMgVb5opa+xB9ms+G0u89lAnV68UN8f/5GKInixmud53D&#10;MSVxquWb/cUoTbBNdzhjIiaU9PnKmGSVvAIRrNEJk+qdCjDQbToV9ijYQB+IScz2jlPYCWKNN8Ew&#10;bxyRsMbkKGXUdsXh/sx7iKSmVUBeumZ8hkE1RP88X2S7/SNlj/ZnaynmYeBO18Tz54CDdz/HIoxZ&#10;uLP2XC0qpd8Fni8+52sTtqzLfiyCI6R7sIiAP55jn5/jZ4EUy0ZkudYWUYzxLUqs414Uz7Kt0XbY&#10;hNcTdJuYVgYb6M3HjkilMWH7Eg30qah1OkLzt2URUZsMdU9ZzKyMGtmZEHozMdCnJWQIuGRPB57Y&#10;0xyNd5jSY74K6e0m0ZgZFAbPoC4zbsK8Knn+EhQGWSIKZbAFeX5nCgOXLcSWRaS8iBT2ACrswytY&#10;X99amRvRo4hJjsThWhCq5Z7/sUHqei9MpieUev49vx8i5pulWHp6rT41DM5yOJ75ocb+F5SaVYVJ&#10;iJZfT2FQdveWfHj+3HVEbs8pSaizgyRsKzgz19ZEmZTnv29ooJsKxc0Hp2tnzNE2LzhjkZB1thXm&#10;0ptmEN6NUIVymVYM90FvPrI8uMtO9YuLLHaRUsbV1PE3HI8pjjsMlz8LDoYi6eUgan80UoJdoIrg&#10;FP1w1dHFYNmWyHUYvIJIeRyu00PbW9xWJ0cRnG6Y/Isogeg/fJJj43w0nFVCh+EwNs4LZU9lolqE&#10;UKJpHXZ5kWHPX4g8/yqUo6UxzkfXouuujHPPFwJd/0LXj1MrZJy/gHTlxSkMjml447yFB2O0d6jW&#10;PaJIJf4/I0fPJ0O9PS9qF5l6mDwPPBjnvVDyuFqB84cuCC7ciPvOtfgeZzHO38C2XnQwTqaicAS9&#10;udhQEvYwwcQYccFnmLDr2nEsjej+StJ700sU0bjdII1SiMqdUsCYVGylkb6Dc/8oUgpd0FsR/xP1&#10;+k852pcJJpHjtv+fKhsGt9T6KxNdrlnOtSPsM8vb292iFsAASYV9TkvbjENEUUdi7GU58pgWo0rm&#10;+gLOyXgITqald+F1qp4vHGnHENGxKevMJyBqfouj8SwPUdHdlUymsrm9pvgfBlVw2NrD86+tZVTF&#10;M7ikkanR86uRAZgX03ryJcnzPQqDMMWyz8L5egcc/WnWycvGcF5vl9OJNRHzqtvRp59pMthAby52&#10;bOCjvSTGQI/SFeeX3vsQhlwZ/A5V4jStggZbesCZsHSOyOf3EMt6Eob5WwWMd3vl9QNwwJTN5wb7&#10;XwBRh5Z65jC4gjzR1nYWI305x8f0k+HyX6IPa1zkfaNaKmYYfJdxPMtKKuxFZOncg24Jd5bYPpJp&#10;YV2oMUe8WZBT1VQ1epkUy9jD83dCnXnvFNuciQys0ygMpjoYS384Ucpq46Xje0Qkr6IwGF+hcdnB&#10;84+v003lLxQGRYvfRhyh6H9cZmm7puKNcyKz5ZU6yz2H+eHxGTNHTeiLucrgmgMhOz/iOSXK+O6r&#10;yFyHKQk20JuL9TIerf2Hvzn3IuKseiRXxP89pffKfnALD/igOobwvooCfVHsbLCfGeg1PgZpYk9n&#10;MPLyMlRZ/4ESzpkOE9X7DrMItLUY6b8qpQbdZ1nTLqaZMPsj6h5nOLVD5Nskih6psA+JcbjZ5h2M&#10;b2SGVErGHQcrWy5KKNM0i2SJFMvkp6Wf+YlwXKThzpqGSBjYbxHVYpgfXaIImY7XoUVzc01LoDXS&#10;0qLujIQju4XCQJd5VQQic+I4aT+jMxjWcWRpE7dQgoE+OyLmy0JvyVUHjj7IxhkKNfY8jIFRLsad&#10;1eHNtDLYQG8e5le88s/jBvcDvKIDkQqko6w+6CrX1FL5/szcmEjIwmxlK3wT0puu1XjDv0aEfURJ&#10;49omxTLP4WFxJ9KBy2JJpXThN6TTVwGTevsucCz9uQ95GFxPnv8eUnuXtFwjruMLeOTT1sDNRmHw&#10;Onn+X4no3JhlBqU00KMU9iJU2H/FROcWp6JjTFZmh4KxTFFtEz9A5DltqvaSTpXcPX9FiHWmTVse&#10;g97X9o0Ozx+Ill7qZ1MmDyFabqrt0lh4/lJIZY7jYwqDJP0S1whdkLmkffzb4v4mQOAvruZeR5IQ&#10;78pwxA10EIHuiWfYIDzT8vAOdDdGltASmGkA2EBvHgbhSMUDTwi9PKIceUcooA7TnJEyjTQZnYG+&#10;CCZ38rVcFZGYvXGuN4SRJh5CdztqRZaGBeqkUQuj/MIK1TvtqrweV6G2V6ZiUx2174bBOPL8VdCu&#10;yLVA2U/IikhroM9T+zcM/gVV4eM0y6SJ+K1ZkDDP61BhvxnOCKaa7KpklNyHe2MRfIryp/lT7mtB&#10;OK7tdlfw/HlQz6vrTqLjeSh32zdUWwxzUWO+ifVtZ2MmvsOX17pftHY8vzuivHH35Rmoay6Tf0j7&#10;/lgzf8xOGPwGR7WJgZ4kFCeumbEWz9XsaMs2GPPoTjm29RPmWaMq0IOdqThsoDcP76CWLE51U0Sd&#10;dsCEu6fyt7sqcpY+wc13Lek9XW/nsgTidLxTIYdBnHEuPLinV1AwS3UWVSV6TjF9+ZNQv1N/EAbi&#10;oX2B09G20MFQ5Gnh//8tDI4nz++E7A+ZBWr9esMg6dqx3c5P5idcvyPhfIyjAzIwmPJRWwXdUNiI&#10;Wto6TTAw0Mm6ge75h+A7MW+KpZ+vRSvDYKS1/f8xjgHoQ18Vw3wSsomupTDIkvbcqDxRR0xsFwqD&#10;Mlv9bQMV9AhbIrMywuG9jsHyCyf8zUbUvD0i8Nsho6Rbzu2Ng/N41CyZdAwTAxvozUNUQ1yPR2sP&#10;hD+YgklCVfivYqCrTORa01jUXqNCBOxAiJJUjb4aoaQqGehfGy6vcyQVzdcQt1sk5X7/3IYzDI6A&#10;uJ1qpK+e4NxZJmWLKFNewr3g1joTniXQn38vNtArwYpK2cr/kFVUJMLYWdtgf3GlX2Z4/jYwzPum&#10;WO+9mrBVGNh3XlQvYv426stvoDCYUoHxFIfn316nL787df70yMrtv0K93TbvGW4v7TPMlPXgkNje&#10;sDe7jkkoZbyR26MxWWADnVFRa2tvr5iS5J1Qv47r4c99jOORBY9eh8CJ7dZbtlBbIU1CbXxVME21&#10;90sfd0sqocl3edYoY4uRLkRs/im9m9RS8GijMSYzGROeEQbCP48T0asVEbpkiPZQzsHdJXSy+Mhw&#10;+Xx9+D1/LQjApXFUPV/rWBIGN+Xap34cVYuYi2y4SytggJaD55+NCG0cl1EYnF7yKFfDT8RwR0Kx&#10;phkCC9XKRMLAhj7SijDIt5REh/PwIEo07iiorRvTSmEDnVFRexCfV7Ez9A1afMXVZFUp2l81ZHGu&#10;sypsnJNGqOgp1CZWhTgHURz6GvQi8fy2aAOYb8xhcBp5/ng4ynokTEJmV7JxsvIMohC3GjpGTkMU&#10;xCR1knFHO831MKqE821qoPdKscyseL6oXz+FiPZMsfSjEENzkcouHAQnV8gwF4bLlRQGD1dgLOXg&#10;+Yeh130cd1MYHFSBkf5VeX2po/2YRtA7wXGWJis0DvG9OLtORmZavoRRPrxiJZZMA8MGOiMjJlCb&#10;S6/HIv2satyWYKC7aqnR2tgaBk8VWRxKrDIvV2ycnxou7yolLz1hMIM8/1ODiGB8na4Qq/L8pzG5&#10;eSxmqd1yKNNH6YHDMzrdFkbUcmwGQT/GDZv/v/BgC9/W0Q1whdtWa0L1vcWwOTFFxwJRXnQFhYF9&#10;wSjPXxMZLElR2iK5Acfa3E50z9+yjubIKwaq/i7phXaYEa+n6D2eFSE894uhANuCOfd5u4XMtgfx&#10;jLoN42cYa7CBzsgMU4RrTqzo2bkv5v0vHD5AWgOBdAzbQlm+iqm/ulTQMnrGJ5FWCT0ij/KrTUz6&#10;tyc/H8JgEkpO4jgww7gfw4RnZM5Uytvw/wl1lmOKQxWHu9Uwo8MWHxm2G1yMPH+OVPXRni+eoSdB&#10;eyGOH4noJoih2Xc8en5fPLurYJj/D+1Gr6Yw4FZSnr9snXumcKCuXxMzLJ/9lBFc5mxEYTCZPP/D&#10;Ol1mVMwcZ39mYA7j/Bs4j69D+RTDOIENdEbmbOn3+3KmD7nkC0RUV1H2cT9/monISsQdEdG6LcN2&#10;XDNE2X7VhAoJD+mf6tRfy6RRbC4CE3G7ecjz22WcLIpavmVTLvsFjPJbLKUHCiNpVaRNtv42TY1B&#10;N7Qqkknq++ySL3HNLZRyH12R1RM/Gff8dZFGvmHCdt5HFPlaOLfs0mL8HZUypd41n6EE5joKg6Dc&#10;oVQEz++JjJ44x9CUWhedMPixAgNuozhYf0EKt0smGBroab+/OpLKC+J4Bkb5KDjZGMYpbKAzEccr&#10;qpWq97RqPK4x0Efwp5mIKsRSRQN9Lo3C8usVTB+bDEXbtAZ62uVcYzKx6Jqj7l91sugYLaUH/mrp&#10;uNvDMBCcammbTH52VFr8CaPtyVLOaxjMJM//zHCCv5DWQPf8hdGicueEde+HQrmbe63nz4eU+iOd&#10;bN+Mt2oid6LDQhj8XIHxVAPP7wLjvHvCeETk/JOKjHiw4lS+2ZE4nIxp952sKe4idX+DlMtORabP&#10;DdDBYZjCYAOdIdTHniGdCdEK5quKnxk1lf2rhFpYpoV38MDpgtebYdJcJfG1DTUCbFXrz04Yo4n6&#10;dPkq7i2YpBR3Q3/eLzPsZ/uY9ycgUj4c16NtTsC4v0eaPFMNdldG8WDJ951PDMWhFpvlHc8/ptYG&#10;q0UMUeWr/5/Yh4Gb+5fni7KZI2Cc5+3TnJdxEH77b8njqCoP1EnJ3prCoErp0qqzx116+x+YlkBk&#10;E28k2ifFMm9AmPRGpTSQYQqDDXSGlFTD8VA/rjofKOO7kD/JuvyANPcVsKAwvtYgomcrNEad0nD1&#10;dAXCIITgWlrDu2OOdHGbmLSz6WJYsx6xFH4iZkAMazgUnGc4OrZucC4Suk8U3b6L0dMbvfJlys7c&#10;MVVy/8O48vytETXXlXCMhmE+ksLAXdaP5+8FZ5SdHu3ZGQPhtztKHkd18fwz0F87jkMoDO6p0PiF&#10;iOia0us3ChJpNRVeFdoQc1EY/GC43g4Jf7sPfd6r9HkwTQob6Mw5RNRXOgtqnWBVkcXNQjbQUyMb&#10;6FRLq6uWgT5A8974EsaRBpPWab0QaTOdTNjG5J4/E23UTI2Zg/H/u1LrGdM+t1n4G+o7f3fYDogx&#10;R22t9jPaipWJaSpxW/L8Xiif2FL528f/33EgDN5yekwtCuB/0zg8iuahmhMsDMaUPI5q4/kroXww&#10;jrMoDC6p2DEcoLz+T0H7NX1GdEHpickzdXlNF5PvaiUZRNcT0ZuGY2AYZ7CB3txsrvS5PBiTjUZA&#10;NtB34RYXqXlTUfcVBvqZFRmbEIhZVHlvWoXbZH2hODuSaFOJXuhmLabaZIigt0N9/l6Y8BTFXLVI&#10;VAs3G/ZLZ9yiGuijYaSXyeeG+94K13QHvA6RDSJ+7nWeGeP5q0GEbpDT/dRHZD6cT2FQta4aVSWp&#10;zOZ6CoMk470MhE2wh7LfWwoax0SUU8W395yVhQ1L4HaVfn8FHQaG8/MiN8vh2uEe8BZhA715WQCT&#10;i4hbGyzqNBETcVHHelcFxtMoqB7idRDZrYIq6fqa9z42VB4vEhOnkIeSgrLr2UzTvk3V52eizVTR&#10;/E3quX5+Cftn9PTV1G9XQZjSVFchMhrGoE3WbRQG3zgY15/x/PlhmJct2iqetRdTGDxX8jgaB88/&#10;GuUdOsZQGOxVwWMR4p5zSq9HF6ZHJJxcnj8hg4Gelrkg5iiyPy6CLgCTne4I9oiuKRujLGBrPp/2&#10;YAO9OWkLFfQoovcCVHYbjSTl3LR0hhro/Pg+dKu1l8rWn1dEV0T7nG9hkE2CZ/Zn/G5LqToParp4&#10;ZxjG91ZgbH0171W5d65punoVeqF/b7i8aQTdVX15EiLV8VD8/QWo/jPVYLBmFI9XYGRfIArupVx+&#10;ek35OQyKU3L2fHFNnwLDoixEW6l/URi4EHRsvYjaaJG+ruddTZlEVThYGce1BY/rE00XlyRMDPTZ&#10;UH/OauzZaYssHuHI2UYRyCwq06JpYAO9OblLEr2ZCO9XM7ECjnn1Wt9Rop6Oj/1XGEbfIxr8NVIs&#10;P0Td1dsFRlbfQZqz3KKkKga6rvXJtyWMIy1TDJevgpK7aSqf6++GDQ6VoufnVWxsPaE/0B2Tm14o&#10;AzB1ZERdAz5D6cF0GJnTce/4sWLdGCJ2Ul6/WImMmDD4njxfnL8lU67RtrB7keeL7hr/KLnOnA3z&#10;fFwY0+98Sk0wLgyq4KxXEYKD/aX3fihBLO1Dw+VNnk/fsnGemVVglG8fI0z5ObJwGYuwgV40nj87&#10;hUGZ6cTnS97bSVAXrUJ6cxGIic+BJXivO+JB0jNG+VekSr8HsbaxUBJ1+Zm8rRjoush10fRBuz8V&#10;92mk2QkN10wbrXPJDBhybVLuQ9dCqkqISfBxGM+kCqRPd0aEYU1EglaS6pZdMRlCR99gEvo5hP0+&#10;hkNO/P5bCediXc13+sESxhHHpwYGeht8pu4MVs9fAu1OhzjbR33YMM+L54tn2W4xW9mUwmBSRUe+&#10;r/J6eMZMwjyYCsVlbbXGpDu32yLroF5Lyn/z+bQPG+hF0VJLdmOtjqu8munD8UPwVG6cobVFI9IZ&#10;rTNspMS7QKQ+r4ifAzDhvhNjdlHzJ1LsBkqv+yJNeGrCOq7pF7P9qtafUwYl6HkcjcOEzxF1TXvv&#10;N61BL5o9pZrJK0tKsSd8tgehx+4CBe+7G37i+ix/AUGk5xARc6s0/gc6Q/PhgvadBlNDaSFnI/H8&#10;vyKdPUtbQxuwYW6POFX2vSgMnq/wuFUxxzJ62ps65Bshw6uRaA9BzKFIYU/jXJ7CXVPc0LY1HlTl&#10;8PwNieh9RFQeKml4O0riSR8ilcnUwGhExKTqpQob5zq6QTH42YQ6tjy8qqw7BxGtWugRzspKMe+b&#10;ijkVien9s2tFxpw2ek5w3FSZo6WxXV7SOLeC0fuPEozzNPRC1tDpEIkcB0eCS9oo3SIIJT5VMlBM&#10;n3/2o3VibuD5z6HdaRnGuTDMl6Ew2JuNcwt4vphXbajZ0LkUBkV2tTBlkHJ9vwc9j6Ix6TJCtbKx&#10;lnp/Jh/CNrkAGQy3wUBPm/n1t5IytFo9bKC7xvMPR89Xr1b7HAZltJdZFyqsgkdgnFc5ddgWIkr4&#10;WG0C0rgc6yB9SNcKo+y+unHtytrHvF8FvjAcQxWMt0mGk6AqR9CFdsJS+P3ewtSG/8w/iejuiugL&#10;pGVNZOe8GlNyY4O1NWrMj5aQMpuEafaYve+v53vk+ZfinMRlD7mEDXM36CKJoykMjqn4uPdWXie1&#10;h3PJ14ZiunM12L23SiwGB/eLqM0/LMM97mVkBTMOYAPdJZ5/mhS1PpHC4L0SRiGM0yfxu+h3vUmT&#10;GOcEVUmdoEWjcQREOmzxjkbwqIxJYkSU4t9omKZTl1/PHQa/IcU9LVWom4/jBOn9K0vY/wGIHjQq&#10;ImvlGUf3yM007z1bsfNkKvrWw8pePX8rZDL8xcr2zLiu5pRhw9w+nr+FJhNsUkwngyrRXaPLM6qk&#10;8X2fwfE9t6OxtEbmQC94Uer0QS2zI1v25AfI7tRlizCW4Bp0V3j+lVLv0icpDM5IuScxIR6AL00H&#10;TKYnIi3xDUOl3kUgCEZQX7y9/BNTGJvjmFsLS8FbaYPfcS3JN9c+JZ6nPpgkNBqNN5Hw/DZQ/U5r&#10;lM1Nnt+u1qO2WiwCZyMh6lJ0T9uVS0ypt8mcSK+2bUTotje22EOri6m+RU/y/I6ZFbhbUnGFw36P&#10;3CM353rUmKttNhl7nKPZ0qYlZU2asLNiC4yHA6l4wmAGef7niO6mZb6qntgKsRHE3rbNMQ8RteZ3&#10;ILviwYp2DWlVsIHugj8b5/+D2EIajke0NC6t9EPUh9wCAyuJpSAGJrzkW8Pj1Uxc3cqOdZzl7b2k&#10;GOi9cd2VkV2RJL40rcBxmGJqtJZfzx0GM8nzTSaMXkUfxAdJv19TwhhbU89X2+JnfTTq6N9AqK5K&#10;TMR3WNcOS8fcEAM0dcxFUfOLnQrN6bkd9c9VFieTaYuyJvne2gY/1a1zbYmeq07ugygMXi9pRCao&#10;DqP/lDwe05azbKDrEdmzw6AFslyO7YyB3XEbMhyYgmAD3Taef4VknFPNOA+DH+rsZW601lqjznJL&#10;oKXQcWiBcQEMLRUxqT6biK4iov0rc26K42RN/WMj8zAmkzZRo/EdUAf+aAnnKclb3tHifvaFY8vW&#10;ZPV7tFpLmwZelVS8nwyW7YYJUJXE+tpDRDHimoL3f4BU+94a0D1D8qCKwxHuN1Vz9EyC4yDtBL8D&#10;lk1voHu+uFYvwjVTJPfWStrCoGplBRHC0bE8SpsWxHnthRrYLopjtg2cKN/gOTgRAmZjM4iKuUKN&#10;nt9PYXBZRcaWRB9Nm9WyMy0/N1yeDfQ/6I777zB0acrKO+hrPsppa0kmETbQbeL5dyFaHXEchcET&#10;dfYgDJCniWhpw5HsjJ8L0Z5lsvS3GYgwmXv63dID/RR7YIxTHTxk54eB3pr4u4Nj0WVgLFOSgZ6U&#10;Xm+rjcqKcFjtYdFA/w497NMa6N3I87tQGJTZzo4w7rR4FVRyHyqVRDxUcDeKrnCMtiZs1+9vpXnv&#10;Sc175SL0GFrSaU0m+OmdbJ6/BjK58kSvTBHO3PMoDKrUzo5gfG8Agdq1kLFlqlrfUxETnQaBxvOh&#10;pVAOs0bPf8A9qhHYXRmjcNZ9VPK4Te/ndrQhGpc2UOEfgmzdOTIeyWQ4Z0ZVrB1m08IGui08/2rF&#10;OL+TwuDsFFs/NYNxLnMYHgbCiLsW7/9cMeN8URjNwyAIJiPS1s6Ak8EG1xm2kao6Tzhqd/IurhG5&#10;tcrKJZ2LRRP+ZivqfBH+t5nqKSKCPxqMcW5c/2Ub6CYp7jMx7g8djseUg6Xlr7WzydRcajmro2we&#10;jenqkJWeMR0hbOln2MZUKG6eVEt5/pE1Q7k4nq1FccPgrlLP5p9ZmIi2wPxkDYO2TWmZDVoH4uck&#10;dFQoA1UocmgFnLBp2UlZ7v4KjMn0O9msInF9obM0BNm1WRHG+IiazfLnQB9TMmyg28DzL1H6yn6F&#10;vuP1EJ6uwy2MoCfSPHdESnvZHlCZDSAsEdersgP6B3eHsyEPm0BgrzVxoMNjeU0x0Bcp6bwlRaBt&#10;tIHqh1aD/7P63RBiUZ7/ncF5a4eU8bLruEwyVtpULILeRyoFEp9nkQaJ6KSwW4H7K4K/Wt7Hppr3&#10;ppcmOlUfU6G4ZANdtE9rcRIXFUF9B6nsNxa0vzQMRWR20wLnmKfCmXhaQftrwfOXVzqgXE1hMKbQ&#10;MWRnA5QXyNxdgXGZGuiNKDCblfkh9LYDWllm5QOIvQ3nFPbqwgZ6Xjz/ZEWwiGq1H+mUXjey7FXe&#10;CEbXUUjnLZtl0Yc8DYfihpEnVa0Kx2yTyxHpdsWbSI2KWBQGWZG1ou3qpLGrYlNZiFJ4X3PQh9lE&#10;0blDjvQzm5gK71WpF/qe0u83F9xX+4aW6hM3AAAgAElEQVQC91UEI9EL3Sa6tjvvZjCEi8I00yw+&#10;Hd7z+yBFtIiOGJMQMS8ySp/EPOilvZele3YW/oko4Nv2Nx3LkdIfJpfUOi8ranr7xw7uB1kwrUGf&#10;t9adRAigtk7ao2xoKFLYs9oMP0oq7KNZhb36sIGeB88/BNFfmb0MWpm4qJ3pCoNkIG7APzrYRxra&#10;ZWh99JccBvoxJUaAXfCthYyCeqiprQvDo/5pgcc5s05JwqJQPs46pgOlHusu0rS/Mlw+LpOkSEyN&#10;kq4VGDPheSUb6EUazLsXXEvsmhkax7INNtJso8qtvUzvCb72Xc8Xwkw3FpRtcj6i5mV03FCZHSUn&#10;R6ZO/3dL/8IMdNFy78/tBMXcr8pdR2Q6atrQViF6ThAD/M3AEJ27hMBCEfSHUb6dJtPBhKcg+DYy&#10;Q3YCUyJsoGelpW3KRcraV1IYXG+wxTxfunpsiwj2dgV7lCMOztBSZqWM++qBOvbWxB4FRAfVFjBt&#10;YBAXaaATjIU4RNudLVH7a4qvfEddGOimk4IqGOhJ51tHL8PlXbG1ZAR84EibQUfnjNdflTnEwWRt&#10;9ZhrpcoGumlkv9ss73j+UbUe4+65rRYQCIMynuc6joZhnlXIcxruRZPQWSJqdxfdU+eDc7CtwTYn&#10;ZRxLFjaFg4JqQr/Vqv+vx+aa0rLbKjK2H9BqLe38uAu+lybip1VlETh9hF7TajnG+AXqym+x3qXD&#10;8+eCoPAS+GmDMqaO+NxEFsZbFAat4fMoFTbQs+D5yyBVROZ1CgPTViq/OB7pkvhy7qwZr2uOzLD9&#10;+fFANmkDRUhtT9vLthEYVZBYy3uIAMsTrKL79KZhx4wG0l3KPU6nXJ8X0/ZjVUhxN42gV6UGXY6e&#10;Dy9wvxcaKPU3AqIfuYsWUJvEvP9Bhc+J6STyz/Wunn9iAXXPT9b2EQaPON5PWrZB5uCKdZafBEXu&#10;iUifngDdiG+RDv4NJvZRN4wokyoy0LvhfC8LMbNhdfYn9vNgMaeghiyGeEiB+7WBGj3/tlQlfJmW&#10;7grfGBjocyGK3qgGoYfv1DA4TrLOZWdgzjMS/5uU39UZoT835mGboQvDnHXWmEqe/yTaPd5LYWBa&#10;ttD0EBvoGfD8HmgNJn+JpsaI49SjiN7CnVAXdzgmmkWwfkZDb0YGBfb+inp+o/M9oudFICZC7ysG&#10;eln1g0msBcXSVwzWOVUSExNMcdTqyfQhWAUD3TTqr0/rLRYfk4OIonr1Lo/++a2JIY6OZc2Y9ydU&#10;+Nx9bphO+0cGjOcf4Ng4n1BTCA+DWxzuw4TFiejfMW30CBlZ4/D/c3i2mHaMkJmMHyHseQ/u4Unf&#10;xYFWjZL6RA6K2ykMbHZCcE0XzWdYRnvVJEzLN6qQmWbKhjDKt82p8/I6IuUj4Qizh+eL7LETkRFb&#10;zyiX6YLn9WY1u8Pzb62VpIVBWk2qpofYQM/E45q2DkMoDLKkVhU5cbkAk5BzC9hXVoO5naGB3s5B&#10;D9+yGVxwGy6Rfrqe9NpW33HbXBHTvknHbpre8WLCGDoY10TD5avQs/UrRK7SeupN+xW7YBcp1fUt&#10;/BRBaxOePMLRc6djjIE+PYPoU5H8gJ+038uWibTnzwsRT1eciah5Vdp17YSsC3WSLoIVDyFS5lqp&#10;fz88A9TI/U+IPL7neP8qkXr7MXWX9PyBMFZWxHdlGpwZQkvghyIHjTmGqitSNeV502h4oxjoy+D8&#10;b6/09DflR5Qk3AibxD6evxHm14vn3LYQudu19uP5D9fKgRqn00GpsIFuguffjC+YjLjYTMXQIl4z&#10;9N7n5RxMys9yvJ9+mvd+wfWWdM19Y2iczibVgMn8hsn870jnbYPXX8Kjn8YwmYaHWE9MMgn1le1w&#10;w3HBBeh7XiRqi42ihX7apDyfq0Hwrd6keK+Y3tiuzuv0FMvIVEER/TdDR1gVIuhliMNto2RhNDpP&#10;4B7jgr4x7Y6CDEKKxREGP5PnTzIw0Dvh/3McjfHOWk/vMCjKAZWGCzSCpe9DZLDotPtIUyf6HAJE&#10;IovVOfD8nrhmHqEwiHd4ef5O6JOuU/Zfu2aoef6aGQM8WVHT26mCBrpJK1CqeKu1brhuh2bMtJV5&#10;Gkb57U5T+j3/ODgJbbNp7cfzH6oFC8OgapkblYIN9LR4/gma3ubPUxjk6SP7A1KLNkuxrC3OhMf5&#10;Ekfb7yZFUp5HBOo51Dh1gvH+r5gU+MmGLaB+xYNvERg+7bCNAE6P3yAC1EYSsjClnSJa0xZG7Fx4&#10;KPgQVhMK6EthPFkcLm8hulU0an1o0cbYTAPNgcuQ5v58zN+PTxALdDUBMS1TqcJE4gd8L+ZPuXyn&#10;FMu4ZEWlH35RehpL4X4kPyenoxSnLRyKU5BhEJ3TNM/UmdhGpLnxC66LuTJkEaXlV0wSXRGX3fJ1&#10;hrZ+RWNiHH1Lnr8aIso2EfoYJ1AYFKE9YsJVMWnlp5RgnBOyP0Sp0gC0cN0jgzFng+WxjaO022ox&#10;4K9BZD+JxXCOtylo3HOiFEDmjRKEYeth6rComkZIG8zrhyKFPU9pmzvBNx2eL/QlTna8lwG1H88f&#10;Wct2DIP3He+vIWEDPQ2evwURna4sORXq0nkZX7CBLrgYD7qskf8klsS2z4iJZH6K1K63NGlJ4zLs&#10;72dEgdVIsEye9huyUR8ZY0kpmz3h0RfXzA4p9/G75qFZFO8prc56IqJdVH/pGYiwLZ1y+bGIkssi&#10;YRvXJrdEG8Ss87HDB5vptVW+4FoYhOT5Jun+Pcjz21EYZHFw2WA3aRtvWK+zi+ccRCsWxOf2G+4B&#10;v+PZ+Q3KJmbLYYRG686Jnw5wNs4Fh2DkAFwc2VtZS1B2gPPSFWvHbLcRhJtM1OzFRPtqy1lvp1AY&#10;qO1aq8BZCTXfwjC+uaQxnom0+vNL2j/hGX8/hcGswqOeL5yJDxs4QLcmz+9NYVCEmOJWmmv34QL2&#10;a4pp2n/ac+2alZGhIHQ+eufc1z2oKx+FZ497PH/nAoxzmZY2cp4v7oGuxTYbDjbQ6+H5CyHtTGWI&#10;hT6kc6C/bhw/obZL/D/I8k3oHkR9TRWd6/FqipqVLzDxVZVPR1seSxl8BeNxOCYQD6cQ19jdweeQ&#10;lk8w5uja6oHrssiJtYnhICYXNxHRsXAE9daUnajcZG+os2AaQVf1K8rCZALU2VFUNw1tFEdXka2M&#10;ZuLzrfcZ54kQR+v+Dz+U0A6wIyaAG8NASlsbeGEB522VmPcDx/u1wfcG25gPPza4F1HzKqWzR6yI&#10;e2wcm2AOEScY55InHQl+mnCV9tr2/H7IijSN6G5TkD6QLhhUDfX2P9NIInHzIUouMmzXybmtd6Vo&#10;ebGaCp6/iOO5UhzCDv0neb7I8Porp73/gUl/yWblUY0jI0/ducwJCTW/w2F47ARxlOUsP5TaOfKc&#10;pvX0qTVjP6O+pjXxQoq0+gtwMy6LGUqae6cS+l5nSVFcHmKE9YxzclyzbNoqUaeZUAZTDPbZvcQI&#10;xSbKvhup17BtfkW50GlIv08zmXobHTxcsjDKjHRUReQsiaJF7L6siR6GwVYVNc4FaVrGigzCF3OK&#10;XTUmou5cZCLJeP6SSLvPkm6d5jmWly7I7JP5vaLzLtMAQdHP1dlQMnQrhGIvy2Gc/45I+VYokfxH&#10;CYKHgv+UsE+ZlWtlM55/GXl+VVq7lgob6El4/nA04pd5IWfdeUS3hJrjo6BaLBsuk1G3EeftH4eH&#10;pQnioXCRhWPJgmrY/MeRynZZrALDN6nm+IWS6s5VZCXyMiKlHznc9jOOuyUEhtFokS5u0q7EFSbf&#10;tU6I3paBnGE0ERk6TIvjr14HgZ8siBKlYcWE+4YrQU2bfF3gvq6rna8wKLKPfxbS9qBeFd9JG3Oi&#10;xqWlT/QzOUqYuhVw7OtrDNnXDUs8iuIHBA/SUlQEfU0EVT6CUNuwHM/GN5Clshi2c6/lsabH80X0&#10;f93S9v9nDqwJaHt+Ec+uSsMGehyef6hGCCbUeCCzslNMHdvB6DWq41cIrOl4GEI9BxtGBA6B56po&#10;1JTIItK7iuLvqHlWnTsy35SgPRCHml5fdCswk/7mplzmcNuEe4JJbXZXg/ZmLjGZlM0sSX2+kyKe&#10;dE8JY6gqZ0IdOonBGUowslDG88MmLmvzI8bXBMPCYG8KgyoaRCommh1todfwNIzAZuTBnB1Qiqgx&#10;1mkmmQZ1iuJbw+eqy1agCyJo9jwCYYfFiBynQThNr0eZ0or43pTbhtLzOxQwTzJFlC4+RJ7vqltG&#10;Q8AGug7PXwN1eyo7Wqg7j9C1uhDG9aV11rspRphqMfx/aYbIeBmpLbtKvz9YcE94V2yKic2pdbY/&#10;HRMZk9pHl6gKmmqPVNc872iS/EkBQka/GRpBHSzWsObBJDW/TQnXBMEZKkekuDaNaC0ieoqIjquz&#10;3HEFij8tV9B+XOG6Tv58RM0bSWPlQsMIJuHafByiVnGaBK0Pz/8nMgniMC2DcoVOKb7sWv44fjRU&#10;crcdVPAQRLsT0fJ/JXSqSMNzMOwXh8htlZ5lO1S4j/xfyfNFND3p+9VqYQNdxfO9mjrnrFxNYWAr&#10;BUV45NZT3rswhXFOSHvX1a3Jn+WPuBkMTNmDdvkEtVYXHK4Ipx1Z4L5d0Bu1SA+lnJhsW3jf1mQ+&#10;Uf7q0hutYxpS7Wzzd+cjD4MZhor37SrQtow0n3k9is6qIMWJ+WuFJ5NFMCdSK59OUEyPEO2dzi5w&#10;bFmjSVXh25ydPuIQE/uNKAyOpDAoo9VcnnKlyYoT3YTt4aj+L/rjt148f6mETJbRqFNeBHX6IxPO&#10;g+tSkNVjHMMus9eyEwY/Gzrt25Pn2yjPWx8tiCdAB2qbHJ+NGP+VqE1fE0GzIvvdp+XgCo5JZsVa&#10;pofnu9ZSqRxsoM/KSE3d8EQKg/0s7mNN5eH5vqGQz2ua93RpMg9hX2mEaE4rKPW2vdKr+oo6LdKq&#10;TCf0g30LNURpOLjUWiM9asplGYJgtqNLUaeAIjDNqim617wO0+hY0U6FTuhcEfGkpHLebAg9kjfh&#10;dK3HYwU7WzsmCMSRo3aNbZAhYMtpNMmBmN3/sXcWYHYT6xuf0lIKU6RIBylevPjFHYp7gcst7nKR&#10;i7tT3J2LO8WhSJEWpzgXdyhWYChSZJCWtv9nkjf/pmlkvmRmkrO7v+fZp9vdc5KcsznJfPa+Vwet&#10;/0o+bnm7FLSQ1a4V3HpuMegGy0MH+K8i0ClKKrUqV6Qc9wfBPK+SeqThHqakZEq+xZTcGnPHabgW&#10;U1w35Wdf5jhGNAHKfXXWCoG0LrAcjSKB7gDZp+K1RWsR7Ilq+V6NFj/mYgnG2DINOBITzmNc3M24&#10;qOIp31J0BOhxuDgkmBObFFtz5xHJKutxxOenVb+yKuWfI0jPujFE9IR3o2suj1Vo/8BsTyuyPQLz&#10;4wieuIcZdkn45mt0XUT48dycmGtKBI15+OzKoIob1tEunoRq62cqGmWLjRLvU52BTl2sCd//Gw3f&#10;/w/QNeWTuQsWsy6SUcdgBt+W2OKvFmf1RwUto0ruxpT81eDxLvkbFbwqvsbHW3AB2AZjGU9C9LEJ&#10;HUTV4WKFFGEtXWxYnin5TMb2z8n4uesRvzTBrdcddY7Y4jfCdqhrB93SvTNj7AFcNwdUdCPQyYSL&#10;gr99mIy6wpO2RVXS4p0mszmq6e1ihKYjQI/gYpkMobIDmZLvWN7b8on/U2fg0gL0vIuBvtCtaKBW&#10;61qJdS3M30Ts2iI2PHH0Avh5tO+Z+hAzdA00VQjvpwa0Xn0PLQIbPF3QTmgbqiVMHYJrSagLGt8q&#10;7smFQxO9el2xCEZmhhKsez7ENd5FxTqPOQt+b3s0YjIkRfX5+4WVLYbt5zYcRJ4IWrqVvM3Ctmzx&#10;BxIaS1TY3gUQtaoqZrUaLC8/xbhGch3UaqQVFx5jSua5eryYce116WSiFeKXS/l5k8bs0qDcV2ci&#10;jNocCAeMa9ClVaU1/kmsabUG1P74+7YSragfMn8wQsPFDg04Fqd0BOgsCM67IJOWRF9sz3ewx2SL&#10;BjXDnZZZLKoAKHgK57GUw3nCaRJB050l/b+LWipdsSJElwaXWFiciRaqpjK+IYJ1thIY21rajinU&#10;JFNdlmVxqBX0WdwezkR0SbS3/9xgtWGb9ISDB2VkhiG5tXJNn+Ei5ep5CB1GJhyN8+MV6BLYomqC&#10;cgBTck2m5HCLx2SDyKr1qYqL8aFQ67eRfJgF4xrPQzzr0Jru6eXhonviGhXxzwIbzW+RNEliJ9mU&#10;zjoZ7d9N9eCP+IXw2C6G8cycuMZW6b6JquV6rn8NqLJTqv1NoorwXd1cz7g4vIWPv5COAD3klpRM&#10;/68ZSutV6Zayr9VxA5zfcNtJL8sxhiJbbxtUyW0upuIMjM32/1hSgKYzqqM+b+YL49ifM0hwpHE4&#10;vppOE8RLdDZ6SMVt7FaDbQm1PdZ3u3ga1Eqrz7bU1RLXyJcsB2NNoytmqj9AdYfC51DPtuUuQiWp&#10;15JEGFTZTZk+Jvxou/pXdoH9SyAkpaR7QUo6nWKf22lgEbVGhe19D8XnTaCJYIPlkMD+GEWSHVLW&#10;N01khYxr4sxBO392kD5FSsX2d8dibVl/c6pQqG++JOxvvKEH/SEVXkOyWt7aSWMu5id2gTaR09uy&#10;FVtHgM7FHhmz1/9kSlIyeKZMllFBWxPzS9eijTovUJ478f+PCL7GZ9cgynZ8wvN7y5LWI4+g/fNJ&#10;i8eWRS/G2GWMsXeI1aw4+2Lx0QrkteX5ZMcK+7oE4ky+oV4nmiBy8i1mVE3xKWy3fuL/rdY2SGF7&#10;XI9PK2F18wEqIEmbRJ+YnBe22iivjFUCbb/mMt7k7wZ6MkreZ/lYbDE+8RmfGloOe1bc/v2Y19Vr&#10;p/9ZOtbOqEhfjxb4SzLasptCnvf/omjBTRtPGZ3S4v5GQVt8VdIE+sZg3dhk0joNstBJj9kKHsNL&#10;CGhG1fLl2kC1PIktDY+60VZsFFvplqF9B+hczAMRlSSXMCVtzcMm6ZQz86L/HjuhjXo4xIEORvAe&#10;ryglK+3UY82yVfje0JaNwsaMsRNijz8Is3pUdsUMu2tRuWkgGPI+FDjL8COOtYmCcFk0xf5DV6M3&#10;LfG8G2q0C2nFGXRqBd1nW35y/vxVj/v2xeYIbm5ARYbKc6ic1/25NVnkrWRhP2vCsirifQvbjENN&#10;sn3NlFyEKdlkFezxGZ0Gl8NKqqot1ZUYi9vSsoijHpv4N9rfh6Jq3zSKFMN7B91+XGjl6XhHwLQp&#10;lXeX17e5UNRI8lUJ7SPfUI+vaNRsJ8J97EmsOaNq+Uv1vx3WKep+aiX2Y1yc0HZeTkh7r6CnzZ0P&#10;Z0q6XOiPMVTJnhX2OmfjJvU5qrn3IfiLcxfxGB7PuOC8Y0ksJ2KexLGdFVgl0Jke3r6jHVZIu6D9&#10;/wPMOfKS29Et+P9oQdXpslY8LhiENkpTW60zKlbeq0L9zDRhBv1HYmt+T0s+s0Xohe1CiccUOVC0&#10;EutgHvjuCsJdV6IqRk0MucCkgl4m4RanK6y64tgOjKmaDF0YF1XaxX2RNfq2D9qqbcyg3oU1yaoY&#10;B7OpDL4mtGpeTFFMrxPTUcADgnEALqKuhVlT7rVZiu82yLK3+6LhCu6shJBpr4LfF3WOjETiKqqW&#10;X9OGquVpFAXov0Fz4mTG2ClwILgV140yHbCuOZ5xsU8Dj6s0TVqU+4WLC1IWgqxCO7MpoxEEzkx8&#10;XjfMQy+c8rszUFH4AO1hn+ECnNe2dyaE2uLYFA2ZBjeeKNM8EDZjZYj8rC8mtuWaojOrRxI0ANL4&#10;IZiHCRMqrUhcpMaVDgGF+xHAaJ/5LTISJk/iPLbtoU6FGihRP/v2UfJPxgVlrrs7rkGUtsMyJHUe&#10;hnuwIPLBarj+VbW12R8tl03BJNncG4Fg2SrUdYnPzI8OWtyplmg9gyQsF0MClXMl05L9TSAv+FsC&#10;ge8pUHqvyjP4OhbVx50sXuuWRWLrnIpzxLag6JzMGXQthKrTyWvubxmFIltkteLXpVlBgaolk1dU&#10;WQyjB2k8iTXm7W08IE9SdO3egin5aOpvuBDojFoeI7lZ761vLmZcvMyUbBMdD+0zQOdiXSx0kpzG&#10;lPQh/HAvFmy2WDklU/o7AvWvILbxIb7/Aln1GVL2nf5hLMdjyBZr7mCM9S+5nQ1ii9oLLB4fC8R9&#10;QnGmKrNuH6C6f21DKlpliSdzysxjuuAzVMYPgd1UT2TVx6P90ZZQUVWoN/Upgmq0knVXMPTfeT7D&#10;x86IxbZrleo1E///wPH+XLMkAvOqbbqDEfg0rd3fNJl3DLpiqOyXcu943IFoYNlrXt/gi4uXEKjf&#10;Yvm4qjIUnTKz5mznaCyyj4bOS1U+RsJ7ADzQd7OoFn0wgoJtaxY5uwPjkZSuohVTfjaQKenSajZr&#10;ndkE15YiqPfHvLGtbRL/H4nq8I1ttH3dBtnXDCUlusDuDu5vXKyA6/uWSMjWyd0G3RQtQftrcQ/V&#10;Ne9I+c17TMmjPB3FlR78v6dCtX0dZLPPQJvgM2jnS87e6xm8hyzt++bYDfnyQHCvHJ3RZsSQ1LBl&#10;RbIyFiL3lAzOFZT/dYC/IKrmrRycs0TbdZ6nfh2MxEVXn0tX4PPTlOCcYXFPqcDN2hChOMo1KEvc&#10;0iaTpbSxurQfcsls6Ph5rUJwPg5VnbWQpGziLL7pDPzGmFemoIPfNPGfMhomRVStnC0b3Pe4eJdx&#10;oechm9CFxBDkXGrwuKWhZTPQ4gJb4Vq9HBIAt1lqq14JFm31KVCHom6nWdiSy+tbD1SO06COdNTB&#10;14YdOhFZ58PkMXeM+Gz5fu08OC/SUTB3plDyeaZk1IW6kSU7xrLMxrhosq2xMe1xBn1gho3H5h6P&#10;Qd+49va4vyRpr3+gpfbxi2LZyksqvs7DYjOOZ1g4tgXwOp9B4oLC30hg7A0V/W2hB9AWaVqA3nR+&#10;Ji4kpkDLeN1Qq4auW/OXSLGgbLX29ilQiXwXc75l0OJxR6G7YeuG61lQhJwo1eVVc6q5TxO2Y4qt&#10;lt+FkFT4KFgkcpHWqeabcwnXp60x6nZexghgWR5Bomp+uLpU7YyZBUKJRcrdLjmOMfZJxe3rudk7&#10;GRdzODjOJXKCsFZocbclZLogEvyrtJPZclO+LXjcPOg2Nkd3BSr5IFPyX1hvn1aTkOkxjIspa9iv&#10;VdpXgM7FLsjkJjmIKem7lVKr957keZ95nG9hG0fFlLT3r6iqPXVM/f0NtDSXhWPO7l2ixsBvECzb&#10;B9nZDVHFbYWbG5X4jbzowt3BxPxNPCem8GxblkXTxO3SbIk+c7xPm2wHy7QBJTokPkEgtTIqzae1&#10;SHKC4lm9AEaBitgMla609clwy1opET9Y1leYA+fBh4yLcxgXc1ncNpU/iPfiKSBu9i6SKsmxkyp8&#10;jHXPgiiK3FZhXEGghd+HeOWkKDkW702VkbDO0Fh5g3GRbMOuyuI5z29Kh0ceoyxV+j/EmMyz7g6V&#10;RFPeexMdj7K6Ufrz8SG6knVS7j8WklkUunkuujqh/QToXMySoQCuBQXKKIvb4Hgoh9fNMxa80fdD&#10;EKzn3VewIGR0ZuxCdkqF7WwDdfqjDM93ieTJrqiUb4oWwVZttTXlSzzu55pn+1oPJf8uEew24SZN&#10;TcS4rqCnqTSbKvnXydqo5t2Ia4Yp76FS2ReLmIOxnVaCuoDeKac1uDuSFPfkBF1DHL03oxzMtTMo&#10;JR8UVIy5uIpxkeef7ZIrS46w9UcQ/BxsR6le/Xnci6p6ZGVVxlN9gVqFWZXU64JlLCQSp8OIxMWW&#10;jowVeLU3HyVHEzvTsuaOXXyuy7AMhJmHBz755W18bfGtQRJ4TcZFtU4aJX9mSl6IpNxhuNb6oBVc&#10;NnJpTxX0LCuyrTwfR5KzIeQxtMZjqFrJ3xNtfYMxy1al2s0woxtdvL7N0AwoYikI1d0MFdU83oAF&#10;3PrwDd0RbVBNEUvzQRRgfkW8KXYQQj1XZmnA+0YNfl1X0NNmlL9xvM8q9MaC69EMAagk46CafRLm&#10;chdG8Da0hKVQUyjTvngEWp43R2fSCph3fC82K5rFjQW/L8tfRNtBKl2R9H2NcXEL46IOy7AtcmzX&#10;itDn92VY0F9puar+NRL6SyGRPpb4/IOIiTG7KPkZhOtsJI/2wflRNB9sgs0RhbqgBHP1dFKYsSvm&#10;3bfA+nZpfJ5M9CHcoOQ4w4TwkVb2rwsZSup1dh/YtbnGZjKxFtpHgM7FYVgEJDmYKdmEauHTqKLo&#10;ZMGDnvf9TMUby05o+z4KQkY22r9Pjn1fphJ/HASV+mb8fiTEl/ZDBn4JZPYebqi/ow+iBUErtRQ3&#10;iVasoP9CfPzsjo6DIYmW1gbc1MD1MLRab1HwuB/QxrsPquTLo3OqrYgTlb3er4O5UN1mOQxJiyLl&#10;3Y+deUaHXTDUmdey9A8sw7h4gHGxkad9MtzbVqwosNkDquxDEewfYzkQPA3CZlQhwN0sHgMdrWqt&#10;5NokYa1s+sfG+8rSrVYRPXtQri/UxI4vVoPTTxp7V+wQrYqJvsk2jIs8FwgaSo5gSm6T4aRlk1d8&#10;vpEuaPsBOhcLZwiMvc2UPLeGI8rjTiggLoSA9x7Mgblkpwrb1jZ9M0FV1YaiKUMQsAu+H4Pgn/Lc&#10;p+GdHWc0qvqnYmE4J2bRL3bgp9vqlGkz7IBuW9OEGXRqq1k3R8fBUE1Oo2n3qH+gCn5GRkfBOCi3&#10;n42E5Zxo473U8wyeL6omuCl/35scvybXzipJtKbJ/YyLJxgXZW1IqfyOJNH9Fra1GJLp76J7bk+s&#10;B6ryLir0lCA1KxnvFyUHoLW8qiPOVBWfPxfGK7Jw0SU3OTSebFayKfccG0J7W8JxYkYL22IY2xlU&#10;8JijMgqIPrjNoLjQ2ckorpK6+Lazw8ToPY626432UEHP+iNRxMJ88z4C3n457d02BG32qyhENA6t&#10;4cMsHEtEXJTiLkLgsxXmxCOhqXegIr8tZtxWgLryY5bFgNoKHK/DhQBTe4BaQa+6ALMBtcXdZVt+&#10;K8xLHhholkzq6aznsK9HNaQ32u3QPrMAACAASURBVBcPRdBCPS9ajeEeRSVdB+h1jVOsHoixcfEK&#10;46JKwtyU3+FZfLjFba6HZPpwCMv900JC70RowJjcr3VRY9qK+7ODkq8zJTdEy/7HJbd5c8VjKWr5&#10;d3EtvwzXPJsBOkX7p+r5djXW24PQSXg1nDSqcIGhYOiNCIT9ouQfMSvjPPZkXLhwnrnLUbLoo0Ck&#10;rsVp2wE6FwPQVpjkRKak68q0DY5DO2SSp9G+pEUXtA3CDghsL0JG7AlkoUfmtIiegApyFWy3n06X&#10;aFUzEe/rhJnxy9G2/m9U4/pAufaW2jw/uViccdGMzH4xUSDR0VFQDuri3mW7uClUOz2XbflZ3ss2&#10;rB+rMh3GX6KOq5+wiDscwfo8sVGf4Q04Xp/8jYSya57x0IFQ93po6UDlPvRSL+udT+FMJMYGW9wm&#10;R4v2bQhy/gttl7Lv7SB8xooS9VM3cOZ0ipKJ2FeYklXbc4vuL7bt6bpjzvory+tCim9+lQ6YLWKd&#10;mwznsf7/m4yx3Utuc4HENvPQ6/m1yh9+JUxEFqe0NovOgrXxohBE/CJWHLKJKzFRr3RpCy8iFS6W&#10;RsU0iZb+rzrf44MLUeFOMhJZ5VEICvLs4aaC8vIMaKmdFR+GZ1EJahqHxLKgrxvOaXbCa9EtXb+S&#10;Xw8Xywctq9q/0SZczIzj78q4eDiYM1KyKTYfafwOwSd3iavQ6/UCLOj1+9GWvEib1C5uyq9YTJku&#10;nl225We1J1Z9n85EEHlUyefPicpQL8wKPoeOoVZQl/fFq6gCu8RmtTeLL8s9zToLBSJKXOwe2BMp&#10;6bKr6XWMYmyCJP9KFretrxd74Et36j2A1nrq4vltBC9541d/Nsrbmosd0FUTZxySTEVV2eSIXhmK&#10;hHFtV9CjMVLbGhEUnZSejIsu0JOg0DWniqzvP1cg+XMWcbvU2fJ6rBi1EwEX16PQlcdBjIvTSq/b&#10;uIisz/pjjMAlVA2LRtKWK+j3Zvx8O8/HQWUqzC+lBecMc2umwcDvuDG+jJvjFahKNzE4nwJCShEX&#10;GD5vHILKMsG5zhw+H9z4udiM/Px8BsQqjusFNy4uLmFcUP2RffExLtAuLUlugcfxEYFQERf/bNZb&#10;UAnqDHrPFjzm7owLF0q5k6EKnUYVazeOVvMqn7k/YH/WB4JYgzuC80mwOeKUxnO4TrumaeuhNaH6&#10;7mPNMgge/JsHAnb2iazUHsP9+jQ4GZjyeoEQ3HAIMtYPF/9JCc5ZsL5RUnd0npNzjM8zJR+w8Bry&#10;5s8Zqru2mAudi8zBiBylI2n6mNgthbMM7hFnQmPBlN4ZAqJ57dx1jkMdY/CYbqWq6FyszLi4AGvM&#10;WzwE5+MMxe8aT9sM0MOTIU0R9mKmZBOD04i5EDyvn/H7/RoaXNtgx1iL2q8WZrDy4WJOLLw1iwda&#10;BVxowZ5FLGy7Z0Zr07+DhQYXm9h7IdYYgTZeN3CxYqI6M1fQBqm7C6r6bPqlOzpSklBvri7muaiM&#10;JgabPR3dM6bJEeUpUvbOI2pJv6/CNr6D/VcH2Tzu2JrxEE/vfRMcXZJMHsyncrGep/3di26ItSt+&#10;bvJYCEnaFxDQmQbrV0OgMY1HHB0rDV1hZOz8lOc8yJQMBW+VPASidmnz1XtbOpKiAH0egyq7KdfG&#10;HveRpW1GUEYE/ixxHZqfoCZ+eYYVaBrJIPQndL5qbYADMp5jYnnmBiW/ykgqJTmYcTF14aPCFvbj&#10;GBdvo6tifwdjFVkMY0o2I1lXkbYXoIcty2kfuJ/hl9lU1kHwnaVmfI2FmfEmc3Ds2K70YHmT1n60&#10;UWAdw0XVBeGJOUIpcwcLHy70rGEzRG38kFU1WDeY8wqtEJvONNA5SLtBUavRNtSOqxHexCj+7V0x&#10;i2ab2TLeU1bBwml2tNaygjGgDqozymFybxgCOR/4VnGncKHn/Q1Bt9OijLHTHbb/L5ISrCdFGONk&#10;vQ/1ro246My4GIjXkuRbiOZNQMmhcISId4ZcwpQs61M/yREZPIbSwZDFFonxlrKieFlIwmPLzPyb&#10;zF/HucvwccmRnw3RpfI1ukOTv3+pARa3JlX0KTLO8SgoP4px8RJm90/E59s3bWL+nLXRCvrtGT/f&#10;nSnpy+eUymHIAGdVke6GAEdbZb2EmB/FWo1OWD3fNuN5nYOWJy4eDy44VMLquUkr1E4NrqbbJaye&#10;L5+zzS7BDBsXTzIulmjwK7kLXqtpN1Kqp/iUjIt6vdDDdnVK5b+nozn0PC2UsvYz1+HfLxs0W9yW&#10;udXRa9vX43vm091jNLozTFAZVVkfvI221nkRZN7lMJERBesvYr+nwLc9vk59OuV519RqYcjFvAiw&#10;0pyB/gqcZZSc9D1TciRTckW0/I9lSto81006jzasuI/u6GqIUA5EZinaLjMRrdYWLdFuPZdBR08X&#10;eJ9H3JoyovMUZrEjqPPt9gmr6FcYbHdCoXNCUP4ignL9mV2m5lfiqvPHO21LJI6LCzPUK59mSmbZ&#10;ldVJD8bYVbBTy+KljFmWtkQ8I/eMgzapJCbiHWsggD6cKUnJsuZVz5PMhWr6f4O2JyX/JL2K1uFM&#10;wyNdDXoABzIl61qQZrEB2hKzhFy+Q5eOaVfErKjIUyrYdtHCiFyMJG7Thbjd2JzfLYvggLIA3wnz&#10;uwzXErsCkB2kcQeqmGnjH2W5skAYzDa+7OIYhAv3QHfHigh25kRL+1iszX5DoDqEKUmpJLpgDP7G&#10;dyBRtxWCm76O7KEWwddR+Ow/hK9O+DxH99gfcvR63MPFupirzWopX58pWVRVXt9B4tOkGLUZzrOy&#10;ThkDE/e79xzMUVMr4pRrPdXFJOI0tINn3TtXSrwvx2U8biBGDXRX5Z0lj8U2h6IYmPeZ7sa4eASz&#10;3r5Gb0z5ILA5tM88TEndJeM6NpmIthOgh63tWRdqH96iVFZBlSdLHInF1EvbMgskso1uW9W4mCun&#10;ep5kMlTTNwjOLSXfKdj2LEQhkYg9g5YnLv7NlGwT4hb/TzjTT1UGPo9xsX4ws69kfZWRibkdWfCs&#10;OdVfiWMZ40sK2tiGujjTi/P8z4F99Of1JMOt9kpUdWy1jHaQz1i0QtuqBH1XQ+DlQgAxi6mChb6S&#10;C3uyqbPJd0E7dvg1NwL1DRwG6/PiXNgvcY0dj1bhekYTuDghwwY3Yg+mZLGatFbRpvl9m2Byb5kG&#10;wdh/S2z/4JQKfFp3Q1Wo9qWUIsdXmPm/jLgPHTedzBjbK+P3cWvdJwra/k8l7tstSv7CuDjTQAxu&#10;nUYd9wRucLDNztDEyvp7O6MttbjflvHzU5mSTfOmPRwXs7zg/CsE8W3JiiqNuHL7j4QZn7KUsetZ&#10;A2q6RQIuB1VY5OlExVDGRd4N3we2F6mm1fMk6wT2TVxs4/XVp3MEZvryLtBjiBW4KSsqlNuCugCq&#10;Q9zuAEMP9s5YEMXva20r4dVsziPOjOaxqWNHiTQooxA2qu0LBRUZLpogGFmW4ZgLXw/K1XvjHu7K&#10;6WDy2D1qcweq4cVwMTfjYkhBcL43U/JK78c2AdP3/6QS9/wNMma3hxK3YwK1yk3tRLg8ZhFHYecc&#10;3ZQVY9/fUmLbdXNcC4+FuXi/zw4ErLnwnuxvGwE6FwMyZk++ZkqmeaHXRW8IGJxesP838SGneiu3&#10;Gt0SaufXFbS7VoOLHhnq6iboAOFSxsV9mDOfGC54zGqkCicEN38ufCleRkyHljd7AXpYPd+gwham&#10;DTKXXFzJuKir2jwZWtrex+cyHSXHEbP3rCFe6NRjdiFuV3TO9YgpsmcxGeb6esd+/3tb8UNtEfS1&#10;20ZC7RCPwnBxKNXf96B0XpXegRBeawfpEZ8h4NkSo0BbIHi3PZf8G8RF/c+acrEVfP/zOhv3/n/F&#10;9vr4ynDPPYn6BqtC7CzJX46sEKmfiywdpzyOIHRoRXRFkJ6EJ8T3HixxPPUS+sjT7dTqR48y2xba&#10;mwoFgusMHmud1g/QudAtYllBeJl2Y1fsgHm6opb119ES3B6EjXZIqI26vqkda1iJy2OTQG2fi1UT&#10;jzmixLxUFvoceYVxkVT6dMkdWFCNs7iPstXzJLuhg2Exe4dmTJRdP9TgCaaiTxFNqKBTrzO2zvE4&#10;JkmhfTD3msbssKhJjlK8UrO3bHvk8ZyZSxPOLPCJdslvBJumZZmSQzIW6VQWRZDuOynrklEQt/0P&#10;usOWQuJlUAnHizgfIQB61Our4WJ6xsV1GHXqkfPIJgTnjBjY7o9uhCJ0sv3JjETWsAoz3Xl8TxzD&#10;Kmv3eDzeg3i37bVwVbox4zlpdmkrxta0L5XoUKsXLv7BuDij4Y5XWbgIoqORrUsdbLuQtlBBvynj&#10;588xJR/wfCxpzIaWr+sNLpr3Q+26rbe1R8Tt8F50Kg6nb7D2ZhrnCKp1XPwn9jPbXr0zB9U/LvYw&#10;eGxVdsTc1MHWthgmzqpUz5P0QdLiXxa3WUR3/F11u6DJtYRaja5XxT2EeswugogRhte82xNjBlMi&#10;QHotwyUgrdLTgXtOLqk6fnzJESRbfEVwY9ACi1MyJfWicLCF/S8aVCDrSUL64H9IvGwKMbwNcJ48&#10;Q7gG3QuF6He9HjkXm6JwsmPBI3dpSHDOSnRf3onqeBYnoBqclUx10d7OkPSmBN1lA3SG86sPAvWN&#10;0W35HgpJaZXZuVOs6uL/f6zCsfgjHNk4iHHxPKyeDyP4vTcFrUdxj+Vj6Yau2OehMeSd1haJ40JX&#10;tZbM+K33gf4UtsVCxaTtRs/Q+ww+6maJhEfiVY6P5xgH5/v5jIvRmEVy1a78X8bF+0xJFwIsDEHO&#10;dVDIpVaA87BVPY8zeWBZottBlXR9vjBUfxhB+IqqiO7CsowKdWbYRQV9FN47k6rPZRD9HAmF90nH&#10;TULG51Q+OnDPgQjKTjVI6nyE5OD9Nf9dpiRcx8fgevQHWrqH55yLpswetPZzsSVT8iE7L6mR/Iak&#10;RpTY0NfBlZFk0xXIpeG3HPE1ujKu9vpiuJgBSYWiwHx8oJkSdlQ0Beq9PBoROhFWW99j3bppYFGc&#10;vc6OyNKAqko3opjqrBX39zsC9SR7ZHRtbIDiUkTcYszVms0O4biGjlE2ciTu6JNBTEnbI8GRL/z1&#10;db2o1g3Qw3awrCDgVqakf/GQCcyFC3uefVqcAWi/bk/EBdf+cniBj260rhSBfbS+ZFm42OAabGN/&#10;a1vkYj4LHqt5HO8hodM1NodlWhWhtlNPSXy8C6hCXFWDkDTGou11bsPHJ6sWadxvOeHUAZ0bMCe8&#10;K+a1l8GCezy+XkDV4wqn2iPm/IkKukmiaErodvwSeFxzsaYlwbIpg0olF4cwJetq9feNRJdhJBCr&#10;3VBWQGv8SHTOmHY22IGLrbGGK0oufRWs85R8uWHvadnW6uMxzjUK57dJQvbpAqXyKvyNL9Mg3dTm&#10;lMpj6NRKVpY3jokFdondm0bj8c0idBraHp1nCzbu+OhIJPpMrJMp8Fg3V22+6q1cQc+S0x9Xqy8m&#10;Y/uiapCl8BjnL7TRtKLSYxWmTFid3eO4heSQFj7XlcP2sUXRtTGM6DNdhGuBER8tjpE+wt3w2jXh&#10;a+I+5rR/2GSoCzlXnSLDUTmzxTUWt9VBeX6GwN+5CHyjyujYxomghoH2V4ZVuG4YQ/oCz30H4zcD&#10;LR3N2YyLpYJuESUp9o1tgW9w3fUPFwtBtdlkPGtYoNuipE//fFOqiGVNReyUutbOIacyEtampsFk&#10;lRb3IrQn/8OJxyyJRNIHmFePuuJeRRdCM+BiRSRKt2mIOG0V3sO4xdBgDFRJF24f+yFmeNaSY0cp&#10;WjNo4UILda2Z8dsTmJKmC2qbLAtBKVNhr49QYa+z0l8X/RPicO4W01xMkajWtxoPMyVdJS+ilkF7&#10;AXXoM29DOCkPH9ZZUfaU4utM1Y5owgz6X6hmmqr3u2rLfwatwjb4riXVc9s+v7WAvgo3eEzExOJV&#10;St7GuJi/hCJ0FtsEY2Bc9GdKvmdpmx1kwcURmIs3WRdfzpRs8rriU0/7GeNg9ncCSmqtB4pInMtk&#10;1iNIJCc7vZZHgB7XQfmfw+Mwh4t+WP/2tbXJGhiH9cGjwX1dSR92Zwfi37RxB2+0nkhcaLeUpdb3&#10;rYNWhyKmwiL+RUJwfh/a/dpjcM4SdmTfOBbTOMJh25MPXInOrIFz8BPLs1IXWNxWFjc73v5qsD/6&#10;lGj3RJ1Bn4X4eBdIonJ/N8aFba98BnEaWxxPVP7toIMISjJ00sqNkidbVhNePKjGcbGrxW12EEcX&#10;fLh4DXaaRcH538H6pdnBOYMtaBW1fFNcet5HUCq+c7k9lNT1TdT2Hq/ye/fMnggdmHPxHP4+rRic&#10;60Tu/XBv6c2UXJ0peaqn4Hyr2ChfrVograjifkaOzcUx8CP2xT8ZY28RFLzHw5phMw8XtaayUKKV&#10;1V17f5jMOcHx+/BUiTleUz5yKDwTqSyfbHm7rm2tHmJKmnq8luUIPO9C4vP/ID6+CdffMcTjFla9&#10;8ifwKmGUII8fAmHFDjooB8V2MH2MTcmdU1phqzBloLnBxS2Mi1ZONjcL3c7Oxb0omBSJoDEEXUsy&#10;JS9rgVf3J9amrjnRwz4oSbMyPugUrklZ70WB+Tyxn73p+DjS4WJnxsWrCMxXrOUYyjMSXZ3bB+N/&#10;Sm7ClLyUKTnc1Q4ziDpK30c7fW20VoAeik8dmPHbb5mSvlQ+l0Jm5bbEhzKPV/A8HxXGJpNsf77V&#10;4bGOQ0KEGjiZ8keQ2QsTDi4EQVwooTOMhyyGG5/darSS26BDwlWgfqqj7UZoUaD1cO5Q1TupomRV&#10;FWero+R3xNn5rob6GlRGW7oWHIxEaAf20SMI87fx95Uyezt7zu82c7BI7x/cZ7hY2/J22xdcTM24&#10;OAUdjJsavvYrgvt8veLDVFwL192DIMY1lIS8yxl0hjVTUh9hAfwbXQ9+894dy8VOjIu3kEBoJYs0&#10;LS54McT25mJK7saUvIkp6aP7I42lYsk6m0nWUrRaBT0vmHAtTMVQuT8P1Z71Cc87G+3Erzs8tiJm&#10;xInnugUoj06wSIp4F++lG5Qcy5S8AJZuLj5soYK7FghScmnL4xU/OBRfidSBL3HSChxWGJa05A8c&#10;5wWm5HOWt5lkN/z/7hIiVq1YQWdEBe0ZHSm5MyyCq/B6nZYobZx1GWN34N9WoUsJnR1TT26WO+8a&#10;ChetCoErm8wTzGJy0V4U3u3CxW6oih1leP39LAjildwzWE+0Fq4DjMMNHmMDilaLj9GmZIeWTliv&#10;AtFIhsScH62NsJX9TawV+3jZZ3XeQUy0UpDwVXI/puQDgUhn/ewQO4LafexbKUDfLuExGOc9pqTN&#10;ua80dsAH7wDCcz5DNe5Qx8eWx7RIKnyMKu/HsC1ZqIZj0dZbM8X+f4eXvSr5IVNyfQeV3XMT+zkG&#10;F2obAiEHO1oQrISEBXNqEaekbs/XSrh7WlToNx0lqcI+eG6ZbpzviKMrszEussZ1fEJRKR3v0B7u&#10;LaimlqW/o+NqK+jupdNLvBaOewZrRNeHGSsi4UNd41CqdfnjdEr+jOOwHaRrDgrmprlY2cG22x5c&#10;bMC40DpBVxpYp0Vcj5b2QS36fjwOjREX3AuhYx9QPsNTGDymKk8lXG+64/oYXRvdz0lz0Zdx8RRa&#10;2Rd1vr/q6MLKcfg89WFKHsqUHBaIADaHThDmZFizPlX3kbVKgN4VbRBZHJH/9EqsAhEtfbHuRdjQ&#10;5agiPuLw2IqYG8HiATGhtM4QQXg5oTrpg6TQzZ1e9x5WdhezpMx4NVNy0tZgJZ9lSi41SfBOQwe3&#10;riqB0czYYOK8ZTmUvALveVXbnGEequfrI4H0fcnqwy9EFdlujua5qVA0FDo5rKAzYgI0zr89tVu2&#10;Kj3Q/ng47IAoaB2PafD4eVvk9T8ACzRqy6up3zIz+uyG9whXQfqSgboxF6czLlrZMtcd2l6Kiwfg&#10;6rCs4X7eR9VcW9w1ywqQxniHHs4+kuURFF0pyhq9CjfFnts1Vj1nTufPuViOcTEI1d1Vne2nOqOh&#10;un5oMAKg5MqBgKaSdXYRF7FxrID4vAc9pUJaJUA/KUeJ+21HGc5ZkYF/GkG6KW+gar53zT6vAlmr&#10;pCVEBMdrM/WXrIr++20S28abtajYK/kpU3JztNr/VGFLxxbsR8/Crl0yaHClEKsX5mvhe38tkkp+&#10;xpTcAuIfZYXA9rJ8VGnsiZ/dUPL5Y4kVi8kTN/a6oFZZXPqovlr42ZoULXjYCsJNdRIXc9qfcBwz&#10;JnRfmuA8UMQlSEiUEQiljKnkzaBPwG2QzpB0eYNxsZ6j7bceXCzMuLgBa6ANCcd/WlCRbN2qeZJL&#10;HGzztEQF2TVfELbvqyJ7W87v7I9tavtaLm6Eq8zG1rdvD93a/58g7lByXabk2UEHa2uwbewoXReD&#10;jGiFAH3WglkXFyrd+6Ddcnfi805B+3CdVfOIIQaLqckDo38/fsz9E+ebn/b2LMIK9eIlq+lXMSW/&#10;MdjHEJwPFKu0oUzJoSWOyYSD8JiPgv34Rot/hO8H1briFqaka0XanjHBoHLOAuFIAmWB38VxsGsK&#10;1YXAZQVdM4CQQDovRzi0gxCRsLbcCp1UJuySeGxvwnPrYF681jNK7psSeJhX290H6QsHXVE6KOWi&#10;CUm/euCiJ+PibMy5bk84Br1m+wdT8iimZFuyaHzTcqvu55jf9wnl7+ErQH8vo8AkrQsGc3Ew4pHt&#10;rG7XDb8yJS9M7S5tNvqetk7sCG1aD5emFQL0vDnZb6EkaYt1kDnR7fTTE7Y5FO1TxxQ87lh4++nt&#10;/4uoGEvhaIJgxMyelOV3TPzfVeuVOUp+iWr6XkShrOMJ+/gLnqmbGqp871H+BeUyfexvcKWjfRSj&#10;LdKU3DCWLChiHLHiV5Zo9uj9ihlwqpI75TrjCmrQ4Oq6FecQZLTfzfi9XgT1I5xH7Zl9EkH19ARv&#10;3E0S/585pyurCUSjNCd5OBaaRki4aNUaIC4rStsHYolctMJi3h66xZ+LQxE0HUzYrm653YIpuR5T&#10;0p1gbb3sa3HvyeuBDygJQcqIWVVuT3n+MPJ1IQvdEcPFSxBU6+7xdZnwY8bowRSMi2nom6sd3Vk6&#10;HQ5Cjyq+2ISDanqA/o8CG4xjLfmez4OWlUeI3oH6ZrA1FjtFlhb7Y9GwERZMtyJbf5TlOdRZUIGi&#10;sJdj0bh5E/PuH3ry6DRDyf9inu8lg8efWyo7GLbMLVVQPT4raMF3w66o2I4tKYBmFyV15XM5VDry&#10;OI4pacMfu4hIvX1gxe1Qldyb4GtMUa7WzOHoOJLoToZFMCpyOL6OgFbA0paTs01lXiR0yy6yO6do&#10;fzBDF5JueP+TUGfYfbEK9C60onFZRWDKmoheaVVyBNY1NoREs9AdEzcyLnRFvZUsl8oRJiPegS3p&#10;TIbb+CFI7impRauq6qM0Hb1OvcjCMe5Xk783RfjNZyD7YMrPnqi8VS7mZlwMhE5QljB2XQxBoWfe&#10;jHNhfIvanG4U+/4Fh9bMJJoeoCftDOL8aCnQOAoX938SnvMzFouLZmTRksydUaWeGW3xb2LBaYML&#10;S24jbRFni2Q2/wGH+yqHbqFWcrmCboLfoURZdh8jUD1Oy/B/77h1LFInvwefnfpR8iUkLbJGAD5n&#10;Stq0rsti0VggUlW4kKo74aMaXUTxuMbE+L5vDMHi+0y0LtfuT+qJHXFv2AcL7PlK7HbFDOX1tVJ+&#10;lmSxWFUhzgoNeX+S3Ij/m3c4TQpl3KvceIqSv+Lv8ni5QzRmvaAbSLd8c9GERKBduNiYcTEMf3dT&#10;f/6/cR1ZCEni9sL+FdXFzygQanYJpSvNTBfCDq+lCO2mBe3mcHEQildbe3wdRXwB9w+dzFqbKXkD&#10;xBOrJyOaQ/x+aHdEoQJNDtC3KDDcv7iiRP/GaG86hXCj/RMzj4vgIm/KjQWP64MKPMVbPY0FGGNb&#10;lnzu6hX3ncc2id/d5XBf1VDyAJwbI1O2o60hqis7KnkuFrnx6vFuDmff9OjGnPi+rptsOkqOxghA&#10;/5Tg1lebZuR9+ZFBRb8IqqXcDBX3ZwPqdbQVhMJancMYY9clEjhblHhNWRWYPgZ2UzNm/HyjjJ/X&#10;yQa4xj1V0Z2CIpjYu/RelPyTKbmWp26mg4MqKhfbGjy2+XCxEuNCdzsOIiSLxqHgowPzw5mSaff3&#10;ts4aJccrjnfslFQEZQTLZ4s7Q7U1/n25DsjwnH4e2ivc2tFVYwjGzOZlSh6ZosB+U8rWJ2+4Rkka&#10;Mye6wl5pyoE1OUDPC4DHV/Bw7oP550EQCTMhCswXwMzjCML+tsXcWRGd0P68WsnXxQrE9IpwZSmw&#10;eCK7/W3iotY8lHwAyaF4pe59pqQ933AlX0DXxI3BjJGSLmfyo4r9F03wdkxFyYF4PyJxjusDyzr3&#10;xL0vbSj3UmfQm1BBp1zPmCevWf9wIQKRqfrJEjkz1RWJk9eqV3RfykoY9rHY8WWL87GdEytujzJO&#10;U300TcndUCRwTa9gQc3FkMCqqRXhYhHGhR5FfDYh6FTEdYFbjZJ7MSU/bsnXboef8Lk1HeP6Dolz&#10;H3oOeTT5fhNPHpxVagtcnIJz2rftcRoKGkXLo1p+S2bhSEldaf4g8dPRJawt6yZ5H8zSvfFOUwP0&#10;HTAXnsUDTEmqNdBUsId4iyB08VsiMKfYPTC0y1GDuodKivDMlCLEFqFPuM8Knu9qtihZ9RlM9LWs&#10;h1DMbH24BOh5wc2tH0coILcDU/JQh6+xV2wxc53D/VQntMBbLajQaQ9aP6wdawG+38IeqfPycxo8&#10;xjVUFff6VKK5cCOqx8UcWGx8jDbDulglxxqpTPtmXsWsyEc3r7PClZhlGdZF+/8XFtouKS3udu5j&#10;Sh5jWcgrj7WCBDkXFzIumtC9UwwXszAuLsIstekoYlQx1x7MOzMlP6rzJTAujmVcXMm4WKzW4wjX&#10;tP0x/nB7xkiWfq9ORlWxqiaLb3xX0CNBuA9jApVmcNGXcfFGDar4abyPri1dLd+DKWkqkpa0N9Vj&#10;iWX1P+oirjv2g0Gs5I0m6B38EwAAIABJREFUBuiTISjOg+rhvCUCc9M2nffw2N4lA/MIfZGjKhpO&#10;VXLGcq2Mv2c/tOT3RjX/54znP1NinyYk2+qaWcHNQskTmZJLMSXL+Jk3gR1ix1A0atEMlKw2x0Uj&#10;WvD9gCx2VbI+X1k0oR3sO6LgVT0VDS4uCNqX9b/2K92XQLBv6uD+wsVbjIuqI0dUeIG7Rdo8eBFv&#10;5ixa/1Hw3LxW8f4NsQhkMatV6rogjS6Ex9oTQ1LyErQg+xDEZBD80m3vuxk8th64mJJxcQyCB9ME&#10;xiioXi+AirlZSzcXvXBdsf+Z52JlVKF3g1+93k+Zz7JNHsGc85y4Dugq4sroeFwAWju+zsUiKJ0q&#10;nHFhU3S5iPeh4WI+9hOe11or6jHofNTJ04GjlJJ69OOsEoXPKxJjfVV0DuoiLpA9vCkCcayhAfq/&#10;C6yHPmBKmgZ5y+FDcEdBRZ6hjf1mzLItjBZD6skap2cws1yO+Ykz7po1U362bUzpeCxUkVeEjUAc&#10;vYB7tMJrzWKlxPs+ztF+Osgm8vJ/NqgOdhCnc8wl4glL9ijJz1YRRXPAPqBX0Lnwm1gIK0/7I4G5&#10;P4ILO1VcLuZLWWD1CbqZuLiFcZE1i20bbcPZI2ebZVoHR+boKixeEPR/kjOyMTVRWNUVy6I1VH92&#10;r7GwD4qjgR07pQgln4RmgEuF9zgzB+2sXDyFILI5cLEzzlvTIsfHsLldIOhIo7ey34Xriv7M38O4&#10;sOlqkxxX2R+BehM+P7/AVnQYLIbfbKAKNyVO6eU5cXgzunfMOjS4WBvv8X7Ojyyfe4LuQd2xqORt&#10;pbei5B9I1kY0S+OomE4Jp5LhTTq4pgXoXQ1myExOph6YSXvBwO91GC6Yc0OUajDhePM4ruKMmg7u&#10;5yI8Piny9igC8iTvoiUwTlarU1W2Sjz/tRKK0R2UZ43YOWRj8drWWDsmhGVLUZkqEudKGJDCKOLn&#10;smsNVfTTE/+fKWhh5eJpC1ZSp+X8rj98pTeruI8ipof3uwuyxpe6IcDNYgy6ybLY3cXBEjkMD78O&#10;7btVoXTL9bL+apQcjiD9ZuvbzmbVoIOOi8s9JqPS4aIf4+JV3K9MRv2exbpt/sDxQ0mqBoje55qJ&#10;z8FmQcelbkuvChfLZ1j3zhGsZbm4i3HRhCRtk/mKcGxjPScYxhjrN3FxBtbl5cUlq6GTj1cxxpZg&#10;SvZjSg6xstWw43H9YGxCyTLJxQUQk6zr2O45jTkTtrHUAotTmhag711QPWcGbbo7Y1bpPzmP+Rp2&#10;ZCugynsRxMtsYkNE51rDxy2UYsGT9/pfSChku5qBSc5t27kgdGBKVGHUN617O961Sdg49gNbgnTU&#10;tkD7i3wqYRac0tY1k1cldy4WzXG4WAVWUuWuYWH1vEgdfbag4sDFzQ4DmE0djju8nPO7JQqem9et&#10;tnJJ6zdb9Ir97WxVbihrIjdqy0qOZUpuV6EDryx7IjB1abmaDhdrMS4eQyW7KOGm72e3BsUXJVdh&#10;St5c0dEnTdyrc9CWzsVLCLJtbjtOv6Bjgot/VdhHW4dyb2qeBzcXSwbn0YRkom9G4jzU3SW7MyXt&#10;t6Er+TBT8hHis9ZHi/37GOt9GAXE+7HG8EGys5qiQeKcJgXoWp7/6ILHvJzTurQmFhPXZPi+joGI&#10;w7/wR/mPYzXx8w0eU8TqqPIVkVR+fwEnfR43Qyhk2Qoz9nkskchMMYtBUAfFTBdbvA6BgmsHE+gU&#10;a2seYcFeLeIvYsv45A35m1Bshzp5biNMUzRPcgrjQlcBiwLOJHnV8yTboJruwmYsbUTJFnn3uYUL&#10;9lE0kuRLzDGNPfGzd2CZagNK15tbQSolz8Z5QakgVmXmoMrGxZNe2t65WIZxcQfuUUXdjh+jM7E3&#10;U3IbpuRQC/tfsyAhoLsZnmdc0N0BwsDe5D2cKUg4hNX0+gQ4mwtFF2JMo1TEuTgAnaNZdpcu0ZZv&#10;R6K75DCmpIt1flkOgSD2KinP3wjXAx/xaaVEQNdt+xSNTleiSQH6NgZv1u0pP5sNleahGaq0w2Az&#10;NS8ClttKzFyW4baMFnMqRYJ5LOUm8F/DfTxSUF2pQtKPfQz+Fh344V+x4O/6jvd8EpaOJZCGWXQW&#10;+JrY5j4d46IJvqdU5VU/FXQuFs+pnidZGdUos2o6FwuU8BafLcjwc3Ep48Jmm79Jm2vZZI4OXr/P&#10;+F1RS+HzOKez2LUmocPO0KthKUrCVWhKwixEyScg4lVGOLYKq6Ht/TIngmZczBmomjP2UspaIc44&#10;2F9uhUDjZKakTZVlU2us40pU06m2W/3QDWTqMtTBpPSA/lO9hKKD9xuu322jE5Z74fNyOlPSxfhq&#10;FdY2+GxozRnqvbkMyYSYcXKn67Z91nRtGd2kAN1kUXVP4v/7Qp09mcXXmaJzUR1eCd/nKdK6YlsL&#10;1k2LoBU/j3hiYlyBErAvNkjs582OKq5Xos+Eaqn2di4WZFxsw7jYk3GxPdqbXRAP+vLmbKmMJwa7&#10;ejHR3dFrpECpoDMrHtBmHF/iObqa/gQC8DyKOrby2DuojHBRdG02xSQwLHv9/DsnEbsgBN+yiAKk&#10;LAQhgWKTzTEON9qyO8UIQoLNT6VOKyuHlp/VZ6Lp7IW29/5WtsZFd1Sj34WqeRbvQPRNBxmbMiXv&#10;rNjGnnYsqxu008eJqunFfwculjWsnieZNVi/hXoAjWq3bRG61x6ghwmWV0nK7nZ4KVDmV7IPU/K/&#10;wahM8+hEKBhtavCYqiRHDCk2rv913d3UlAC9H5TL83ifKfkJfj872iMuiqne/omq9Zaolh/ssDpM&#10;YRMLAXPe7MoiCX/cRxoQCOu5xCUTP2ste7XWpjccDBhEDxtjG5EKF10YF/9mXDyPYFmPX1zOGLsh&#10;SOxw8Zq1BeIE4i3FH1jbqva2p7k/jPEY7OZBUa9mGWNEduFi9hQdC1NWRzU9fZ42tGmrek4tHHRf&#10;cGFD3C1LyC3OiArbfzXj59MYiJHeUPD7XUoeUxX2x3PvsCzsM4pwvfRrlaXkAJzXvt04egXdgHpG&#10;XM/TloWLvXB9Pw5uDEl+hIhVXwQZp8TWfC4om/A4CSMAeQnA4yoe755IABZZIXYwKfW1uHNxFtb7&#10;PpMEUWC+HFMyrcu4SWxO6L5zv8aYdB9FcWiIkn2xzk6K11qlKQG6SfV8MI53a1TIo6z9E2h1mwtt&#10;vXc1RBk5zmY5rS7vGwSvm+Wc1MksbROqpRun/CxrgdiBfeICgLZcCdygq+RhgHwJ7JLSWBILxMct&#10;+V/3SHSl2F7wUjLXUyUSbHVBVT/2Ud05teLzp8Q87bWMi2SF+njibGMeZzEutCJzWtBhyrEQzMmj&#10;SrDyXM7vioQKny/oMtmEWHmoynyx2UXb7hRdCeeFf/Xt0GJ2SajW+6YvgsZTSDaLXGzJuHgLowjJ&#10;c2001iw7BNpAoYhV9dny4mNasqLuw2pIAE6qwaC7wBjbsNLxhSwSFJl08rp9Q73XuNWGSEMnk3XX&#10;ljsnjjRebqHAPGI7s4cF+Ei0JPexsGFiIHLZcFp4bEKAvpih4vljWAQcwRjTfqEHYn5uTVz4q3iW&#10;++AgtH0/gQTC37gxLYaseNGsSlaVIhmgu7+5FZO0fGMYRejAD9FFcEzKWEgz4KJHIIoTVudMhTa0&#10;bdyLFpS0l4/ZhP1sIKhIhVrpbIKoTdaMchYUC0g6XMxBvJnnsRMWumF2nItZ0KJuk3/i3CybbPkR&#10;i/5Nczx1X6twvG/kJK5NbH/yVNI7Y5zLF5G92zcW7RHLUM/nVsnfmJI745yj24pV5yj4eCfH2CaG&#10;i76BDWLY5dAn9rtxWMPtF1xHlNycKXkjU/Jnj6/hTAvbmDLQP+Ii+dkwEbWkcEmgedF+oXSEjnfm&#10;rpAFF+sjWE5b97ogqpgv20KBOcOaKylo3TQ6pYznToyS56BD4tPRN7/tNO5sQoB+gMFj/kIF4CfM&#10;DK0BlXTbC2vXDEZCYR604W8ey/YdBHu4LJKe4gwnU/yE/6BilcUGPCUzLS3P+XaQzTI4t1gg8tPE&#10;uf9wrvxljLZQmcvCojzuS/ursY+pOdRZySYo91IXx66FwQZY3t7iCKD1ubejo7GCPmh5r1JNHpQT&#10;7FZxGvgmJ/A34ZqCz4mvAL0zhOkYwYa0baLkHXBLubuG16eruw8yLm6ZxMebi3kYF/ehqBJ1OkRB&#10;+UFBB4SSazAlL2ZKfuP9yMPqeZFiPIV9GBfDsO1p0VFim70ZF4OdCPY1nzyRyiSdvHakcTEA47bC&#10;w97ea8GKeZxVUGT9E63hfXFfDpPbk2Lb+tqUIzMfp+S2uIYxjBM7pe4AvTvU24t4FXNmYxvpc0jn&#10;ywxrs91ztrR4LPCKmDdxMSpqkfTB6ikZzNcbOHbQVokr4javvT2suryQci5TWJRxcVGF5y8b+/5b&#10;iwruEZQFBSsQ6fIFRXmeOU0qaIVnxrZ3sGW9uH3FcKSqLL0szB+mJdW+hG1OFbK0FqY12OafGEPJ&#10;QmtezFnx+EzYMNZOXzQb3/bRAa6SW2C8r45qen/ohOwc/C8cWfokFqQmg/LzmJJVz+OqUNXVTViB&#10;cTEU/uyuWK8mQca6oba4uxdH00kpLoZUFBo15csgQaPkwi0amEfMhs/HAgiCh0J75Q6MHCY7D32M&#10;xaYl6ueB8OjE8XEYnN8U+8kTrg+u7gB9h1iraR6v1HeIXnmhwCs8eXFOegg2IUBPm+uq+4ZsFz0H&#10;zcVSjIvFGBfTNOzo4tYUTRh3mAAX/YKqS7pAEJV9SwrodEayK2KMg6QfdYFgaxa6Cr8Rn+vSB/0E&#10;h9vu6jgh8qmFLqa0gPldC4mkLK0F03GFojGstYjHU4aoev62VXHHCXQmBATN8VtW8rYaq+nTBx0W&#10;2oYsVGjWLd97BEnY5gTlIfq+7e48XdNDAO3TE79Vcfu55GJVVHxdX+/GBI4kei5aycsd78sHN6Ag&#10;m1acHJ+S3HrQwzFlrb22w1jusRDpHpQIzpmP9XXdAXpexThOq7WyVyFPZCIpPJK0CGlCIiOtdaxK&#10;a2UzCEVAjmJc6ATK58ju6bnOzxgXt2IOqT646AS/3Kgy/VkgYtOc968fBBxtYur3H2fhRDuai+CY&#10;6tPbBJE4qs2am5Y+rU3gpnrui4eYklVFitISRj9YOP6sAN00OfNtwWdupRLHRKFnTIDUVSXpD8JY&#10;0KyBbVhTmFBN719TNX0ZjCM+xZS8sjFB+cSUsW1sCl8zJZ9pwePWccbcnlS5maUCQDpc7AthMNcC&#10;kQMRmB8TaE60DYoKIT/Gvtd6Kz6uH5/n/G7hwLEh1JRICl8/PPrmt3/MeJ416gzQ50PG14QPazxO&#10;37yYU0VfK6GWG7c8+dxRRYHCTBC9S9K6CRY988XFOXhvT8EiNF497IH2wocYF/fXPCMW1yloTvWc&#10;i3UcBOcsSFBxQVXiTQrSUYOppQyC+r+I26T4pruC2kngqoJ+tIf5dpdc7WjbNlTzszo7KF1Ax+ec&#10;J8tm/NwWW8daEu9wsgcl/ySMqPRwGgyURcmBWFu5uOYW0S3422hxOC5cJ2xocDGvo/lwX7Rie/N+&#10;6P7RRZrh6PBYxvE+3SS8ubgQ1s4ueRY2g/2Zkr7tFOsmPvZ4tqdjGV7yea7u8xNRZ4C+pcFjIqgV&#10;qVbntIzjnzxWNZ82UUF/owHz+Stm/LyKf299hIHl/zBDN6XBcWwEtWhTn0d7KDk+0d7+QkPeQz1v&#10;dL/DPVBnwJLtvEn7rTw2h71R0eeMqojeBJG4b4nXjxlIVksmcKErLAdb3eakpLXX2eIlpuTrjrZt&#10;wzooq0We4m2tBT+vyPhdd8ee/jvi3zcdJ30pLe7N1FYJq+lbIiB1ec5nsUoQbIQiWvXDhV7rtroS&#10;+mUNOAZTukLM9ULMHEejI5tDhZyy/qdidwY9LNIMQbLBFXrNsBdTchUvNoPNo3PsnPjBsZZDnDLC&#10;qz/4ckeqM0D/p+HjRraAhZptHspJSkR2JYskgkZXC0MKaRYKf5Ron62fcGHxSAk7qd6B4wAXJtoK&#10;NumTyEA+34D3sCdEglx6Zq/JuDCxiYpYIOX/prYsl6FTpWgBQG1JK/Kh9sEYolAcdzS779I2S89v&#10;ao/iQx1t/xRH22WGCcIisq5JvYmf0WMzEgZ/OUwSLxizY61jzrpVWGWi81vJ+5GAubGm4z+acfEq&#10;48J1d0URk2HN5BLtSHSfo+0PYUq2Uifp03BbyuKOgt9X4U9rWwrXFi85nje/NdDFUbLMyF5b4YiY&#10;9orrJH2c50vElyczLtwLEdYYoC9AaG//tcSCty2QJQoRVTvmT/z8jQa85uVTfvZzywXoXFxdUZ1T&#10;z1vdYvGITNgs9pgvK1oy2eIxT9XhfxEem6yYT4PFfxGbY+7aZAFGtSyjKqjbR8nvYcVliq6WVvWj&#10;nxglJVNyLWiTuHhPLmVK/sGUPBuqsS9b3PZnTMlBFreXZGEL20gmpyK6Z4h7ZqGv56em/K6rwwp6&#10;XJfgAUf7oDKuUUJxIQMn0StQ8kempBbkXbemMbilYHF4RA37DlHyb4ynuQqgP2VKXsCU3MyRS8TJ&#10;Drbpihvg6lDEA9bvISF2tsnFCgjO57OyvUn5IOi6VHIbpiTV+aUtMUNMGPZ1CE36hDIu9RNEML1Q&#10;V4CeHLjP42fHbXNN5eqMSl2kXJ2s7NYdoE+dMX/+TctYrHHRLZidY2wXC1vrx7jwOe+2Tux7H/YU&#10;+XBxRcb54IL1CNtMOxeLnt81dtN422AfvxBfo/+RiHQoKuHTYAbXPkpehUSkTZvAMWi3DFHyBabk&#10;shCBscGBTt6LCcxpYeGZV7HaMed3aQxIUZR2GaxGHXefNuL6FsIb9NllWDN0hWf9pCj5KBwszqnp&#10;+E5jXDzFuHAV8OSj5OcIoLe3JLoYZ0LCSsnTkJSwJeimR2eqOvToz/fNcGLYGkk5F6xDEPmcCsdk&#10;m7krb48LrTY+zNk9LhwTWoIp6UOpvOncHNP12bmGYz2f8NjtfFXPWY0BelordBbfeZut5mIzxsXq&#10;XvZVzPcZ2d75UAWML9a+aoCVWZ+MVuEmCGAVw8VUuCAnreuqcCXU1V0zU2L+/72a38tdCQ4NNlgR&#10;3tll2bXgeTchAfWTYSJMYbTDFFeLACoUrYjxltqu01HyE6bkBrDitNGBo62e1CQ/VfJ4VNPfqrDt&#10;/zEl7610dMVMQbxvJlmkIGHWj+hj/ndKcuMTR/fqJdGGr3nUwfbLMnlCtLVO5kNi+YDcY1DyL6ak&#10;dopZHfc736wafF5Cv/R6UPImdHDamiP9cZIRAiX1NWFVSz7Ze1V8/hrQTtkG58dAfFZPtHwN71Si&#10;+rmOg/bxai3uXOzpKHHA0N24MVNyTwhStnf2QmcPw4hYHaO6+rNwuMHjzmRcPOTheP6fOgL0yXPE&#10;xNLwUz0PP5T3EKv7rklrpeiCVvK4Eua7DRCIy1r8UUS46mQwUSzJhJ4Wbq4mrJ5Qvq5PzT8UhbvK&#10;8171NWJTw8emXfPmzlnYnhRTx3/GMPD+mlhFb8oID+Ua0gnnt1uUvNGCIvWYjJbsEF1ND/dxbsnt&#10;+/iMswwLS1OyhEcjumIRTyFp8+lKzDUuKPWEo33EoczjN6XF/V5cm8wCCyW1FZpu+T7SuqhWMTxo&#10;g+bCtSJ2Nkp+xZTsh9GwqiK2JzEl088DJU/FeresBe4DQbBfnskzWnj1tfs4JCZtzYIfWnKkbd+C&#10;31PXkOXFS7k4PGe8tCoPBR2wSjZlRKdu5o8JH+pz/Jgaj+dMaKukMS4YWwnPDa/UEaAvT8w6u28h&#10;C9W6ow+lL/VAE55IWfSMxUn9j9jPmiAQl1ystQ5cXIfMvgsO8/A+JOdH6/SddzXjV0Sa/kEaWUHo&#10;eYkAaFq0jMYv2qZthp2Ji96ZCI91CXWh6sJDflL0fF6oSP2vktX0c5mS+boASo5jSh6MzxJFjOle&#10;puRLJY4pj6wF6VYl79nLGyaeVycoRS+SkphwJWIVtbeP9WQfSe0kqZvVoFFwIvk4lDwdbe82x0lM&#10;2ZdxMYxx4WIO2Qwl70NyrqxmzA+FM6lKPs+UXCY3SZjOeAvJvwsw45vFvBDmrNrxNhUC/jKsVHAv&#10;UcTPWTmbtTAAO73kayjiSKbkhkzJ7xxtv9XoFggfhvwCB6S6GRC7jt6KTpOz0B1clOB2Qh0BOtUD&#10;cXqnC0EuVkZmiwXWLUqWzXS6IpkR74LFUfxv14QAPSla1xqEau3U+UsKczEuKDPSZYgnFxQ6KvzD&#10;xdk5QlSuWdpw+3mWQ4/h83YhZs3jWgTj0OpeTNi6lpzPzcN9JdoMaiVtVq9Hp+Rt6HKhzO2NJd1c&#10;lXwC+zDtAvk34ViMjyJDD2CGEteqGWL3NxP2Qutz35zutZUyWs1dOEcsHWtvf8nB7HAaFJHHJgTo&#10;N+J8ocxSTkDJdzBOsmsJi8iqrABr0rruG6FAppLbQgj0W+KzdfXc7Lqp5NFIAJp2uJ3BlKxS3ddd&#10;jXsbPvaKYL62PLsS3FCSFLV6f0UcGaPDxd6OgvM/IQTnKvBvVe6NJVLWQ9dhE3gPgnV6HKQ/Cmy1&#10;jYzWEaD/w+AxcWZyNqMZipU8GWuJOcvJfqqRLvgyMU0QzcnKWtrw740zrflDC+BiJ0szYkUUzThX&#10;Ye6EwrPWIhjl4TVNDBcrerbHSDI/48LEEq/oRrAN/E6T1mePEO04KEnFprTJfkl8vF0fdBP0glVJ&#10;nW0/xPAZJxZWz5Mo+TtTcndU7PM+S8cGftP2+TJn7IFShZsWXR/U++cKSFZ9GOhohO/1AbDCuTvw&#10;t540OTOyQhtvHvHKiq+ZaUpL7RwOj8OEzXHvvQo2d+VR8hpUk2/z/BrmCs6duvV/Qh2JfxC6CfRn&#10;/xLiPp5At+HVBY/8Iafl1hTqyIpO9JSxw+uUc+//yiBZ/V6BkHBn4qgrLdHMxcaOPPK/DtTsO4Tg&#10;kpwfmzvfvhGWwA2lFQL0rk6qs6G/4XOxReZPJS5oPvg0sCjJ5ouaW5o1s+UoZ85k8Tw7HYFSdbhY&#10;iDF2raXjKmJtxoWrYCap5/CTo/0UMbCm/cYx6c4p63ZA9SitOtdYB9QqRXW13LIoeQ4Wk3l2gqNK&#10;tJVOIKzYL4VgNcmXTMkBjl5d15wgcWa0rRaxMCrOafZs7xZ0kkToe+RuSFyfh06EzTMe+wzRBcCU&#10;uBNGU9Tb42R5y/viTOznTCv7CxNgOjG1YdBR6I/uwUgfFz7FRbNe/wYTeclnc5Bx9XzifegEoP5c&#10;bZujVbI7rOHKsnVJTZ2HS1TCF80QmNTFj3nwtVXOPbEoQKPqUJm3uHMxR0V9kyyeD669Sr7pYNut&#10;jE70/gfHv49xV2I7xXeAPnOKPZgJJp6K5nCxPD5A8dnPy4M5xGZyZ85RPdWANrsFc86lGSwJxU0G&#10;pcXqC6JQsd3HLGPEtBUFnvJItnZTW/Sqw8VRpee+7GISML5RIonxcYnZ+qb5I5tAne+uywUkRMmX&#10;EUBfkfGI/UstoCfex3CmpNYoOT7xG5d2MKMKujX2z9G24Kh0v5GT2N7PgZe4i0Xu3AltkypiWa6o&#10;00J0VSRRXoASsT2UfAiBl+/W3CtwP6kXJc/GKEdWe+vbTMlqSWklb0EQ/WTiN88yJasqzJe10usB&#10;H3MKa6c89mwkR8fg60505qQF6YNKHmsWlPXmAw6EjG8I3IConVt+HH/qZCskehlGtVx0LbQp/Ij8&#10;TGD+kh+GjSoo7E4MF2sgOIt/GMb7NJ8vwV057ffPNeD48looeyC7WlVA6AT8a0OE7PYa/Gu3tlb9&#10;n5hFE//323bMhWCMnVxxK59CDFEvxqersB2TdtNxmMndlrBdk2pKEtrNuRlQLRFnq/2oQ/XkPQN/&#10;5VDgbBr85nUowNvaz0mMC93afVFQ6VPSZYJvDGaB85LZZ0B9+W60kM6Gz88WBpoGjyNxamt+/reC&#10;JHJZ4knN7xpgJZpGnYm4s/GvLS//iQkruEcyLu6OnW8+OIVxESmg14eSWsBuKVxXdkocxx6W3uNP&#10;g/eVixNjImtVZsFZcD2sdm3uh2DatPU4KbA7POOeqUd3VkbX01T4mf7+tQrHWh4uTktZP9mgV1A4&#10;C8UPKcWzzvDY1ufEm+iM/QQFgm8aXEA0YVmsuxUES324cbQ8vgP0hUo+bw1U6KgzkhMTWqmlWSjc&#10;GSgFN5fhuIilKaX7rARnkRegTwbhsCoB+gyxWfFqgg1c7IX2Pd+s5GB/XaHAG8d3FvaqCpXUIWjX&#10;fSi4+XAxO+bgyvo9m3bnXEYI0J+FoAmVH8u9hFqhBujNyfjrahQXL2B+dkEEqrb38TgEOn3wjsE4&#10;2Hr4ohBV6+5FYN3dwmu521GgGg8I32loV4rvRG/EAhjp+cm5AnvYqbIm42IfVNRtnDNFNCVI/zPo&#10;luFiKMacpgracrUyu939HI/r1y9Myc8rbs2GI811hoKv3VL2d2TO43UifoPYdeigCseYxeyMi265&#10;PuPhWuMIB/tmKa46VBbEexQxOoh9uPgEQfvHsaLG5+RKvX8Wx5juOyi2urLjbHP4DtB7Gzwmi91S&#10;2gzNCdW6swTBmigOl+SRlAD9bXxY66ZIhGi+isd3RSwILP96w3kjUxsh28wX3BSUrJZkmpi5arXo&#10;CqsLZewxRgVttkpOPH8UvjerMy7ew02KypxBm5iSRVnr55DBLaoIjY5ZPLUHKCJ4rEH2cCFhNWoZ&#10;xkXPNmBnU1YroYgL8fvIG95GAGSnu21iOiUWunZbuO3hRsC2mCgI8uclruQljIuHsV7K0iKwiQ7S&#10;f2BKUvU/7KPvVVy8AU/+qh1j6ShpK9FyGcROqzA/1txFbhbLJ7refsjwXY+ju53WQrdTmhtEVcYZ&#10;jJ64+Ru6oSvs8PTXOok9/MK4+DwWtA+PfWmdlCyxUV+siPXWXfjsdEDAd4BeZUG3P+PiVKYkTamU&#10;i/lRNc9ajD+KDHHTeSHl+FzM/ZWhSKl97QqLuLXRcsVQ8TG1KEmjTCXUFp1QEbMZoKfNXJdV8t0R&#10;NzZKW3CZxNazwb5aKsU6AAAgAElEQVTCYCqLDUsuyGfECI1Jpa0/ujqmyXnM2lDqLUPdwo1l+Bst&#10;eaaV8ambdfigbXjN5gmDlkXrU8RnW8+FQvv0FbY52FEyQauJi9j/m2AlmkY15fRydI/Z7V3pdc9K&#10;fhLcj7nYHGrMrlXsL2dcfMCUTM5p+0fJtxhjb9V+HMU8i3tzmdGsOGdCSDdPxyNZPb/eUCzy8YrH&#10;lseU0P1Jt2QMq+curXV9Mg3a9NNa9X9kXHyGivXwxNcXTEnl+Dh7QDdq74zO5Q4K8C3yU+ViPh1Z&#10;SZmLf0P5Na9SdkCFY/LJGykXSqqYR12sU7LSMGVCHXx4jv1QPlwcXlLV1CZlLEzySBNmm6HEdiZH&#10;S5sweGwIFyuXaOW6iim5SkFwHlVCy6gS/0mw9ZPI7qapgH8eiLyEFlVl8Z38tME3RIuabu1A2KYu&#10;hlnQ7UhySuL/f1lYqO5j59AmIbnw/9XRfqpi20bUhEjpfKiBhZUbQhGzJXIEGm0ymHGRphLeQTaH&#10;lXAeSdLDoIMsObrXBDeXHgUz+DRrvNZlenTd9oMNntbZehAuHp8zLl5nXAxiXJzPuNAF0E0YF4sx&#10;LmxZGf+FTo6O4LwkvheRXSs+f0fGxatMyfy2Li76IXNTFBDdwJSszYSeyJdQWZ4ZTxvcUNGcNCaD&#10;6jG1in5zorpTzgc3FDI7rdRz7WJ7fjVt0bIo3m+KoEhUCaf431JVYgcwJSm+rseixY5S3euGGUHT&#10;zLAOzvtAXXRZvG+fIPFVtTWM2i7eBMaj+8D0vjALoWOhAzoDY8JRVfk0Qwj1AXyWs3yM8zgKSVMX&#10;JOfvs+yo6qYOH/TIpqisUrcdlPwJAo13o9W+6ihbFt0gutWnAS27rcReONY9KxyzDvRvzfjdlGhx&#10;j9CJ7aZ0o6brqehzKBQpa+/MgK+khhELBG65+BIxx3Akir+GUOcXEKzLnu8v+ht0YIzvAL1IXdaE&#10;CzH7egFTUmeAuqKdZSFUyvsbiluMdSRQ4Ypx+JBEAXrV9iXfHIMFouli/uiUObchJY/5GguCVj9W&#10;bAVlDgSFZk752SyorJsKzcyEBd8o4/Z7nWWldQMcxpSktcNrdW4ujifOWM6MzDm18niHwdwcFcpC&#10;smri0g5KSsbFCMJCe0wDLB7bMpchCLZxn06qUMc5BPZse+U8JslAx0nP5MKxqWMLNtY0FFZBYvY3&#10;R64gdJR8hHGxBPQM/mN782BOnHNlNE/aM3thtCVNv+lH3CuXz3l/loAYYVrgvWxiROxuR+/zaGLB&#10;gWEdkKZXdIalY2rLTIuvPimvcWxQKOTiC5xX3yCI/+b/g3d9rQ6Tdx1UxHeAbmtmcafgi4sPkV2d&#10;Cdk8CqcxJdNnVJpLZE1xRkZrbpPpgYz/fgbHuGtQcZ2YvzFbRYOLNROKmFTuwRzWUIgcXlRBJXVW&#10;xsXkTElbbZFZyY7lCQF6NCZByXwfSHgsPTifwOVY9FGuG01pLaf4I5edc3cBZSHUExXEpgp4tTrf&#10;wkKrqo2WtuN6puAxe2NW0cT3+vqCgL8qM6c4vjQjiTUpviu6++Pf60oELe5Q8vdgXJCLe9H27qKa&#10;viHjYhem5DVNedktwgkQZjsaY2mdMEu/EYKqIwqSbftmjMIk3VbKFlCKmKHE57/bJD8Jq+dV1oId&#10;hDa+M2cUhyK0cN03SKqOwPrmy9j/v0Vy6Geyplg7w/di1va81vwln6fn2U60fCw+uBxZLVf2EGUx&#10;PY/2hY953oX80Iz549fwwaZSVkTny2C+Usn7Yz97M7gpcfFiyXlygQr3FyWPyZQdDdvVd4zZNL1t&#10;tG0upkOXiglVgvPQh5eLy9BmZ8IvGANpApS/cZOyzSMMO5AY2tt965i0NwZg1KNsK/V9hG6rMwLL&#10;w9AffcMUjYu3kWS9zvHfYIEW0nCYyuAxtpg2poR8rcf9mqPF3MJq+lkWffbjXMW4eMyyG0p74Al8&#10;9Ubw+m4swXM6uk+TCuERG+Nan1y/x+fPR0Ot2wUC+6eQ1u3YUT33wzT4yltH6Bb57xHIf4+vrxHM&#10;j8Sa6Ad8/2OQCFWSoo/TJvB9E2yKoND2weK/9bigoUdMmbcdlPDBjOiFLO52Gc+j+71zoQVO5iE/&#10;L9xXf6ZkVrC3AQKZKYjb7QxrNNcB+vqYd8/rsuiD1v+Ipwy3vZPh664WnE/gIkKA/n3O38w3lIW7&#10;z0V+EdSW9RlbVLG+VRgPS6LXSnSgaUeGHYjPeQvV9MljSuqdsEhytQBPkiZ+Sa20bI57imsbsrRj&#10;dUV0bxyO86GZhNX0fQIBqnCsrYq9bhJ9Lt7OGFuhsa+/2WTZ1O6aM+LWA9XyeGGlS0In4sWgIuqG&#10;MhonfOL/iUU6queNohuuz70KDupvzLLrYD4K1r9HkXUkRjN/w89/we/GYn3epdWr9O0xQL+ZKXlf&#10;A46jLUEJ0KdEJvd8BMJdcfHfqcDyqoxifRmP30uZkvnKxHo0gov9SirY2mzV7Jzzu6tzZssWxN8g&#10;qn6OI4wPbGHwmJMsBef6vf6KcfG4oWJ8t0CTQs+v189IiNVxgyP5ugHHG0Gd9W2m1Vrb4mM4DgzK&#10;sFZM8jPaWs+v8C6MqVHwKU38Mq+lMo1rE5ZyrvBZ1dkD/7ZGi3c4m74UVLO3t7jl5RkXmzEl67RN&#10;bWt8hdGVLFeH9RIB+rKJKvUTDXs/khX0Mq4wHdRPl1hFnlJs+wVr7e8YFz/i+xEI9rsi6TMiZivb&#10;Cd9/gt/FOwOj349EVf8tPNc5vgP0bwvsD1wjHc/OtVfKKFYfQLC4e4kx9j5p61xszRibl3hMWnjQ&#10;7JiUvJJxoR+7MHEfNpUt8wLR5aCanxRC1HNnN6FdMmJYpmdoHC6mR6CQx7VMyTRBmipcbBig/92g&#10;uUyJNi2TAL1JFlLU8zMvSdSBPXR7+dKYJ++fobnyPlraL/K1gHBEWhJiUULA3Q/Xtyz1aZv4qs7o&#10;178Yvm+ClZUZSv4adHFwMRjX8apCqxH6c9ARoNvl2JwAfWOISUYslfi9y46OMgn3CYK8HdXz9khU&#10;7JsjNh5GXatnMToYtXFnMfr/+J4frHshunWLtrY3nRGOrZbKzJFTg8SjjYPzCVDE0iJsLVCYQav8&#10;gai69QvO/VBl9f5EcK6503B/WxZcM95lSu5iuC0K9xrOaX/boM93N8PgnNXmZZwO9Rpdh81Ue+Un&#10;tKLqxOO/oOmxH6qTS0BY7YgWD85ZRuGAYlEZdTa9Yel48vDV4h6NKryR06bcXJS8FQkmW8rz8zIu&#10;qtiHdTApXyJ5n8b8CWeFpWPfj3fcbUPtnmGJe2/H7HkHNumakqBygu8A3fXsbR4XMiVN52yz6BBE&#10;SmekwznUcUR/bp0xXTFFBTgPXTmnt8Mr+ShjjOqjn9a+WZbvDZ6nM993oeqStK1jaNG80XD/6+f8&#10;TgfGa9t7aTGUHG9YLSkjIuiK0YZ/H9Ywv1DqNfoPR8fRQTbf4Jp4CaqSN3kKRn2R1ja+jmG3xjlQ&#10;ff6iZGcXFR8jHrq9clt8b9sO0h9KfsaUXM+iyG1Vd4MOJiVvHRQXxo3Pn3/oeEwrb/Qxi7AQwsUC&#10;ELzsoAOb/NPHu+k74Kwr8/s6U7KqP+f+hvO37ZUiG5+yXFmiqkepbF9aonIehzprbVPEzMbn6QEI&#10;bJiwdM5j/s2UdHmTvt3gMc2xKwut9EznuU0DeR9QdUJ8+0B30D6ZDl1AefSNjfS4uh8lUR720TfW&#10;svugh/25RckzoDtT9f7Vk3GRpTxeL3ocLPyaMbBWbR3ey9GjiUYseiQUul93/OrKjFFpPRod35zn&#10;4Hg6aN9cmyOoaBXfAfqbnvfHEBCZzK/msSwUxl90e6gWCW8OPRgXMzAufMyJvuJgm+PJrepczBqz&#10;oiniwUJBuGJuJAS4zHI78/8ghlEFs/av0EM0q53zf8FMvlseMwhkP3N8DFRMBQGbNINObY/2qWLd&#10;QfsgK0l0ds6rXwjjPBGmopdpUJwMZmdclKnwUYh0cz7xEAz5Qcmn0SZadZ5+70a8Hi4442JbxsXl&#10;jAv9N/oc96MvggozF1czLjZuwJGakBXURi3u8ydsz1yfk6LEc6bAqIybrr4O2jPH+XrtvgP0pxx4&#10;oeeh225XZUpW9RkejJbCOlv089GLBC52ZFz8l3HxJo71M2R69A3iCsZFXotyVYY52OYVJdoU09q4&#10;03gL7d/VCGeeTVvEmWUVd1WxtVUvYp83fOwqOb9LCtHZJ/TAfKFgu63qjdukGXSqzdpvjo6jg/ZL&#10;lnjtLHCnSLIGhETjwnmPV3j3KEKT05Sw26SgtSw2xeMfcrgf/2gBOSW14OHhFfa9EeNiptpeAxeL&#10;Mi4uhPWdHjXZE4Fsd4w/TAlr1V2CBBIX2id+udqO14z7MpLhUQdd0hrL9XhNmTGSueHmsgoqnh94&#10;FHTsoO1ymc/1mm8V91FYZOct9m2yCVOSpv49KUdhnuVgT8dMg4slGWO7o/0vS4BsHnztzrjQVhmH&#10;MiVtZz3fwyJpWYPHmlJGDXwjg8foWeWVMdtsA51IMB2hsN3u9lCFz9MhBo+JWCDj51oYLulp74oX&#10;C/6+Taugm/Bnw0S9qDefMtUNP4SVzaXgmTxbLPmgz5NHmZJvNfbY2zd55+AuCIrPRrJz1xTl6dcw&#10;F1sWSlfIaMdFh/VjglePOdzPBLg4MPgbKOln3l3JMxkXL8BKlarR0gUdkjSdmqro1vVwBp5awV8t&#10;WANzsT9T0rVHf1nGwsrvsMTzp8Jnr0fi5+84Ph6qGw8Lrvc6caPkC/+f2OdCwJO/J3QqeiDpp/+W&#10;M2H9PCN+N3WH5lQHCcakfCac4jtA19ziKUA/gCk5uOI2dBb0FNi7VK3C24ULfWE5GQsUCn2DdnQu&#10;9nbQlnyFxQD9ZHL1PLxpmrQ09WVKVm0Nn4CS72KBkeU7HsfefkOuxfgFlUeJIxvJrHmED6/hiJdy&#10;fvdbi7Z/fm1Zl6AqVJu6GRp07CFcrA4rsi1zXRPCZOWZTEk/gU8HphSJPW5ZMMZU1Sc8zcIui6kR&#10;0I+quM8sIjGiv7zM1XOxGOw5n/cqSKdb3rlYFtZ41JHEZbwG6FxsAzHCMuriERcGAaOSx9g9OGtc&#10;kRGMrJuwWh3uoXNtxhLP0Z0ns050b1VSFq4pw3HQ7thnFKxH388KLYwomO+F703dWjpobc733TFY&#10;V4B+sWP/3BOYkhdY2E40i0OpNLqHi50hTlZ2cdw5uACHN4gBFo/3TlzYq2YePy8557G5wXm1B1PS&#10;RcZ3oGGAbiocZopES9qmxOdl+Z1mkZXFdul/miTPq/0tpqQPwSbbfFHYyRFm/n9hSvpQTP8FFRTT&#10;67NLe0UaXGyAReVqhs/rG3xxcTFTcr+mvIwOKouHVfU/p1TEOzlcR00eU6B+wWESIE7UKWhzFMsM&#10;JfW9cS3GxfmEjjRmeN+tDhdTBqKyEzQBqnI04+JnpiRVaNYHWu/g6WBEdGJOSXSYvFFiLIpK2UQI&#10;fX0cjtL9jK9Pch8bBvM9cHw9EcDPisBdoDo/K37fEcS3NmNw7nuljgD9F1RHT3C0/eOZkjbsN/QH&#10;bDf4O35qYXvVCVs2/wsPXBuczLgYxZS82NL2fkY19+iK2ymrlp+nMq653qGY2T3IsOXxQ0GQWZZD&#10;iAH6TiRLMi46IVOchg8BwoivERCmLR5d+rC6JF/Xgot5kAQ5HJ9913zvYcFlFy7mRsKy7HVjX8bF&#10;MkF1SMmfm/oy2xEv4xykOgpobiaKdqZB7SJxtY5aKzZ/60LjZWK46BbrTKjPPlG7qnChkzSmLeCL&#10;My6mdfrZ5WJ+WH1S7FtN0O39ekysier8V6cE6PMl/u+2a42LLhhPKkOVDodiwmD++1zx2lBJfvpY&#10;EC/w/ewI3udCQN/TwfhjB/a4APGNV+oI0DUDIKYxi8FjKRzFlCzT7ptGFLTa8uysRqiifXfKBbIq&#10;FzEu3rLgER9xImbiy9ov6ff71ZLPzWuv/5YpaSvzPSlKfsG40C3jeQIw31ttrZ+AXszsxRi73OCx&#10;pwaJChqzpMydRSztsRUyb9HYqj7Qnxf8Xmdtp3WwMMxiPN5nH/7O1dHKyaEf+LQVt6U/t88xLhbH&#10;wquD+hiJpFRRwjWNaslhLrqXcCaY3VGCMJ50dR+gM7YB5oxZ7boYumjAxae4t0xV8OhuaEt2s4Dm&#10;Yl3YfLpS67+NcTG7BTFj29wJUay89991B908FeKEsoG9PZQcZxDET47AXQfrcyBwnxffz4LX0WFn&#10;Wh+/QW/CO3UF6GMDATd7NzW9qNyeKXmzpe1Nh0zydxXVYO3AxWZo2+vmaA/34AZho0V4DCpZZebl&#10;LjW2/UoSzuQvnvOI/qW2S+PRggC9amUnj/9ikZJnRXQkY+z0EtueIecmva3HJNaqOa2XPhawLsie&#10;3+NiutgMavYstU2UHMm40Me0cKPfNRa8P5cj0WuLRRhj9yNQ6aBe7igRoF9tkPAqYnyJ9m5XCZ24&#10;nooPi9q4AGf97gxKPsS4WB6fyTzxuC6YEbafVNDOOIxdZ327ib1ghr5pnu6/w7owq2NzXIEujA2q&#10;FKSogoP1oOQYCGOmi2OGoxWz4/X0wvdz498oqO+ovrvj5MBxgvvXw61TpVD7Zu9sYTuvB5VTe8E5&#10;i80/1z8bxMWeaJ92FZwzVEdtvn/PQlWegn6vq3iSL55zPg/0pDT+v4Lf254/T3IOBHMux4LuPSis&#10;XoWflwnOWcGccS9UMX2QNRbzvgW3BheYzLLmKYlvHDun8+fh7OLSNqo6OhkXijLaDM4j1mdcuBq/&#10;ap/oBSYX/0ES1ZRrie/Vb8S55Sx4ibGdWS3sN8miMd2PLz1Z+2wY+74Zjhih08IKBha39hOYXBzu&#10;ITiPWLuhPul53XGvlbDBpVIlQC+j/t48tPaMkh8GYqZKXhuM8Cq5M1OyLzzp54bw9o7ouLsZIo9N&#10;Ep9tVX4xGF11Rl0V9IjrMN99HU4yKmcHokD27LIYKoUH4nsfM5/ZcHGsx9aKTRkXWt18iKXt6Zaw&#10;b3ByL5XzuO8h7ERdkCWZI+Pnv8OaxwcvoD04SwXYh63TK/jyySWMi3uYkr872ycXOrmwZMZvH/X8&#10;eovhoqtBi90vBedEv9j3Lrsvkoxo7OKGi4VgN+WyffF4xsXDsOjpoAphF8jTCDh1d9E2hlv7LpjP&#10;Nbe12U4vZS38rWYp0crsQodjrdj3H5aYi6fBxcqJNtqigNgfSn7DuFglsPTMFtuyq5sRBudlE9pl&#10;uZZxMSv8u5vCQxgdSBsh8tG1lmXvakKZmKK1CFvoR+Dr2YmOPay898K9vDe+5kHVfQYk/93O6bc+&#10;p9T5eWyCz5++eS/BGLvR8PH6hLwpaH9T8lDLwTmLBXNalftXy9s2h4vja5h7uA6CYLZ4Bm2K2+Bv&#10;9hYquh8wxkI/9nC2tmpwznIu5Kd7Ur8OFxL5VfImVnltMC2U5N3AxZEQScuieQF6SJFdU7byfHhz&#10;jS/SXXdfxPnT477M4WLFYE7cz2xhVSXwDsLgfBiCc00f4ntypGHL+skWrz9l1kQuFrlxKysfid31&#10;Ev/PnpmtA63xMmHcJw178+dhW7vv4JwhaDqzhv3m8WfO/dWHPWUV2955YL3bPgkr7x8xJR8ONB20&#10;+KKSmzAlF0PygqpF1N74rc7qOWuQEf8vk2R/QuGrL3CBGAGBtCOClhcl9by5K3GKY/HvuY62X0zY&#10;1l5Hm+VsjpICtwYaAYwthkXagpivO9viQiCtffLjGm54ea2BVe2D6sJkvknbVV1o/fi4OAbCdllo&#10;f2BbAoc2mcHAWuWDnN+tlRBqM1fdr07zAnTd3RMG51lihbaZi3FxlL8X2MaYEJzHxQ2p13qdjF+5&#10;QKvm2JKWnFmUCbZtt1d3TgToPpJzKyX+7/N6Y4aeSWcsS+3czlgOF/08trWnoUdBqlSNXTA0ZZu/&#10;O9dnCkdisrrmTJi8pNBk24YLvfYeHOsU7iCdo+vuZqm7xT1Osg25LwLzGZAd/ZMp1+MuQdCo27w+&#10;qs22iYvtDNW4XXEM4+JKZKxbiV4px/oyU/Ivz69huoyf/1UQkDWZXwta9yP2Y1yMZUpWv/CHnRxX&#10;GYwnPMqUrF/QaFJmMgjQ8yxqNkz8/2vbB5gDZV/u/ZJDBwsf1ZokpzAurmNK+nzv2wrPpjgPJJPw&#10;JnyFKtq+GPmIuidexX3yacvvV5mKW9Y1vyx9El0iLqw5JxAmU+Je4n95mnkvw9CUa6Pm78pb5mJZ&#10;KJfXzY0VK8e2SWtlfxBBukuWLmm1GEef14804U2sHS7WwMhQslumg0nRrk/2C05EmlJB10HxP2L/&#10;H4VF4t8QofBV0YksWi7wtL+JCT9Apq3+LmnCMVDpnvL4foyLLP9u+3Bxao6SvE4WjPL+rthhBKGF&#10;UHvYXlJpr1wsBQEaE+2AOqsdecxg8Ji8LqBVYt+P8lzRogTdblthQ/9h20EYhWtq3HdrwsUjUMRP&#10;UqXTRduerolRpgUwNuXivKBarDEHloTJqqHbAD3UBoiL0I5gSvocqaGwScpjR1dOYHKxGEbybI74&#10;lWUZxsUODTiOiHdTFPJ9tEevbGEby1jYRmvDhT6fbkfHQ0dwboap9olTmhKgr5QQWvnSUAHZJlpk&#10;bDWIjdzged9R9rZ+S7eQVWHt1kqknS9TeJslCxVYj8x5RBPbsE0ZX6DknuTfjIvHGBf0dmQuDkJ1&#10;bAmDR+vA9YEKr8slRQv9UZl+/1zMkQhwvgpsPvxBGcVwJ14XJtee9djWnsa6jIsO2zVTuLg7wy5K&#10;ay282MyDnojeJZ5jOwmcFFV13aWStFR0nRAoRzgbvnrKc8cS708Tw8XUWHu57wYy5xJ48jeBsQk7&#10;0C9yRg1skqU5QNGdWh4+4+0PPSqhu2FDK7yt2uV7UI7BTMlGFCmb0uKezLb7VCyO2B3/DvIuDsfF&#10;DDW1cOZxNeNicA0t4rbZJajoutMsiJIrdxU86jmXL9IpSo5lXHySo5SfRt/gxqBHNpQsXphzsSgE&#10;OdYk7OOuhinexlmw4PfDmJJZnUHJRahvwSbKe+omkRpeE4c5CH7KoNWVZ3YgSNq24EJXuTfPeE0v&#10;NnQUJUnaqFQRVNX3IpLWUtTzrjPRmz0p3te86nno3pDVzTKiYlJhkGHHk0+6B0F6aJ3VBL6JHcNB&#10;zo8nXFNlqbDrxLYw7HaZAZX4JywfYXPR96pQgPnAhnSE1IXC6x+JmLILitJjcc34O1ak7ox1z3NM&#10;ycYINTYlQE9mcH3fIDoFVb+QOqzVHnRwk6/K9PDV3rdhx1WG+xgX8zoJ5sIbybMFQmpj4EvZypQJ&#10;EnsH1nNcaCvEszLevy6B7oG2tqJzVYPfz6IOgLwFQ1LYxrdgE2Wk6FNHxzCkZDXTBXoE6zSIlHaQ&#10;Rugdv0/Oe/NG49+3sNJm0rmTZEbGBc90ZKCTTIRSkmADsPi8jPCcZEt9swJ0LubBPTar4/Pz0smz&#10;cCwtrSrfBHZgXFzOlGzS2uFxg2KEDfrlbONJdJmYjqOs2y4C9DAw3x/X4abFEzb4G4m4kfj3S1yr&#10;RiCB9BeKq9/hWjECQqO/NLiQk0tTAvS6bxDrIiD9HuqG/uDiAsyANZF9IBjX/MVVvhdtL9jwrG91&#10;j1zoau/DBirnD7fw/HlElSDxTMbFOsHNQ8n3/v+nXPyLMXYiY2z+Ett8pbE+1Vx0TogupTEk53fJ&#10;9yM5/+eaekXiuLiqZKDkksMZF1cHtjUdJP9eBxok2FrBwWL+kh0b02EMw0aALlIqh6aByCzQ0VnX&#10;eG9hp0qyQNKce1Vok/VkgVJ+OUE7LjYpGEtrAtdV9AK3xZ1I3O7pfE/h/XO3nEd8Cm9vU7Zo08nV&#10;thWYj4G1pv76BMLKw/EZ/y7QJMvuPGxzNCFAnzWlpcu5XHuCqHp+m9e9ctEfH6wmc30DF8tpFLX0&#10;rQdF5p2s7I0L3VlwkeGj77Cyz3r5X8W99w2qaFzsg4XsQRUtUE5ryhuTwroFc9M62fFm6m/CjoKk&#10;0KDvCvpUhMfaPTYu9mCM7Wp1m/a41pJwUdshFLMysSQ18TOvmxVL7n9yBNY2lM97pLhlJAPoLCL3&#10;F8q43LwpFmXN8EAPA7VnDRIU9C4eLnq1yH15fsaF9q+u1Y+ZMXYLvnzQv2Dk4GNiUas342LxFik0&#10;mdP6gfkIrIP01zsIxD+DSGW7HydjDQnQe6dUP3/yuH+dMd8Y3/sz7tct14zd5G1/5VmccbErU/Lq&#10;hh+nSZVxR8bFKKbkAaX3woVezFxqqDDO0GIzqPT+mkOa1QoVvZC9wsJ2tAXG3Q1+r4p8mbU13LiM&#10;3y2Y4uk/0tJxmUIJuu1dq0Ml5TpGjExZCZoKrXDddg8XqxHumb7P4TJsWeG5tmaYx+CeEW/nNtHl&#10;+AcUzt8gzqzPmfKzptgKPmFYPc6zq8xiUMNE4fI4h3FxE1OyGYkT9xxVsIc0Vfkidgk85tsCoT/8&#10;fi0WmI+EdoC+Pr0NB5uPW7X13BdNCNDThKd8VtC3w7/DPXufP9AgFf0itKLoQIszdi4w9UH9DwSf&#10;/kU+Bi5WQZXCtKLBgr+zkqYWZc1FyQ8YF9+kBI91cHBj3ycuzjPI7t+T87u0Banv84ciuGRH0DNU&#10;LG4Fv9rLAsua9r6w0NY9OtFkTrMrIlwsmKE+b4rL6+K8uKbkiW1G/t3PELc9V8rPfHcwTgwX0zLG&#10;HiJ0NNACdC4OTxmrtIHE13iIvFHasPOYDImwNP/3tgUXOzPGFsp5TeOYkiMYF9Ruld0YF0cwJf9o&#10;2fdLq7KHmlA7OrB2tM330F16HgLJL7f0e18TTamgJ/F5g9gZ//prb+fiJAOV5zJ8E6tUTJ2jgkll&#10;CrR3ZtleNAFKRnVrxsVcgQiLkh8WPloLADF2MlQxqaSLo7UmzxeIt/jgA6akr1Y7c8J2s+sM5j9/&#10;xeIzi7QFs2/bI1N7n98T6r5V0O2mM9t/KdbpDk/uPVrgWN0QinY9SaxANkGNP49jKz4/rRJtk1Mw&#10;JpTG7bH9Pz3qf1cAACAASURBVEnc5zwpPzNNdtsnnDl/hrA++pAp+YXxcYSdi7asV/9GoWUwkicf&#10;/n8QwsVk6Hw4yJL2zQaMi/2YkqZjda1HKNJ4QcFxf4B/qV0eU2GuvfXevzAZumeDR78YBNqexdeT&#10;gYOPkr834LhamiZUcNMWpBSLkCpoe5FF8fy8qpY9uOhjYTEQoas4d8MibrHgZqvk4sFXONe/foEY&#10;FYWtglb35vIe8ciWC4TGuNgm91FcbI2WnDLB+etMyWcb/J5RaUJrb/MCIy7WD84lM3GmgQXV12TC&#10;cmwN7cHfGS7Sv7TSdhn6G69XeTv+2J1xUUU/oXUJZ3eHEXUKNNM29jVzISwkn20F6JNnrMvWSlHJ&#10;nxzX5LjHMbWCPlvKz+qxw+OiJ84tSvGCur650+AxRej354ygQq7k5kzJK4L55niFUI8wKTmEKblB&#10;ybVDGhcyLlxU/pvCTQaV4ajLtcw9sah1vlloYV0uBsHHvIlr79+QWN85KAYq2ZcpeQJT8smO4NwO&#10;TaigJ1vDxnm8QUTt7V/jQ+ADGzeIn4OLtZ7X1O0+aWjv6lBh/GG0dNnIGl/FuHjGqOrsnzICPfpm&#10;cDOC9BOZkhNGHLhYGwqva1R4JQPqf1ssouQ9jIu3U3xzfXEeU/LpxrwfXPxfe2cBZkd1vvHv7sYP&#10;BE0ObiEFilMoVgqlSHEJWhyKFSvaFqhQoMX/FHd3d3cvxZ2E4HYSrMCJbXbv/zln3pudTGbmjs/c&#10;u9/vefZJ9u69M3Nt5nz2vrNahXonQRaVZtV/b8Kyu4QK+jeYhW12fUjf3u6oSF+Yeju9TLLWfk7C&#10;5E3MyPegOr8tAp0suIWEXDhES6D9cFqPH4MgWlyq5jPt5qYM1kJ+o3pJ+ArrH78ulrOwXrobiTxz&#10;XV/S9fdHEjjg+HWtFC1K2RgxuCdB198jMfZxUAaCt5fZAotW0dcbRuBNyO+JKAsdn/ttq7NWReo0&#10;5Y+Qh0RMkjXGGT5AEjnO93YuEvKvpNU/qvgSWJxuze1R7a+iu9Nn6Bh5EFo6re5OVGmqGKB3F3iB&#10;aAToxYh4CXlUBpYZF1hLG62iv0ZanUhC/mBnydPzCC4QVZtHj97mNiMb2R8zZ+90JJiAffOUx2Na&#10;sYvwCy0OJ5gqOlhsMJa0OqSkfc+IkL+DtdR8MR5lsv6PN7mPd3s9TSwE82BAxGtDFp+F6yLYFEbh&#10;FSyebwpMWppEgJAbIyGQtp1+AVR8wjtw2gUhB2OWMOlc7S8RYFYLJ3mdhTJ/EqtIP77CiF/QmMlR&#10;+PEjXqLLETz1q6APSvkc4uFou9wBu7o4NBsXcj/Xua3YWnJG2/lfreIo5Pei1SVI6KY5BsKoyAMk&#10;5Mptkxx0xCajvi6O+4lWX5CQY5rMq/txDNx80qwXs0fIn9qRS2e+vGqjXt3oMDbV8tv6vP5KgZTd&#10;4j4TbNbcdPjYfuTBGq6LU7KTbhxMtSVdRfVNW83Vau9YwXkDrc7JqLV+3sgXxWJ5O4N52O0wz5c2&#10;OKdC/EKLQsglSMjTYIGxZklHIUnIm9DZUA7G9kfIXUnI57AYjhOck+1ACbMPEXKIT8Ly49JFm4JJ&#10;Z50l5A4hc7VRGWsTrVotT1r9OyQ4d9DKzIz+HBWYtGxPQlbdJjMr7vFUa+OyPiwEq4OQ62c4j7wA&#10;Cem1i01Kks/mpARjeiZgHO65bVxGdnHRMK4IRE8kCM7JdgdGF566LEWi80ZrCZo0OG+g1WkoAKRl&#10;xcJGMvPG2J85HSFRmOoRBHwz4dFVo3BizodCboM29jfREVOl4PxFHNNI0mpr0orFUQum7AB9dvy4&#10;+aSgBWnDUmVKhnPaYVyR4rFX4QIRVwBmerQ6LqbybhC/JCGvzmA72eG09D9ckaMxC4dmldLqYzLb&#10;Ql4KW5ODY4iH5YHZ9yhUD14jIY+zC2xH/TtfnATF0UT0DsQSk7SemcC8mZft3D7nw44SPEHHRwy+&#10;30u8ByFnzsBy7zSrIaJVvHORVp9Yy7Rs/J7/TUJm1TZfTYQ0C+i1Uh7bUJedafkI+RuMgGXJMhlt&#10;K4lt2LkQaoqD9OmUMYF+Md1xQpo57itTbOGiiPv5eQqF/uNIq21Iq6zGLndE5T8tm5KQWViWloej&#10;3WKS3SLiMZjZZnfX1jsJj31FErI4S2Uv5vPoFDzehzh1dc6Lzvf/YhQDVyStTiKtskhmMwkoO6Nt&#10;LhA1z22TElxo4tLhCtCNiNf3ue5NyLVStNH9BYF1VmyLEYK0XQq/JSG/Jq2qVEF6wjW2UBZdaFNq&#10;TYRcAH66prq5SkWfw9IuccfvSMg3sah9H1X+jzAf/ZVdbMZpBXTUd4ejyroKZpZ/nsExX01aNZsP&#10;9TsfFm/Rp1UXCTkpwj2TB+hOB0JcobEG5j3eNVUSzGmR3CAja827SEizmEla0akmQi5oP7dOMiML&#10;Tq5E5U/IvWGXGYV3sU6K0tq/WkbVOVOpPSzmY5KsEfy+f514vvlVyhwxuKtTds+8T1pFLTZEfa+9&#10;GNX0bMcyTMVfyN+nTEw02NMmOrXaPpuDKxAhd08wk3+v5/cXUxzwzvYaZzpSi8AR99sMwfgK5bzo&#10;oShcky9AApupAGUH6H7Vr35YpOZZNVrN1VofV/U0CecmfNxepFWWAkpkRR2ENNXQczLY2gG2gqnV&#10;7hlsKwuqUEHfJUIgVi0cf82NUWVYuyLaFFGZFQGEN4jotsG7E8B/gaTcVLRvdru6h7qxKJ2KAPkn&#10;GOPIeswmygJ6Tp/bsrIxi0uUz8DYRFsWcjkkCpPwmFWtzkI9XqsXoAtyfMotDbLH5QTp6dr+q4KQ&#10;W6LDIUtxtxEk5LGkVVYuJvFwujb+L6Yi8qNI2EUJ0FfM6EgfQKu5t/08iL8mFGwsvp1WyF+h3Tyt&#10;qF40+1Iht0roeb4naRWtQh8Xra7CaMxKGWxtO1jGjiKt4lqPFY+QQ6FFsVOCfXsFlp9HnOBNakdl&#10;LxLSjO0cTlo9m+lr4YzzrIw11Ua2A7aajEYC6xLSqvhiABNK2QvxqBegrHFb+jyX656E3Dmh5/lO&#10;9kSeB1qdS0LuT0Q/zWDru2G+PptFcxq0et+qzDv6AmVwBGl1bamvQTOErGGx+QssKH/pqka3E50I&#10;LuZIIWyVFY+SVu9G2Ja3vZ1iek0XyXeoZCchqVilmeGPo5jfHK3+iXN0WvHOOa2ImglAtBqT6TEW&#10;iaMifIIVxMqHo9F51WzcI1uE3BDOJ3HPBf/FOTIKP7dCmtO34SblOBxvM8xn7diE+yhaDO64EIG7&#10;OHwbub3dGYOJy165Bee9mKLG6xltaxX7OTV2lcbaraoIuQkSZEmux6/OIOxmEhJCjk557l7dWvsJ&#10;eSUcVh5IJL7neLgvgffiF9DqycrZIQ9GQ5jvwhJG6JiIlB2gF3uB6GVL/E/DdzMfnCxaEtXOnXML&#10;znvZNUNrubVwgUjXdpoNx+cwWxiVeSF68w5U3LOYNUuOkLPBtmYJCDwtjmB8RIqsMxOfP0d8RHW9&#10;omfkvRgCTb04s7+rJdjf2aRVXkHjbhldB+bFeXBj0uqpDLZXLEawyAnO41pdxeX/SMi6FfXLGyHX&#10;tp1eyYU/X4gxfz/IiuE1t1KMwpmwWgqba/8+xWw1JbTLi4+jUH1BhqMSh5JWU5veS0jzvs8fc9sH&#10;ZN616IdWb5CQ52coJjuPHY0Q0nxujBd1egvMrHDEGP+cUmD2hoDbH8sguUqo6O9kRyeEfAqiw68S&#10;0UQkhL6G24j53M0GgdgFYXe4BL6nfo4IVeO/SJBfWZILwOxIYMwFh5qJGDNuj86zjCk7QC/jAz3S&#10;Zc3wVs7z54cHtK2GYVqrsphPCsd4fgt5VYYz2wuhzdO0nv0jQ1GVeGh1f4lV9INc/zet1Z+65qG/&#10;hvjWZ2ivVqhCDsDvX8D/ttl3so4fiRnCYfh3VmRsh0FsbAH8O3POz5kJ5x7S6j8RX6NiFszZ8FrC&#10;rSSZ6TyZtDoit2di2huFvD5F272bWezYlAkOsp5fzQsh18ECeu0C92q8oU3QfGQO7aWDESjvn9L3&#10;/kvSyghSxklErZNRgE54Dk9gzeJlHN6vpF0sFEOcK8Ue7DjdvzIcGXqFtLo0wn4H2EA1Hn8v+Dt7&#10;ELReshQ6PcCex4Q8A23L5YxIOa3sm8HbfOOUW+sO6Zh4OGPHnEXw46ULXXndGdmCFo0JzE+xSuzl&#10;MD9Gcbbz+bxPRWK4nNGnClN2gF5G8OC2aUo2QxkFxzLpyJiP+lMBrVVu9rWt6dnO2x4O+6Ez7KyZ&#10;VuMz3HY4Qs6HC0KWc5NJmRU/S8V4/NSIle16i82J92X2jfHc818wZ8ersbfkCAPFbW88J9fgvBez&#10;yNsiw5GCM+HvfFAiW8wicETyDvSMfCXhf7iGxO2IWwvtpQ/ByuquxHO0jvCYCcY3wE/cxLgfDdeU&#10;OKK1W1oRMK2iiCw240uMIR2GYGc4uv4eRfAZbinYnPyS6M6s+XEJu2XC2C7i/XYKGBkK4nLS6piM&#10;jzUcrSZDMC6Nw48fw/HaH4nE4zW2SpnNZzIYJyj/NWauN89wHXZTiK5PUZ1KjaC8bOeruDxvxzy0&#10;ur7EYzBt/3egeORHPzv65Px9nxKPs3KUvcgvo8rqrhKMznE/e8XMjJqF6Ik5Hs+MmCp3doJxbkyg&#10;fJKdN+u9QDxnL0hZ4yRC1oYq/3YFeejnBQfd7cXpM8zNhRPXVz1PuppsO16A7oz7nBTzeK8hrfYr&#10;5NkagRwhD7e2admxjT03CflPK8STZCQga4ScF3aFv01oF+hlIpK8V6UYWVsHP5NISKPV8AYRvYwA&#10;tR+6izSSl/3RztuBVvylMLozMoeRuYbvdZwqpOmg2DAjv2tCh99f8TMQ38usWlPniXCfeAg5N5IH&#10;e2W+bfMaRNPyoJjFkZdIq10THlM6TLekkH/ISdl7CMZ3drMde07r9nMI2sba26KMCvjhjM/Nh5G5&#10;5RGELQM7xawJFgR03DgetbZgjJsqBOaEEYCn0H3QjL1hO/douYdcHapgs1Y0bruzJH6jzXGsmg6P&#10;8YinC1uIenEE4w5MKGTXjFlwod7LLnKc1vPGBeIDXCC6Y21RyFlRhVsBFZh1QzJzDFMWkxJ00JQf&#10;wNG0FuFZQ+4xKcG5c7eYFZVnSKsdYu4jHVqdQULuByX/rJgTQlWHkZCX2mqZVnkmhmfECcrXQ8t0&#10;ll0ChMTyg2gpTosJsJfFT7Hv/YyY69LtuDWu7dC+GQbobrJOcGcXoDvnjD9g3TNbZtvt5XHSKpoY&#10;ntGA8G9T9uM7T1dlGewFrYM8kUjMjcI+pmBN9gmcTbowNvGNp4W7C+dtie/EPJi9nqugDlgz0tDM&#10;Tu1GDtCn8V+re1V+YN7g7ojBeYPfc4DeS18L0Jfz7DOv+fOtY1z8xiPjXiZ7YdYtT+ZGRWkb7MNc&#10;IIwK50do1ZuKuexvXReILlzsh2NRuRgqJTxXzVSdHRNUTKsy2zZHk/PXmwksWeIkLMejTbkMds1J&#10;OHQeKFibrqL70T79jF1QZVlZdzoVFsC1bjlUpn+WkxvAZJcA4idNkjqtxp0uNfa4reTrkJAjSKv8&#10;RuiyIZuAX8g9kIyMGhTH5auYIn9xZs83L11QzQSgQl6Gc09RDECgvWCpz705B0a4z605dIG2Gi9g&#10;xrwqgTlZPa34ye4V0B1VhoBd5Sg7QJ9S8P7cKqI9OPHnwV9jbHMT0ipPobrmaGVEjW5xqdsXwQAI&#10;yy1U6nNnmOwxM3M3J9hqVWxZelz+8H78N9bWhNwsQOgqiLVLOyc6gnFmXm7THPeyPn7IJiOEfBFi&#10;kh9A9OsLvAdfolvB/T40RCKH42cYfhZAO+GSEOQpYlbSJKEaoxBPtpld43mu/yeZ9f5jTm3eeTMV&#10;P+EIORBz3oe4RHfzoMeqf2v1XaRtC7lyDM/pYyrgOtNgf4hUDq7G4VSC++zatBlG40PIe0tM6pbJ&#10;GATmF1Tw2OIk5RvMiwJBcdpVFaaKM69dWIDkwXKubdYgbpMtjjhKVH/xP8VQeM6bvbAo5TlohknO&#10;tykqIVWxvpuCAD2Ip2Nu7+gY993dWhCVy55QHi4iyB0WItJWDxGOLPs8bVr1b3L9/jjaE9uBD6wb&#10;SC8fo/13eIznticJeWILVNG9NFxA/JMSQs4J+7f9CtLM2Ia0eivG/aN6wpvOlbgq7/mhlSYhD4Id&#10;HeMQJ8F1ah8L0EfDU/6CkuzSmrFKzKR8g3gjr21OFRUJ58pRhdud4a/l1FJ6XMT7PVG4KFwYTjtf&#10;EWrJDNPObGYXW8nwu9A2E2vLg5mbnBsfi7xPIVeCEnUULo9koZQ3jmJwXP2APGhco/r5/JSJ8cDf&#10;xbP/R9tocXXCdL856tfvJdhO/n7a2TPEV/1cyDVJyIutT7Rjm1ZEcL53rE4kIReLOE8+OecOmWQ4&#10;/utJ7SvbjX+SVtG1H7R6ODdNqWoxBhoXi5NW51U0OCe4TiShswWV8nOjii/EbDkpQQ7xEUKLW6kP&#10;VwgXcrmItiI/FtxOHg2t/i/hQoRh3EyCv/4efexVOShSS148yrBemzukQvs6afVpjG1FTVh+XJqS&#10;sh9O8jSNx3S7on390h07zQfa4DmrgHbRuEJxZIWrhCxb7C4uPaTV6/YxRpHd2IAJ+QSScrsXqP9y&#10;YIK23ag+yntU1vrQeY37OmNidl01OKyNX7dP0aHUCMzz6jLOCj+HkEkRxme+yqWzuUWpYoA+BYuA&#10;rFkQquIN6jEz/jfD1iWMv0Xc1s4uAZqqsVtFj4tpDW6xditaXU1aXUJEP89JdKtqnG1VwLNnfhKy&#10;6Nb3CSF/ezbyVoQcCfXwKGyS9qBzoDoJg+qwfkhl67I2eH57B9yeNHFtbLTynNHOmh5rN9hbLT+b&#10;iNYo+BgOJq3OjPUIISVmuJtxv702VRVHsfyayh5f/tTtNSNJAOpU0R9qvaccyjgkK35qHZeqWzF3&#10;M8Slqv8CRsaWgt7UohDRfj/gsV8jkO/zUEUD9P6o4GSNdx6iFqNNa09UvIMrKkIuGFFp9DbS6tYc&#10;nl82aPWUVbBlmHiMsd8RrUaRVmOmPVIrM+u3OqrpQSflVudB0mr/nJ7DpBKy5WEK7veH/M1L1ISl&#10;0eKoXmunIyB1VwWOpCrsQFqF6Q/clqPwahE8QFrdHrCfpO2zNTufL2QeNqZp8SsSmM6Zk1DJzdpX&#10;Pgqmrf30BI87OIIuQ7ctjlSffWD/1hcxxas0nUvbt8mozTh0hCxGWh1PWv1QgWOKykjESkanwoy4&#10;XWSdXxyXpo+siK4zo+7nnvBcNZ9SOVQxQK/l1NY5k89tUUUMTkcmKCyzE0WxcHKLVGV2a1JFY5gG&#10;E+y8mNF3CEs8OdV0MyN4QJuNUZjgPGqVOAmDScii7df8zpWE81+0AF1II6j12wj3fLFSWhwz8ruq&#10;HVBJ7EdahVf2tJpilbFbk2bBW5r51mG2i8gRkC0Xcy4xyQIhd62A/7eX7ROpUQs5BNeVZpwIfYlq&#10;4wRj21T+OLPnDNLqqlRb1eqrFhernIT1lAnMj4vsXlAt3kGlPMz6zoxEXexz+70t+Hxzo6rD+LPl&#10;sE0/saX1fW7zcgxaNh4JvIeQs6HK3ox/JPAPLh6n/T7K4prp25yBC8lRpFVzT12tppJWZ8Ebcwcb&#10;3LY2l+UcnBO6fPI4H4YRZPVzXwwBvEMjqtJHaUstD61URQTjysQE51F9hs+BPVyrsS3ea3+0ei/l&#10;85rNriGEvJCEbDYqlw1CDkIwvgUJafz3b0YX09tEdCk8h6vAeKvdo9V1CY9lH6zRwvgupj96uWhl&#10;ro3x2vxbG2NNelAmz8BJ8pwX4Z5VYhJU2RvrqVbuoJgcsYvhbc/v3XADYUDZarBBC7gZVUTzYTOc&#10;2IOqxSu4PM3DvH8PgK93GArqp62BafUT8hIWLWF8uNzamjTEhOLitGxfY3+EXJ6ItsNcUjEL12w4&#10;lrT6awH76SjBGzfIReOeSI8WUkSsYpzdEjZUWv0LXu5+wjftTpzgnOyMpJC7tVgl5KSIauH/SaFO&#10;3OB39poq5G0YCXgaAonNvcfdCNkB0VrzXZ0TPvhz41/jJbwIEqEy5fHmzZtwvkhzHogiDnaqy7O/&#10;NdDqQBLyZxGFh1uZm0mrrTM9fq32RSIsShGuTCYhmXA6afVRG72nUfB2JF8Nm1oGlB2gdwbcXlSA&#10;PhC+mYf6/G2YrRg5TA2toDvzT804qQWUF6dHqz1IyBU8/vHtyGdY1DDBTERQ/e/Egbn/Z+xlInqZ&#10;hDRVyrUgFmaq0lUVVhpvF9la3VHQ/vrhXFTkxduvYm/EaYLmc73sG9Im30Db2fPWYRTeg6BrVjuy&#10;C2l1ReznpdV9JORlLTLOdQ1p9ceI930igwCdkHTbEj89ViFeyNeQxO+EivEQJP3r+OlBsG1unxXf&#10;0cEIzosegckKIyi6E2mVfJxOyN9G0CyaArG7IumfkUWm8fZ+q43XJzeSVnm182+ERGHVRjkIM+YX&#10;wce8rwXmDZb3/H5C8F37JmUH6EFqsMNy2FdQhfsQIrrbE4AvS0S3uo7jpQBBA3OB2AsXzDB+bMGW&#10;mwbrYKZkzmocTqZ8Djuwp6HeexgqEEwvH2BW6FLS6vPcXhetTHvTw/ghiCqtDQXhX+d0TojLVRA0&#10;+yyn7QcttItucV/I57ZHI81vOorzfglPL/8irX5Me6CFYd5zIc254tqWOebkfG8FT7V6NPEWtNqN&#10;hFwR6r1VxSh6x7FB+08Oz6MDDjMLVvh1yoNjSKssWs6jWKudT1oVVZkbBtXtP2cSoGv1PQn5SyJ6&#10;PqSzqVUxXQ35WaM5a4r1SMjzQtwZiuYDG5SbeKC129izwK358bhPy3tVcEbBteogIeN1OqWk7AA9&#10;SJlwkRz2NT7kbw/hpPom2hj/7Pn7LSGP9d7Xj7NTZYnLxMyjC7kGLhBFeaAWwa12dq036DgT1jIH&#10;o60/j89gK/EYAvNrcaErFq3eQWLoHBLSVIpWxc9PrCCdU2EvSmX4HgSUT+W8n6ALdtELM7+EQFRr&#10;IlMNmavJfaZCv6C1MDOyjmVWEaMNZfEuEW1BWmWxWFrHigBWs/p3BWm1S8zH/Acq9e2YrC6KcVav&#10;J4sOJCHXtb7QzTmlwOd3PRF9kanIrlbvk5Crwa60XYJ004XmJxKWPVrtQ0KOJqKTS9TdegYV86ta&#10;btQiH/b0jN/8oYLHuDO6MH6Gcex+pNVoe+0Q8soiDqDsAD1IlCXM5icpn4Y8zrz4xwf8rR7o7yrk&#10;5gHVJjddEH9oXUyw5FwgTKV5aEs/F8da5gioik+Pk0Q5noT8F9oPdyKijSssppg1L8Dv//aMFujZ&#10;oNVEdLj0drk4vreLo0K3JBGNQPViGE78ado+TTvpaMyIGj/3Nwp6pkEWVUUvyrz7m4CFZxSiqHif&#10;02K2Mb1o9TcSctE2FdG8yz6vrN4bI7rmXDeeqFiFOFn11syJC3kX++Mn5mHrEBPsox+XKDaOt5JW&#10;Hxf0/EbB/zn787UJDJzv0p1IUrcqY2DXGKbplD1anUZC3oe1eN7Crg26sJ66mLRqN3/2NNQ8SbMr&#10;UrpkZM3K6HJYxme7C9jEsyMOvFPeB1J2gB5UMVoAQVGWpvxjE2a/HwxJJESppFwXqg7bKpggxblA&#10;3BUhKVFVrrXtt1p9EXp8RujI8Wq8iYQcgRP6rzDL1GycoZUwz/M1vKd3klbPt9DnUeF7Ob3qp2NJ&#10;ZgL04VBAnx0zirNiFrEL5wCJSi7hPPgdtjfaZrtN1aJ4gs6HUe0g0+OIT3kr4DdH6gASch1Y6TXj&#10;1BJe2+wwbdFC9mszK6QTSKso3WDxMMGRkMbz9kpU1MtkPLqmwjrimnE3B+iJyKql3cERF109wj2L&#10;rp7fFjgOmRYnSF/VrimrOVfdjPOw/iqnm1Srt6xonJBboeU9r/OR6Rq6Ad2HWSWj2okzXIU+swY7&#10;sELPzZxTonRK7jhgh6XenXL1G8fleTBRbHAyo/+ea3s39csAWf1uLK6ntzXRqePcBxN8KdfyPcbe&#10;inIzlietqpQdSoeQc+ECsWYLHfXzdoTBsS5JjpBDEaj/gohWhMp/q3UUfIhK9LP233ICUcYPIY8P&#10;sPQyVaAtC3nNhJwT2iDu8YFfkVaPRXjscxGUzvMUBSoWIa8oIoueM2Ymcn/SKppCfxqENIuZo0p6&#10;nrfYhWBa/QghB0K7pCgh21bnHSsaGeX8EQfHMq7ZOfF10sqvCpYHp0B7Yz6IzuaLkH+P2EFQBf6D&#10;9Ve1qsjO6KbRoPhNBh0+r6O74Q7SKg+tinbBGzftQUQzdrOWw5xYH4uIezfJhdm7rnkzt27Asivo&#10;X6CF3Jso6PQN0NPzcMwA/bkQX74o1fPn2yo4J5sk+dImLYQ0iotR1W/L4n3YYfmPKMR/7t9DydpR&#10;s3YC9mWhRrko2qwXQwdIFZR1FYQ3XiWi9/B5frmUmXImCkE6GUUKF87rCc7fjxicLx/RhuzEVEdX&#10;JbTamYT8NKIOSRW5wlqEOue1/NHqaBLydoyTFVUBNLOfx5FW2di+aTWZhLzW2s8xzTjfaro4I0rZ&#10;IeRCEYJzss45xTAIwfnThQTnZD+HfychH7Of7WidBGVg1hz/IK0KmdeNjVZPEtGT6IZaEeekRbGG&#10;Mz+zYJPe+GQqHD1eQPLhoUydbdqXwdB+anB3hYJzw4UxgnNC/LyO5zllStkB+ocIwv1sMpbCFyBL&#10;rozpRb6P762OUFAUf8X2WYx60epPJORDWGz9vFoHZyuAxrv3NNJqSm57cRa2T+LHwWkRnhsZ2fmR&#10;lZsPLdfzoOI+M26vo524hv9HnXXvRhJrApJcX0J85zP8PhaCh++RVl6vSaa6BM1KLmAXEXG9kpMx&#10;xPOoqPoZR0e4z4uk1YsFPIfi0OpIEtIIq51bgl99Ul6y6tdFVM29OLOnRll5Szio5BVcPG0/u9H8&#10;zeNyOgfooYxBt8J9KbYRxuER7vN1gY4LDQu3/BTJ/XASp78gIXe3ujrRxouK4Hmsv65oCWth57r6&#10;HH4cyFA4ewAAIABJREFUhJzVNQ47nydWGmPXmM4oJBOdq7AOJgiEb1+h1+4n1rkkPuu3c4DehYDC&#10;L0BfMof9fQbBtygzZCeh8uhHFP/ez1POulUfp2XpIRJyX1ycylY+fwVZ+0tyDczDcE7anzXNpDut&#10;koSTfweysvPAPzpI5bM/LJC+QNb+W1t15QtFuxAUoA/D4uvNAp6ne/58ArLK4Qi5SMSKVmuLZQah&#10;1eVo7z8XIzBVRcGN4N8VeM1usW3nzqjYtkS0nWvxlpR3oadxE2n1XMpthR37eyTkNW0qFJiWcyDC&#10;qnPZuhM4+RdOpueCgjrF5oLrywfTBXhFYgRvhbwUqtN7wJq0aL5CZ+H1qUcJi8fYZz6AIoeDY4HW&#10;0IR5r8WeTxU5wrNG2C7ExasM9kq4z7TXrFDKDtAJi9IVfG7/aU77OwCZkjCxr/sD27edGeydff82&#10;PeekP9QWQatzSUhjIbGLVWl15kyK4ntksIyQ1Z0t9JpNxv/Gum79oKSjYarBxxCyG+BzNEUF6O4q&#10;8Bmuz2kYUSpaX0G7oj3R6l3r2y/kLhh/qpJNY3W9d7V6xrahC3kkuuZWIqLlYKM4D74Ls6D1sDEO&#10;NwVz4F9gxvk16Gm8VuCRH8kB+nQ8Y/UFsp41n5GDI3aaXZDzcTRoaCocW9D+/HEq1ZfbHyF/igDo&#10;l1Ci9rPNTIv5Dr4FPZsnrL5Ta1oJ/x6WXzdU4FjisDx0oEagLb+fR/S2cY78HBX/Zz1rzSJZ19NN&#10;fBSsa6vEVgmPJdckYNkicYTFjJ81z+doEe6tDqYXiWuwJLzP/fx6TZC3aeAjhWyIgTRjbsxr9z2E&#10;XAYXiDWw6Mpa+fwjvH9PwRLs2z75OjPth5AfBgjW/JW0yn8RKORvXZ7nQ5tabgk5BwKlZpoLZg74&#10;L5kdZ5VxnAT2seJYTqBZFk9grOuygsYjskXITozyzIFrSBc+Zz/Yz1zZWhpCHtHWY2zR+AbnprOz&#10;2FgozufhqwjriftJq9/kfjzOuNq3WKMOCel8Kw8hZ0IAtwgSXnOh6jeLS+uJQhyT+qGT6lN04HyI&#10;wPxt0urzyj3feMyNOGMTdN60AkZg9aAERbAeJPivhJp+UdXr+eCM00j8n1kx1XZCEiuoW7oZF3Rd&#10;8+beeR1YFSroQVWheWAQn4df4pt4Uw5ES+JQzPGaLNpFgY8SchAybs24tc8G52QTKa+hqtEQUmtk&#10;+ebCSXE45rD7QZSKUB3x0olM4CcQfBuD7b7WkgtOhmnOuwEB+lIFvXaN0ZB/RPTDPjCiIOK5KY+r&#10;ddCqCwuRM0nILYhoMyLaogDHh6k4P96Ka1ARHRf54QTg3UgAhVtjlnN8J6FjIq9uv6pzMYLzogK1&#10;vSMm+08v4FjIuh841fyzKxmck/2M/ojRv/YSK86GexCotkJw3gkniuDiYTjmc7o0Rnf3w1jGIzkf&#10;s0ARrRGc31HB4Jw8fueT0UH9LhJTJsEwKuS8806eB1aFAP2NkL+tnFOATlBMjlvROTCiEFB7zlom&#10;wRFSexk/DMOE8wZ8972sUtDr9rINprVqbuHjCCIeFGGb97RBtSUZWjnBspCHQCl4WQjSLIwk9Gyw&#10;7PIbawhjMpKWH2JG8j92MaTVRxV/RdqNzeGU0dmHnvOtVhy2eMHHKKM0n+coTuelcTxnFLQ/Jjs2&#10;wChNq4yp3Jehb/uCcLT6eY7xFSEB0ig23IlAt4psjWP6N368o6bHwqJ7pM+x55oEr0KAPgaCWvP6&#10;/G2lEo7HH2cxenCEe46FfQPDMExcghKWC1grM63yTXRpNTZilxChjXuWCPc7NeVRtT5afQMhogem&#10;ey6OWKSE6OMQdBgFdQd1olKnbGtxX016VAmtxpCQG2EB3e7cD2eUBwp/nkKaRMhCEe5Z1Oz5Vqiq&#10;PcciYrbdemu8Hu+jhTrIMrQqXIEKaVFK/2k4JsPg3M1JOYqaXgQNBMOlqNhXlavR8Rbk0/8REjne&#10;ZMY4BO65UYUAvQdP3C9A3wQLlypYRW0fMLPu5bxiDys1S+LDNy/aCC9B0oRhmOIJm4VavmKdKFH8&#10;vz8grZq10s2H5zYzRl3+B5uk8VjwtS+OCJ9bvZ9bUVsNre4nIU2781lt+OwmIPlgLOueKvE4/hrx&#10;fsEjitnSOPedVtD+qsqlPq5IB0Gn6fKKHvOmsFA7rgLH0oyFYnz247I6Oriy1nA6BW4ChO/jntP9&#10;VUgjGjex5POJmygCgS9gDNodAz4x5eo36rVr8pNyq0KATvBl9fOgmw1CY1WwbTgywn16Kma834xj&#10;ffyLj0Dr/z+rd7gM0/a8icB0mM8TXbsy5xdntnq+CPcMsmn7GYQk10GrYRBjcH14GdVnHpVhqocR&#10;SRNyciRbwtbiBtJqt1KP2LHiWz7CPe8ircLtTbNhGTgP/Yi54L6I6eZxfNhnZA7YGQ+pqPZII5HW&#10;CqMJ5+e47f54r7IM0A91iWgfNkP3nJBrTusiE/IWa1ltupBag889Afo1eR91FLuKIgiz5tik9KMT&#10;cp2IQjA3opWxFTjPJzgnfCaOt365DMMUi1NRDZrt3JSEjDurnBd+5w4v9RkqWrWOmex50slIH+YK&#10;zqdAofkrT4v3SPhkn4BA/Q0rYOeITjJMddDKfNbXaoH23jj8ugLH8I+I9yuqmr0//r0ob5ulCnNr&#10;QHDu5pySPNnD2BDuUA+2wPd0qQA9mqz4PGNr3z1QPf8S50G/0bYzXf83vuivk5B/yvE5Zonb8/zj&#10;KVe/cWveO6yCzZphIObq/OYZv0LWojtDm7V4CGk8PleN8JiVSavnyznIWJyMxXEz9sk5g8cwDUwr&#10;l26zxW0yhPw7EQWJtK1fygyoGyHNbNnjEe55G2m1xbTfah2LUr3nSZzPH4SK7Bjbxl6rfUK1jh+o&#10;p7uO68Ai8H4fiWr76j4q6DehxbJqnqpMX0bI+aEkvmWLvArP4zu3WMDfdyetLi34mByEXDGikJUZ&#10;pVmkgCMyIsHfQdRx+YqNpPwUY0Kjc2hbdnMgxLSi8B10NaowpkrowFoO3txBM8dV4UHX7Hk3EtQv&#10;YARsABLgdVxPF8AaaoEYx34jbNuyoGHPal7TXRD8T4+Q60HHwg8jcvpH0irKuqIM1vQUkg+acvUb&#10;tgOjVssvjK5KgE52MefY0fixtV2MlRGgC7kG/GSb8RZptWSKPc0LxcP3kYHKi3VnECoKZ5GMs2wM&#10;02AufLe3RQBmWp6v7/OvjpAm+/xowF8vq0DL6QM4jzRjDTtnJmSNJn4zlHq63rWBQK3jlzRk2Ku4&#10;/nRgkdHtGrlqVKXqtpquVR0CRL/GhXJDWDc2eAutlBdC3ZxhykfIUZgfXaZi78ZkBCpPwTP8IRLS&#10;JBNuDrj/S6TVzwo+RgchX0CCrhl/Jq1OKOCIdkVS8O2K2euZa+h1+P8PUOm+MocW/OEQdY4zHmta&#10;yg/I+DiS0PC7/hoz6FVmJBItr8HO8M4I6/B+uC6uDoX2RrdAEL/OyGptO4jtHRs6Ly/kK3AxCeNU&#10;647gXPOrxM2uhKv5fg2fcvUbNunUVwL0vUME1p627TTlBOhvQEitGQeRVklnWpbEc5wFF88nEKhc&#10;nN0TsZjF8KfIaEblSZcaI8OkpR88obd2iUA2GIaOmb6NkIOgEDqzz+swyb5Ojr9t8Qi5NBYNzRhN&#10;WjkVOeOAodVt9v2u1faiIcOvQBDegyCc7AXZBPLONamGGcea6xrVgy6qbtz2K3yOdnG9Tl+jHfYs&#10;3J9hykfI7SCUFLoAypGJ8PV9DNfzp0mr6RdTQs6JwkCQXdyvI4g9ZouQ20ec8+y2yV6tirh2PA93&#10;oUMrJBA3N4Jmv/X80zjW/2S0r5sS2mXNnXPhKQpGtG5ntGFHsewrE/N6LZEygO4PQbwzfdb8b6KF&#10;Pi3mfPEHVPeDigrmu7x+DKcLs77Yl7R6JoPjy4LlPNo3u5KQl0+54GH7S18J0BeAnH0Qq5BWWZ1k&#10;oiHknhFtOyZj0fxDgr2YD/gnAUHzm7btg+juLJ4OxN+iznO5MSItz2Z0DEzfZHVY04wKyOqe7Zrt&#10;Y4S8OaRFdh/SqpzREyEfj5iwO5S0Og3B+SpYKBL8Z+NZUjkWl/1cmil1azemVQ+C822R8GnM632D&#10;BVgrCXYy7Y6Qy6JldT10ggzM8Bn3oJ34C1R3R2N85B1rAxYleBXyiZCZ4WKr6EIOwXPxjrX4cTVp&#10;tWMBR7U4XltCt+PHTe5fFI9EsMvaDzPhaVg2RUv/ASW7HAxF238HBP76ktjoU1h/uclqTd8RKRke&#10;fUzYzd9IqyTxStY8a+NPhzdQpKAiAvSqqLgTTnYv4cvjxymFCk4IOUsMlcfLEgbnZO1LgivaS1pl&#10;UkewLYqKfBizprBr2IEDdCYBCyEo3y5Cm+Lp/AJPx70hAfphpWhDCLlBxOB8iis4Nlevg11/WyxG&#10;gN7fXqO0mohtms0tQx2dk2nwHB+TkHUkRy+2Al21jiWp3rMTER2C7qO/Yd/eNs+5sfhPyxDYUDWY&#10;FSNBL2Wwbabd0OpVtNieSkJKCB3+BN+JhTBXWkMbsYJYYoerk+RLfN4aSf3x6BppWBKOS9lZc0PI&#10;GmsFEnJD0qoovYdrIgbnBD/nImh4OT9SoeB864he1iYBLqA/lJRjUjx2wRSPzYJd8F16u48F53/x&#10;Cc4vynA9HyU4XzFBcG44BnPre5FWbyU6uvT83hWck4+lYK5UqYJOVnI/XD18TdIqyjx4eoR0CzQ0&#10;YzHSanSCfS7TxPfYzRnwl0xKmPBUM+4I0QdgGDdDEFhugxmooJZJN7ckbJtrX4Sc21dopZftSKti&#10;5/WF/DzieIwzJ++0rJvA5F3M1BGC8w0i7KtGWplz1k5WHdap3Jtq/OeoPG6PWfh+uI71TGubn/Tt&#10;YOqeshO8ihdAJ9IOVKt9TvX67UgWPYpzWtKZ9bkh2HOpVbR3OgWOQofSCRE94hmmOjht7mEind/Y&#10;z71WU3I9ZiEbglNReJ60WrmA17CRIBluA4Zq2OmFiSsHsTvOWXEZYTsxkrNvyAhrEbyOlu6/Yla6&#10;L/BnH7vkT5EMLM59IHrXXRCTbQeGVkV/58za4UNXnHyiW3G+iAp6VWzWGjQ7KV87bdGXJ0L+LkZw&#10;/njC4JzgFRmVAxO2pxMyp2lEOt5P8Vimb/BrtNB9AHGaTSIG54QxDsaNVl80yXIXa4Mo5FkxtCsa&#10;s5kdEHtx6wz8pqnSrJD9qGvC7Bh5WNhWrCaM25smjN8ROgVD7diPVv9HWnVgLr+OivsAGjRbFwl5&#10;IQm5CBI/A2yLfb3+KjL5A6waflIfUyH7o4thHiI6yh7LhHFGlKch3vcnvHdpWoIXwWwfwxSD0wYf&#10;Nk43e+5jI0IuhlnhqHgDkLxYF8G5Oc/cXtA+m3F8zOCc8P4FdamGsXPA3y6CvsLx8IUPotjx1OlZ&#10;1jVvfVuJx1Ek+wV8N35TcHC+YgYaVgPtqLGQl0GfpyjudQXnb5ZhB1e1AP2TJvY98+Te2unMF8TJ&#10;1ByfcE87wKYjDn+BnUFcNsLF1cudyAb/Ca99EGWeXJnqsgT8sF+Dvca+Hq/IKBybMjPfzlwV8twW&#10;JiGLSWw4qvL7Rbz3s6TV657bvAnM4HOmk4DtR1N++Mt056x6/Ryq93grP/vbGXSTBDBVPacVvtEW&#10;PMBuR8jbSciloCXiTjDU0emxWsTn1Ti+DpowbiG00TfYkOr1Z5FMaLBKpE4B/32YroCNMf50aKJt&#10;MEwyrmjyqB1IyEOSbjwUIWdG+3jU0ctPSauiguVd8O9jEPAsm7lSnBtux/kxDn6e539BcH4R1gHL&#10;uGb03XxWclt5oy15LCrp7c4uAfP+e6CbrEhOyXBf5nm9SEIuXsDxn+VxaSilg7hqATpFyJ7uSULu&#10;m8uehZwD9hRRMUrFDybYU0cMH0kvl+HkHAe/GaXLofB4oW3dIFo6ZDY0zmtSFjugcvs6ft6Cz+Mm&#10;LXDsrYQJmn4Hj863EGAvneD430DlPKkuQrsykytre3OTbPcJJOSIXF8HIYdCuTcqJ7ru13geN3oe&#10;u2OIM0Z/BNmP4DPS4CNcJN1dBeejxbMXrYwt2yRX63p/tL835llfxlhR49iit6I3urfq9Qk413if&#10;kzth8r9EokiOIJ7Zz4q45ZSK2TkxrcGsSL6b9cI9qIxfE2GG8nZ8dsM4Fcr02SHkYAS/88TYZpaL&#10;/zCEawQrK8HetKSZB58vZmFpFh9tArMmPM5z2wdIeH7oud17/i+ahtd3VTof8mSbgM7cEwsXTRVy&#10;JYhhZom5Fv4X286LvTwFiV2R3Cmcqs2gExao4z1tkX5sQlrdldnBOQvRZyJaqjXY04oTxefglBYd&#10;D6BFMyqjXTOgBIGTINGOxzxfqgdd6shVZFUIoIR1I5zGlahU1NCFYU7+mwfYf0XhKwR7N2bkv9ku&#10;zOVSuJeoREy1z03Iu/DaBzGGtPpJbq9DPPXVj0irhVyP7bTBsVaDEEi7PzefoO3we8/+BtnqtlaT&#10;XYnM/YlqhxPVGwvyiyE8uHDTapazPRO0T7D7FHKk/Txr9QLsUybj9f8uwmvRYcc2tOrCLRuiC+lT&#10;1/l0fcx4noFZ9HiY18wZC/gS7fyE65JX6Idhgvg9Ep8y4O/PoUPj64DP+SkRr5cHklZnpn4XhJwX&#10;7aRxEr3/s8G8873Om11cQc+ICoz8zTzDeTMZUZXoN8Z5zk3Y67AAkvcCvy/sE7QXxa9ca42NkKxq&#10;V1YJGIu7GEWVYhHS6LysldM+u2Ct+E3G213BVul7OQb6Xeb5THfHvjiDTphjiTKDdCcJuVcmexRy&#10;QbRxxwnOx8WclXJzYMLHNVgPM79RGOkJzgme80Fs6DnxerOkVWJtLF6bjQocgvYeJh4rIMh4Fxfo&#10;nRIE5z0QGdwFc7X7cnBuGYSg/Dp8387ExeyLacG5QzOdipEkZD5VHSEvjqm++n+e3+u4xkz0qVTP&#10;D/sXbyLWCcxNRc2otAt5MNU6NqT+gy/BbZ0k5H5Uqy0ZITh3xOP0uBG2kl7r3BMV9RrVOjfEZ3Ng&#10;5Aq1Y+vWY2fQTbAu5L1EtZ8T1TZ33fYgdXQuk6i616uvUsd3rsFqKefZmdZgdZwHXnZ1UMTlLCSs&#10;g4JzwkL+gZC/R+38OIOENLOhfuNz0RDylwgq4nZhnVFQcE6wcSQEnVXQ45naRMwvKlFHOb1rzXua&#10;vA4fIzB+BsLGZQXn5Jqd/yHUp7v1+XnAePDDJQXni+UYnBOu41nPo8/lOS9eOC04L4kqBugUo/37&#10;fBLyTBJypsR7EnIdXCDizjWc6qqkxOWzxMfbSxR/dvIRu3uvic3RBFTQn4T1VTGq+fGZO2Y29ER8&#10;qZlw5sJs7xPIJP7RJ8EThZdcj90Ms41JrQjbiTXwvRqLTgKz+Bvsen7eC8Kt6DwIY0MSMtv2NSHP&#10;dtkKReHHGfRBnIC2EXSe7eNYsTQWcTO5HlN3zZIPthXres+91DXhG2TNnYp4vR5l0ddhg91abQEb&#10;+Ne7n59mW1Xv/sKewx2iX+i16nbNuXeSGP4SUf1l3NZpb+/p/sqTZIlDDQH61p4qWbYtxWkxnt5C&#10;Zt2+2BdZFu4qbyBhtT86O5JUSA+PoRWxAhKEM6LVh+ici8KeVoNESOO0EN3XXcjhJOTJCCrmj/k8&#10;p8awwE3LbK4OwnsL2mczzPlxnwy2s15EAS/v/HmUBM5/kXAq6n3yo9M14vgsXrd2ZCTW615dgcdi&#10;iF1nTd4iti/D0SUrOvF6zYHt3YtW91KpaoD+tlXdjcb+duZYyB0hrhMNIechIf+NC1FUdeIGZsbx&#10;3BTPL20FnVCNjHKS9lbAogT2n+LEfXCE+5bFFah+RWWOhF6MfYF+aK++3lXNDfLDDWMcArFfouJ3&#10;EjsAWBaDiM7LSHwcFDBr+TYutL04AWGUc42xNXuShAxXSG+GEWoS8g60ycbhVMx+e+lxnZc39rE1&#10;Wx5B+vTnYCf5OQlBeeM206qu7b/RqONeCueKjRD8d6JafRxm/ONV4pwkwlT7WKcdvXFbV4xj898u&#10;TRsN+NLjg79s7O0JmU/VXcj5YDH3GET48pwHbEfmx7XVBKevICnn7t6720dYsRkjE/iB7xDytzjq&#10;6PNCKGysbY8XcmsScsagW8ghJOSvSUjTafMOnBCScCYU54tgS5cbSZUqsLd49D6S0swZSHpU38c1&#10;KfBUid+4Aq5nWuSY47IwEnve4PzxiP742SOkqeZvkfNeslbjvxPrNELlfMOMt5+IqgboFDMDsxBE&#10;e94jIY1w0haYa5oeIQUJua6tujsXiKSB8imkVZpq4EsZZUCPjnAfd5tJvYkydKuwXMLM4DJt8Nyz&#10;ZHVUEcdiNnwbTzU3Cj0QX9kBF4v9Zwgy+yazYazibpxrjsXnNoy/BPwtqnPFL+yCX8i4wbWD0276&#10;QgJhxe7Arienit6Y3/4U5yOv8N3S1s/YO2dtHtt4fDKcavTAoe/ic9rwv52Kbpp9sPh+J9HWGwF1&#10;ljgBfg0JhIdd7/2wWHtxrnEvkJDPkpDJ1OSDOcmltL2pfe+ENB6xcZWh+xKzod32DiQtTwupXiYR&#10;P0vi7bxU4BpQq8cSfC/mxez6DfY5Cvk2CfkcCWlEnV6A0ONDsA+cLcHxEr67RY7dbYp/u5vYXpbB&#10;nxIkZbys6QpM/FjD8xm51ZX4rDruILGqnaBpmAeJB69zztulBecOOxWwjyRe/kGc7XJcOa8KlfMG&#10;VRSJc/NRU8/cYKYg8Ph+WjuiE8gnn5dyMFWdOW0lJz0HZNACtHGIsuhSHluJJzPwJKwCFyacq/lj&#10;Bhe0VmchVAW2TzHnSLBWu3baYowhnGc2QHvyFi7l8Ci8FzpKIOStEOiLykvQyLiZtAofqRHyF6jo&#10;bRlj+27OIq0OaLKP/qg492DRF7RgOjqFdaV3n524xhk/9hswarEKCfkS6XEHQnTu2dhWa3njBOed&#10;Nlg3/3e6KMY0WUi7n/dInwrsTfb8p1W676pTPQ+y5Hzbfo60uj//F6klGAhhqi3w2Yui3zE68vvc&#10;i1mgf+6q9EblS6yv/Ef1hNwcAVmVOI20KkrwVUATZGYI61W1A++YlG4o54Z0TJ3m6aQ0VelW+X5/&#10;CCG8H9AJ0E4t7kORTPeuGUbjeuYvAFkEzvXnhBTriWbcTVptnNG2zFrjSPz/X67/z0gJInHRW8LL&#10;4egIvpxBDIBPc9acnFFwTmglnpzS2/2IkADdq/x7c4r9VIXOmIGKm1bJ/GbNEJwst0JCJ+5CrsHX&#10;mJu+qUWs94piJXQfbInRkyQ0EzH8Z8zP/Qr4OZmEfA0zgW8jwUiYu/4JEnZpOku6IwqpOFVrIU2Q&#10;/iQWuw/js+nmODzP4zNoY+vBdaCLah3GR30zm3nX6nFXB1MaN418MJV5IXuo1jEvabUXkgyvxNiX&#10;X/fZVjZ5JOThpFWa8ayw6uUStv3V0S84FEr8fZG1EJRvCUurOAR10YQxKuE5vTv0mqjVbSTkaJwn&#10;qsAEzOsXxfqupEqVK7B/w/jUaehia/AJukQXcelt+LErqvF+ugfuUbfvWkjgdXmXs8YbbRicPxMQ&#10;nK9eanBO9rwxxp6ThNwSBcgZu5nTkZU17+EIyI1+zm99nApKp+oB+pVYmMa9yOXFdzFns6JwAdRB&#10;T/co9U6CSFMNr0PQOMIvsTB62+dvXnGPdrCYWMV2MCTDb0a2nVnbFZiHqfo24wEE5jdkZO/SDiyA&#10;hfHWKSsro9HVEb4A1Mq0iRqniZVjbn8AOiXSdEuEcR5p1XxB4ASdXQjSzbz2c8j034auDjcronL3&#10;EOYsH0p0ZM4+yQYhQ4Y9Qlp9gHNlI3H7YUyP96JYnrTaA84HDQG9aHZWQv7E5dk8w1+J6BwSchPb&#10;ZqxVvDlnp3q+S4R77meVn4U8iLQKUwtvJ5ZxWSUm9a3/AOfYuER1dPESRS/h8Ar5R/+VtPqxwP2t&#10;6/r/GwXuNwm3obK9N85vGkF5o3tqcEhybTA6PK703D6XZ/78scBui+rhHoGMk9xsBR70cZwag+C8&#10;KG2G5mh1i9XFca5d26bdHHiItHopg+3shXXXqzhvv5fJ0WVM1QN0Qlvy1RU4DkKLYB5B3lNYlO6M&#10;AHQqvAsbqse6STVpZx8bo5rHz/xdfIlbHfccbzcW7++hE2FBVN+CqgnftsHzb8biWCRum8C6xs1o&#10;BOWmjf3NQp9BdRmKytgWaF1Nev78Ct/nW2IqAx+Kc0VVmBgrm90bpHfawFmrV5GUvDigO2Ad/NwH&#10;C7ckwV4XTfxqBPV0H+8RoptQsdb2efEabInEmpsHY7zvURLIG9gqr5CHkFbnxTjGOLO/i9uAwQiC&#10;aXVIjMe1EotCr2HbBIkzP5JagbqTb//D+FGjNfvnLqEsL980DdK1uoOEfB7bKZPPSKuwKnAerO/a&#10;5tiSn38UJqLQ48fxcIJYKuDvm/oE6Kt6CkNRhZurgHsG+7UWOu5m3OLzXRyDa1l1gvMGWo23nzsh&#10;b4C2xsLRHhjI4Rkc1a7oWr4ILhSVpeoz6A1eDzmxFMVY0mrREvd/G7Kcfrzlk1FbArc3uLBK4gcp&#10;eBKdAWchM+etAi2NTLKfMv/KEKNqN2ZFFnBrlyVMEiaicnljDiqZrcy6rmp5Ug2LqRhFuQlCUck6&#10;EZwqetmL5QamopVEnIqmKbv3qp6vA8/3sHa4x+Abf1OkNj47vz3uYKK6SSLM4vlrF6rB1yY6/mwY&#10;gWB5PQQDfiJrr6Nl+psIz3fxgE6qMO6zWihahVcQHHeAjxI+a1PB2hddE63O7DgXbAal36zWUKcn&#10;dE1ZHnoT36IidLHHI3tOXCv9Klj3INEYjpDL+FgkFs1vCtY2cOv3TEYXZ/UCoHisHTKa9gO0DNwF&#10;qOM9M7mtsn6aGQkqgd83aCHl+TD+5jNO9h4SKdX/bAo51I7cJY9DbiOt0qrD/xTX/L/H1tcoYQa9&#10;yirubqqQ5dit5P2HiTD91GcexZvRbxcVy0uxoD0gwIrmdbR5eRnbhsH5Rng93kcCJmlw/iyUdRdS&#10;wKBAAAAfWUlEQVSBGjsH546t1XFIcj2Az1SS4PwFZH0XRYX0qpRjAlF9jvPm21Q2P05gXreBuiOK&#10;9hwWUYeHdLqsBZXV91FVXivgfuaquYETENZP9QTnjfOgEa27Bkm+uM4FSZkN39njoAkwGvvfxCc4&#10;f8UKNxm/8SjBucOfEhyXEX16kYTcucn90lQulrPnGCGPSLGNMhmM5Nx1GIu4AO9j2pXZ16jibJDC&#10;0rQDAfhSEGYa7/n7V6ic+nXPRRt50+o1OxpRHneVIDzo7q55qw2Cc8L8+MsBf5vZ53zq1jD62p4n&#10;WoPVXcH51DbpHF3VJzj/unJt7WFo9T1ptTfOnR8m2ML+GRzFNyhwVE380pdWCdCfK9ke7DoIG5XJ&#10;J1hQBuH17fPOn1fNIiQpl2BxHsYDEH5w0y4JiuVgqfOuXbg47TpJLGu+gr3E6liM/Buqvn2ZeRAA&#10;N/yJj0ooNPkFAq/VISB3Sorq4/Ro9UJF5qZNRXRKqi046uTdCJYfxJznKUg4noJ2XT+GQrxoxkRH&#10;rXMR2wFSr9/j6TQYi1ndNT0Lzf0xwnFAgDd9UmZDknQPtOc/gc/AXfhcrehz/e12Whhrm1svWSHP&#10;j2zlJuTwJr7WYQy1iv9CXmV98Gfc9iwZJcmNFdtdJGRSDZEiqaGr4Ry8bzegCh1FiT2MCehQ2hba&#10;C3umrO69iM/u503u5zfb3uw66uYgIlLJDjEV5jq+Ywn7deuKBJ2HWpGwRJtbGbu/pyvzvz72mFVl&#10;Wc97F+Q60SoM8AkoG8H5uJZ7Nlrdg+tfHNHqk5u60UTjS3TEtAStMIPeYE9UGrytinnzLcTaqsCR&#10;UBv0YyOPF7H75Pp+H7PCmoxKwkyu264r8XjSMhwt7Nt5VFWTcD9afG5lwTfLIMzfjcK/gxJuZwrE&#10;lG6EGmiegoR7Y1a5rATrM6TV9ZltbcL41ax+xKDZLqTOAYPsd1erw1ER3Ak/C7sSUa9SrXNtqnf3&#10;VpZNFX7CuH2p3v0vj73dJ7biOXiOk6ijn1GQJ7Qnv+M6PywMtdmT0S78Ks6XXyLj3oXAaipUrztR&#10;VR2ISs1sEFQyP/NDC2OhGMHcc/b7WOu4mYYM+xjq8z0xfdaPyeB6voNNagi5PWnlTmIcheeaBRvB&#10;n31rK3xYPVZxKbBnOdL2mMsBo4xF9Ree398K6EDzx7H82wbJyyIxn8UyAmT3dbb1gqBgHkZC0jsS&#10;SR7tixU8YrxV/K4G4U6qf9FCwnZBnOAR+W0E5+9W6zBj4AjLbkVC7otCUVg30vdw9OpztFKAPgkB&#10;ShxRpSwYRVpVxaLhIwRWfnMYa2Jh+j1EYdzqmy/0MYux/p5EzjsJBabKpB8Cxm2Q2RYpjuU9VFCu&#10;bQE12qL4FRbhW6dUuP+vyw8+iwxvc7T6hoT8Pdq9y2C7DPfZj+o9f7MLx0nfahJygK0YOPNepiXu&#10;dMzn/hkCaLdTv0Hb0NRJvdV747E+YfwGVK+f7bP9+6hzwOk08esp1hddyA5k4s0C/FHoNzQYiMpZ&#10;3n7HXehoup+odjeJ4W/h/FxHV0E8nOq531hPEkbaz7SQe5FWF+H9OCjj57+gHTcS8rekVZkaAA0W&#10;x3lgM4+TSlreRUB+vWueuSy8CZaTYx+HVk+QkH+PaKuYBcbz/K4SXq/5PHaZP5RwDHlyGrQKvJjv&#10;/jAUN5b3/K3sz28c3HpVP7T42ncRz/jLD+h4jOfAUVWM5aeQT+PzGOQ0k75br0VppQDdvJnGY/Xk&#10;jJT8onAcafVoQfuKyskBAfoAnJieQYuPe6axlU6uWbCeZ144+axs8ayGau5WsPJKylQkc65BZbev&#10;esC7WQIL8VEpvb/Hoxp2TWnKtlqdbwMcx2axSPYhrbJpGTRV70nfzYYL86F4XlPwt/62Q0DIIaTV&#10;b53gvHYiieFHu4TlGmJz/anes0nAXvak7im72dlLre6mWsedJOSrpNUrSGJemMKmKg7vo/r4LNU6&#10;HqAhwz5D1SBJtdzLMRkLvtbs6+Io7s8dIF6XBdeQkO+VVEmfDx1524RqGcTnOwTlcR0a8mZT1/a/&#10;81HsjoZWx0AXIa1YUzPuJ60OLem1Ws7zfepf0nHkxRWwYJvVs/1+qKw/5iPK3CpK6MM9x97q793x&#10;nt+3aJvgvIGjcbESCflv+Pa7eZq0ChvtbWtaK0An+2YegQtEGrXqKNxCWv0l530k4Vm0YC7r89il&#10;EaB7fVjbzQeyGW5Bva9K1i+IQsNTe3vMLKfhFVR0TUv/x5V+1sUw3JXwSGwjAe7Ga3sbrA/LZhTE&#10;VtJ0V8ThDpsYyAJHGK5G3VO2Q8AwvbepVl2odp9rBTprtV1pyPArSasez947MF4Q5j3dD9+rlaje&#10;83fS6nGi2hlE9VugHm86KX6HQD2LYPQbqKm/7HSs1J6hgTO/Q/0GN4LwegZBuYOQc2VYPfdyWU7b&#10;dZNEPyMpsyJQ3QzBeZaL94fRRXNjBe08F/JYrp6cap5Yqy1JyFcC1iBZ8Aben7LwjjZ4zznNGJTz&#10;iFNapiJB4yc8vAwC9J+4bvushYTWFvZ0i8R9736Bz993GR9XEuZGQaHB1SEq/K2PVgeRkA9BhNNc&#10;1whOK32W1gvQHTbCl2ixnLb/Emk1KqdtZ8E58PHz0mhr974u7eQD2YxVPf6l+zb1ei2HwQgMtkIL&#10;e5rv4o+o2FwJX/i+zkCcI7bCQm+mFK/He7gwXodRieqg1Vck5KYFXbQ/8CwWsqCTqL4FRnCmx1TQ&#10;HWHOFajWsSoNGfafgIC2A1X3AzBDvTYCh7CK8ppE9TWteJuQh9tOE61ugcXbSqjAjIQN2nCMDA3B&#10;onsikjOTMAs4HnOOH2IE6X3q6P8+DZ79R5dGQM+0f7MIyqfnz0XbpWbIt7DNzJN+OBdsjh9v1TAN&#10;Y3FeqEILexhub+wvE7W3z8gv0RGyXMbH+obtIjMJuvIY4dlznCBvL6xBynb9acY5AQF6Yw3pFsx8&#10;NUGgWxbehF+cc+NSWEctXpHnsgf0TghjUYeUfDz5o5XpcFsR5yhTPR/b7k85jNYM0B3BktWhjBtW&#10;OUnCyx57iSpyNS66XnugxsVyLtdtY/pYJfVc1/+fr4jitZtfuTy1h6fc1nMIyq+P5Avd/qzhamFP&#10;o8jdhQv11VDdru54gFaPkJAHeQQis+YHW1nIfg6shu6RW6a7deDQQaTVG3Zx0tl/PuruGgdxN3+E&#10;HIwA6TAEwIuiGr4a/g3yVj+YtFqUBs5ixGp6ELzcCZ/6Ol5fcsTeakOoRpOpXp9I/cUUGjBT4/jr&#10;+LexEKy7/t/tU/HPDtP+71T+W5V7ctR3WRMJ0M0w854VXeiguRqflaoHLj/Da9Bgn0xEs4xlkpAr&#10;o2tgswiPiMKTNpmiVdkz394Cx0IxHvvPCq45/HgH3ZhevY0FkNB2j9e9We6hxsJ73Z8HidIo39Pz&#10;IAgY1dYyb7Z3bf+aNhMrDMbRiAkSw+5TtGoF3VEBdC4QZnG3bkZbfchW3LSK0p60HlQuy5iP0Mjc&#10;e7O0jYWoW+DkrQKPq2wO87Td7VqR4xqJwHHblLPPhJb969FqXc78c7UY6QrKV0h5ZC9jPu/GwgTf&#10;skCrM0jIYTkpnX5vE5ZaNbNxikuNJn4zDEmq3g6fQbMOoUnffWCTikKuOt28uR/mXO0ImXXa65kT&#10;aH9s/aWddvwBsFv7NfymV/ZsZROa/L+HqXvyWjTQ6ko2gu4OzMBPRYJiAm7rcgXktWnibo0FYPYV&#10;8jD+gsp+q5LNuEQvy2KmfLMAleo0vIpk6A0tZtvktld7Gnok2eAk7Iwl4NGw/kzD2aRVFj7HWeD9&#10;TnnnsYPYDd02N1bkeTTjHJ8AfV5UL90OFK3UgTm75/e5kKD7oMnjlkVh7rQcjy0OC3uKj1XSs2AK&#10;onUDdLIXiB9toCzk8bAgS8NpEURJGsHA5miFvKekAJ1gTeAN0AfhdXB/sftKe/uinta9v2EOtCxm&#10;RQVnS7RYpuVRfNZuYHs0uwgahdd2/Qj3D+N7vKZXlWAhlB1GL0PISVbYMju+sa2sWmVbQWnMn9e7&#10;R6Ba45TH+w2ahSZ9d5+t7gj5q8jV515huRoC9UawPgCB83/QLncMEmQbo/K8MLbwC5o66XqaOmkr&#10;z5bdc7ruREH5HRVCmnP9n3LeyxM5ihC+iRGGtIzAGMt2PsmXtPwAr97rYE/ZapzmStbXkSDOHq2O&#10;IyEfxLlnnZjbf80mFk1ra3XwdgoNRyD7bMgRDnK5arSKU8pNOGa3hslPPPPn1GIiw973rhMJlmYB&#10;eiOp8mKT+xWF1063ql78/dvAxq6ylOWjmy1aHYUPdJIFtvlCbhgSnEvMFd0P9cTjXUJeBwc8pghe&#10;9AlA58Dxub2cXy3xGIvEnWE0r80/SjqO9WEZ8T7+TROcf4lF1gqYrb2oDwfn/aBgeiXmfc9PGZyb&#10;oG1/LGD3bOngvIFWx6M1LAsBu9ds5Tnr4JzcVeb6MNzSZdXYu6esZs9XQq6VqDXcbNdU3LWabH+I&#10;Jk/nWy7kQBLyDbShjvc8ehT0KtIS1E7vJer9gpiaQVI6jO9IqzUR9OaR6PxnysdvhAT5aKslkG1w&#10;/l+oCS+CJHgrBufreNYne+TaFaSV0YhYF+/LZU3ahE3i6xH72mq1bMWC8yCazZRfhW6dt6clHKvP&#10;JE+HhR/jWqzF3Y9ma7DTUXyjJkmYIlnCs6+qzMUvAK2XqyAm2ModXJWntSvobrR6ytqlOKJJW6NK&#10;EiQIMxUVSaMK7Gc3MhBV8obiq59K8g0VsDu4JILgy8sFHUuZXOhRXs3bAsbL0mit3Doj4cIHcQK8&#10;EaJUfZnVIfa2ZUrbOcKc/vUI8p9ry9fU+EoL+V/MpG+YcCtGx+EPuXmPGnV2JznstCPWajPbpGK/&#10;wU/TgJnuy6xN3Any3X7pA2jCV+si6WW6jHYkolNcmh1n47zu1XNYFcd6d8jeOlBxPq5JIFTD/f7p&#10;ud8a0BA503XbIjj+T/H/8dM8mZ3W/3+RkPdggZmlVRih/dXs53m4ppycoR/6lxjRScps0IbIkh9d&#10;nTRVs1aNy5yeNmujqXBpIXvW6h6bOBFyJsy/L4NFfBcC2E/QzfJhIceTHbvD/91v1OcoJPgI1+5W&#10;4rImyYcXKyqyG4Rf0XFXvHdf+vxtX9d57c0IlfaimN+zn7+gm6fo8RoJ3aRV0E21tCtuHFXhyn5b&#10;0D4BegOt7rAXJCGHuhR5B+Mk0w/Vt2dIKz/htHUQDGyOD6YfU3HB273w5zYjVzcJ0D9AJbed2d8j&#10;lLR9QScxiUTA1hnYdxHmZq/GIrGv2eJ5WRQJjyzmygniQ1f0mfEArd6zVQMht8TiI2qbsglAT8yo&#10;9TgMZ2a7bue6zW8jbeWpS0+mrpzc62odw0irY12WZJfg+/aBS8uhhg6kfexvTsu8UYk/DAmimXy7&#10;E4TsJK3exePvCzwG535v4zp0r+d2E4CfQURDqdZ5jq3o1LtvdpTOazcR1ZfxtZzR6lW7gBLSdICd&#10;lFFXXM90yt+OovYfSMi7kEBIW805OGUSJotOhwYvIUi5Fvoe7cD9ruJEOYJLzvjh4y3ameRntdiJ&#10;dd9KnhGXf8JJocFTxRxiZjyBpEOQqOozLfZ8/DqvBkJfaiM4bTT4IxGd4Pr9sWIOMRLe8+PseC92&#10;zzEJNBMq90viZ1Uk2QZ57vcluhf7kjtUKbRfgN7AqIw69kPNLIhWQqA1ymf2xs0zyGDdWCGRmC+a&#10;zAm22sUiLqt4Kk5HY14wTzpQsd8uo/aeu1G1uanFMtV5sDCqmL/JwDrqawTkV7RttbwZjnXYLaiA&#10;msXJigiuBrgWAG/D7eDWXNrZg6lTjaY6R1HfgLTKR1jJBNkTxu1H9Z6jXUnX96i/OIAGzGSC72fQ&#10;Kt5ouf4dKmJfTxOKc4LpLRHQb+7Zvgmu/4GqbnDbuuPpfgyqm/NMd7v5rNc6nqO6XVseR/Xuo1wO&#10;HfMR1ZdGu3Jw9kKrU0nI+9ERkFaXwQh2eUcAzD4eIiGXQ3dGUu/1t0irNOfoGpKyaejCueHKFm1f&#10;D+MCV1LzR3RW5JT1altm/Ow7/AznyvNwXtjNI7L2A8YuWg3jSvD7gGNutTVk0HjBkggo78L3wqz7&#10;l/fc5/ICji8qfrHZfET0AH5uRUzyjs/cfRgDcJ2aB51jCyDuWQLVca/InpdnUcTMWjSW8aF9A/Rw&#10;FnG1zYbNrn2AC/lNvl691eCmkAC9nVW+5/NcDM9B9Stv9s2ge+JjCL5d3UKCMkVwOpS20/CkS4md&#10;269oWpW1V4vCCQobNmJlCJ7VbPt5rdZoJTcVvv0yH+eo1bYlrY7wdGGMse3kA2aaiOtfj20Vdzo2&#10;lkOlbGuX4JOx9LwU89g7IinoJHxs8D9+YXv+FXLOwNey935rkpBz+Nyvh4YMG01a7YcE1WBUPg+H&#10;sNfnHi9rfxxrut+QkL9HoO614YxCT6h+hzPbvw8JaeaGz4ppQUXTuhOSY0bO5k746Ldx3r3SU0lr&#10;Fw6GnkaDjWwyiolL2IjKitCC8eOGFk2G3BwQoP8ArZZWIixwHBrSTfI2tCeqQpht7nr4IRTpPkVV&#10;+2uItrnpQTA+CNe7+ZGo7gzefCCXQMuCKYi0VapY9N8zZSdwmBduc+bGXPpWaGUPagXswQnremQW&#10;u+PspATmRUXf771csk1t1gYhsB2B3+/I0Iu1GR+lmIW+B4tDrpbPyIIYP0nCN67Z8qqIvDBBNBIE&#10;E7+al3q6G91I5r3bOZvXrLYdUf1AHwuhe6jWuSPVu7+1vzVm4Z157k1dFlTX2VGZ3ln5btzvf1gI&#10;LYrHm+r57zB3fhQq7TN2VxkBPD3ud0T1Y33vZ/8+zU7ue/s3IZduPBl7TYqbSBFyJLqL4lbTzyKt&#10;Doi4j1kRpO8Qcdv3klZJdREaPJDAVvUOCHbekXLfVWZTj4XaLkhUMvHZBzoccVm9BVvCCUHdOB/N&#10;pttn6BiqPkMRpPvpRoVxCMQmq8I2WNNUAY1kcZLvRPsgpp96nnKB05xdq+UXRreHinswQ5AxuxbV&#10;8AuQefJ73q9hlmgkvhw3t0BwTsj2+gnBjWljD/R7XMH5eQUG55skCM4/wZzT0qhoXMfBuS9J5kob&#10;SuwjUAHg4Lw1cGa7e7o/dVn47IRFUlJmJ6od5Gyvfu0Mrae12tok5CbTgnOaJiJXRyB+h6s9coHp&#10;/u5cL+q4LoywXVcNqziqfYG29fPRGfPH6Y7fuR+h0uG+n9sirdsegz2O2lEuBV/TadCdqMtBqzGk&#10;lRkVaWYd6sbs55gY+zBK7zuisyCKtsNeMY7Fj3liBOcKXQRL4/rQzsH5kigmNNiRg/NUJOmWfKlF&#10;g3PCyMcTPre34nfm+wSz0T+6Oqaqwu0V6ca4F51lfTs4L4l2DtAPREXuaswLD/S5Txda3sxCZlkE&#10;Uq0oqvaQz223+dzWDpwPVUlCO2iWgkHNiGOrdw8E6xZB4odb2YPpH2PxPgmiTg1l0bOtJRTTSriF&#10;fG5y/f9UCKUFuW94GQz9kMudBGz9dIiCurmeOjp/SvX6vKSV27rmILsImjB+mKv7qDGD2NsabgJk&#10;5+81zHi/jxbwDud51O8gqq2L9j+COrwbVODrtxPV1vG9nxOAOx7uYvg5dpGp1SjsOx1anYbvSRR9&#10;gX+RVvGF0rS6GmMEj4Tc61jS6tOUz2b7CPd5GueSEaj6tPt5d16IWzU+wxtjzcMk59UEM7aHtfjr&#10;7dVp6caccysSVwfgbxV0y5mcoWtGEl7E+XZDHpMpj3ZtcZ+lyaL9HVzE2mUWbZRnoUuYlXqxpOPJ&#10;i5NdF8J/ol20KEZEOFF9jG6Nqzggj4Xf59fLy3hdr0U1kmlletu6Z4cokztZPB7n5qcwGzgB16rB&#10;EBJcCtoha6Iq7cdjRLWTSAx/mPS4JYjqryAxsAMJeRNp9Q6+058R1X5PVL+TqLYWUf0RfHeXnrbN&#10;hpo72WvQKJsk7DdoTho4S81WnU0g7bS7P46g8FnPYzs993sS57FnfPZh7nczKkEzqrYnRcj+aEcP&#10;SoSZedPhpNWklPv5q08V/gsbSKbXO3htuvell6k4L1zWJEnQbgisZebD/Ok2fez558m/PF0uYTyU&#10;YOyianhHJK6LmBCrInPFWCO87+rGrCKXZXodaM7b0Du5oMKvSTlwi3tm/C5gQ7fiRLQE5gbbRSjm&#10;Xc/vr7dhcH4kFrU/okpQZHBOaBsMolEtH4GLOgfn8QjyYe3BHNYGqNCdxsF521C3waqjH+AVDhuG&#10;dvdbsGAYi+TY2/iunYSkjl9w/jBRbTMScl0Swx+gKT/UiOoNW5oOG8g5onmNRdm8trpd6xhKtdpY&#10;3DZ5ui06gaVT5e4ceLtNIEydtDiqTDUkG/bC8T3reWyH634mON8T1exnPPfrdHUW3J9QxCcYY5Wm&#10;1d4Y+frB535/SB2ck93PP2A7OdZ16x4ZBOeL+wTnHyIZMBL6BX0pOO2Aovh86BpYkYPzTDndx+rK&#10;jyml2Nhlj/I832ChyOrzJbqxorBFxZ/NrgjS82QqRno3Q2cXB+cVoV0DdPeCbxxOtktDtf3OEo8r&#10;L8Z55lX+XOzuc2c/KLS/AmuMu0s4Bq8Q0sc8W54Js/gIWY3FAmEkxlOCvaWZVqUHQWsNtoVnhjyP&#10;fk0cR7qd719tPRJyAxLD754mujZ14hCfsaU7PTOXr1G/wZrq9S78/oHPPpzF66BZu2DdubgNOnvF&#10;3f6AGelV8bMr1J6l6341z/1Wc91v+LRWeqo9gXNJ9tdnra7FOdTt+fsaaXVJyKPi7uNRWFJdZ5Mp&#10;Wt0b4VHN2Mb198ehWWDOD39PIS7ZyjyOxbTpivhFH30N8kRFHJ/bNMSWrZX4ztVReyGSja3MERHG&#10;enZqES/v3aC1E0XnIyoToDFwIJLVW7W5TkdL0o42axtBZfclCD9ci6prO/MVqj4C2fQyAti82BOL&#10;kIs8FjJFsgYWgwTRjCth48UBeXp2cZ2H7kW2+CbPnDLTbpigVcgeVIqnYqHwqZ1Vdrxao/CyzfzX&#10;Oq6nIcM+nNZGTq6W8Xr9W8xg/wEqvR+5WlfPdZK5tQNpwEx16powBLfPKLrpHG/jt2dxzm0owRtm&#10;wryeW6W8V3iu4XdONLPP/e50VbA6qVb7hup1hdchfVV7xucy1mo4CHkiulNG5bCP/2XYIjsYOjG3&#10;woP98Yy226o8iaB8B2joMPlwPgQjj/TZ+kR8vtvFR78xP/ohCiKtTg/sh29ER4/3ue6HqnGrcDbO&#10;f3vjczcyxnFPQtL5VXTXvgbNgfh6I0yhtOMM+m8hCHdpup21FDVUHYfji9subcArogpzWMmid2b/&#10;y2AG/vUI92ei0YkF5kS0r7dCNpvJkt4Z7YZa+Qh4ra6D7pRB2FsPWhdfdtT7a/eTGN4IpLuhuD49&#10;09ukEelxm1GNvqMhw59yWaetSEI+7yimj1uVqP4U9v2wz/b6QVl9USsiJeT39thtdby2JlF9N5yD&#10;v8f8/Fl4nOs5jluDqL47vGi/Q6v7ma59DKCJ3/Sjnq6FMLrUCk4ieSPg3/tOez/NpnTgPPlrdBS0&#10;epWzVVgLieSf4Dz0Jlqox7TZ81wKSdJ2E139BYL0gXDVMWNz30Z4XJVZAmN/80Nkt3Gd6IeA/AsE&#10;4J/j/+Na/PmWTwkz6H3JB73dGYkvaSuq0AexIMRvyu6AGIBZMyZbzMVktjZpEWSS0htIExbAdQTr&#10;wzGPPpBqte+pc9DnNHDoFFy36q6gPpjebddspd6phHcgYO6BcFvDD30/jEMN9P2+C+kkCxqz2m5h&#10;t95jquE+3a7H1Vwz5Y1Ewoz3c+47EMfJgTnjpT+CjUf5lWEYhimQEgL0dmxx76u0WzaXKiTix8F5&#10;Pkzl4JxB9bsHonFOoO4Etd/ixx2E9/hWy4Mw9xWyjsq3s53G/qbH/G0TiGsGfd+nf5yzvW4cd811&#10;+/TBtXO/qa7nV/e9n0M3j3cwAXRxcM4wDNM34ACdYRiGKZ8Zq84OaRXAe1XYm2G89XcP2Y5/4B61&#10;2h3lfr2icwzDMAzD9FE4QGcYhmGqRXpbrnhotQuq4FfxJ4FhGIZhmDJpV5s1hmEYhgmnV139OCI6&#10;h0XZGIZhGIYpGw7QGYZhmL6LHme8jOeGdy7DMAzDMEypcIDOMAzD9D2cOfcaUf1yIjqGiCbwp4Bh&#10;GIZhmLLhAJ1hGIbpixhldxOYayL6O38CGIZhGIapAiwSxzAMw/QtTPV8wvjFiehIIlqa332GYRiG&#10;YaoCV9AZhmGYvsXErwXVe24mogOJ6E1+9xmGYRiGqQocoDMMwzB9h36DOqln6t+I6D4iOovfeYZh&#10;GIZhqgS3uDMMwzB9A9PaPnVif5o6+UWi+n38rjMMwzAMUzVaK0AXsgIHwTAMw7QondRv8FTqN/g6&#10;fgMZhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEY&#10;hmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEY&#10;hmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEY&#10;hmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEY&#10;hmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmEYhmHSQUT/D+0O8TbT&#10;0C64AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDl/nWPeSkAAHkpAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAAcgAAAH4IBgAAAY8YdZAAAAABc1JHQgCuzhzpAAAA&#10;BGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAKQ5JREFUeF7tfQeAVNXZ9sw2elEU&#10;LGD9/NI+Y5rp7c+XfEn+EBsgCMYGimydthVI+I2JyZcYhV22oNjSTWJDEUGpy+7S7aAoKkpZYMvs&#10;Trtl7vM/77l3dmdwMYCyizAP3J1bzrnnvOc95y2nXddxitIyOGdHgPIZCMbCEAws8sBA6PBeYllx&#10;QI4krKn9vPp1gvSMwYW5QIeOzriGjY/diqbqMwHdhGlpKnK/Yt+hX5DlLYFlWSqgRAyHQvYLiNUL&#10;TlW/TtD3QyJ37F2OlXedjnXVZ5BWU0VOHP828q6td6O+agQjj8TZl37Wjjj/jMOLbMUtfLswHwMm&#10;XqkCWzFA459Msk3gBH0/JLJAUc0Cf7Bhs7p+qaUVLSRB4AR9P7K8AYTIpp2RCCwjDpe/BAYLMG7H&#10;U3CC9gzDCqNhuZ3FqGWo33iwE1rHKx8c8WAM8uQfWYSTEZfdcfui7NLSIysoxRqpGQ5++9hjQ5xH&#10;h4auRZ3g3XAHfMgpDBw6dQm0tvJCrLt7NJYvsCt+d+uxDh1RY3WTQI3VZ8k72IbtpgfW3xbWRSfY&#10;+yFkmdbrlEqWqrfJ+OuWTYeOGFcRtwKtW7sistpL0nigvv4DUmQdNxhUZ9ZicuFAIv/biK6SYgy/&#10;8kaEDUbXdVw4eephRCRcxaXkYXej1JnNTP9sxPgSJ9j7kUlRGdXf5ft11oAIxi1+VkXeuvIO5HgK&#10;Dh3xYDCO2zlN43hFls8Dy3SagFRk+WE7cpd7D5/ThwtJw5JWEKWaOgSMkK2xMwNHUNV6wv4wKz7J&#10;iSKSJE4S6M5AAxW3PIsaLRiaP03dc15xZBiQ72ETU/FTEpNzI7afxWoXs1y3xdvV+dr5o9ER1zGi&#10;ZIYyQZxXHT5Ej4tUCresQWz/E6p466vPZyJiiujY/t4uJQAkUX3Xy2isGaFKRa7baTwInFcdPlSi&#10;fGvwvYeVHF1N04V1xrZ/SMWulgM40NGuEhEk/4rQEjivOnwoi4XSMNsXQIRmngIp6IwbGJxbrC5b&#10;O5WcVdAkR/wvQvBDJyp4yTlps0stFWJ4WVR+8kt+lv7j4Y8mUcm98Ct77CQEWbQR1meXvxiWHkNM&#10;C2PA5Tdj4MRb0a9ohgp/1IkK4qxJIVNHhseuVBoTbLXaVCbExnOV+xFkxiIIswGFceO9C/HpWbNU&#10;ghdVeF5xXvMhUJYHV4UHz/75J6RQvRehUAxt7z2KH99fTVui8OgoSyONND4SZBYX06n/kMr5sJBP&#10;n16EOGGJNKDH+VaU4u+jxoCigEpEkOlhog7EPdhvdKrzQUUflT1UTiuBeL59l/rtCZ1mRBlj4Ujs&#10;wyXqLpyuXrhk3QtYXfOf6rwniOBPIH60iQ7Nv1W94Ja/PYjG+bbBFTa7DS36Ws5ZXD1TVgFVm0UF&#10;nj3Dc+SJRswoK4YBk5mXl4mBJb8HjOauBDbMOxtNCwZQWUWwnk7m2+sWYEj+TSobzmsOH6L4I0xQ&#10;XqxTTwoaqy6gwTVGnT/x9FPY8Ifz1PMEks8zS4+wEjnx6OGeoX4tOJTVDMeAi87D58ZdzkK1M7Su&#10;bqgKk5ygu/goE0y8RP2yCTbVjESYzmBQ78S+V+9DeP/6lDAxmiWCo0pQDN+UBOW3ZhRMkymzzN97&#10;vgrh0Gb1zECn+o0wjuCoEpRewZ4S3LZtO8JaJCVBsejlN+b40UeVYJzW8lrppWCmm6pH2b9M8K/P&#10;LoZOh8dOcKP9zDBUj0an03V5lAnGabUVqRcITLp4HTHLNoqJQf5cpqNBZ9PRKVt1mpKaIwOOPsFA&#10;uRCGDjYNESitFsWYAz3CRKDBoHE88Kc/Q3YehYXNwg9DIY1j4okNm8lTddoFnVVFehYtnQ+iRldY&#10;wdEnWGL7GdK13MafzHET7Wsi56oJzhnwPW8RE3TCEkedYJQ+hcYiayMpYfLPfeUU9UJ51u+aa8nP&#10;MM8Nij5SWOFTzwRHleAgr186shAldeI1O21awYjbgtykEo6QjzBM1G3aBOZJwVVyhAlm+/0qotvD&#10;ihAMKj5Z1Hs5RbkYUOhHU3MHMnylpE76lS0K8DDcpQzL83MKph9ZYl0oy1de2trn8lg9mlUGBHus&#10;3aQkhDjbnkBHK9b85UewWp/GjnAEl9xR9rbzhg+BsgJEojHWyijefe1uldDzK2ZCZyMcVFiMb951&#10;+wNOyI8eQ3y57YNp5ziXaaSRRhpppPERIqPch4xAIaJajLpUaTgFjVbClAfr4C4pwM/++eAPneAf&#10;I5TPAPbZffYCsXri8Siy/PnKFbEiFkZMn4qO5CFw4gJvMTJpVjlvOf4go7MWjRIZ8xGoQQhvHmgL&#10;qetDQXxtjY73kPw85450C8cx3EPTrDTv+CB4kHTsOAYqfR30D9hTDo4W4sJklAToOdkvtVivXRV9&#10;xd1iv3LrBCFyo4MugVjvG+8ahXVVZ2Fv0xz17EiwvnokGmuHY+drC1TBDfbanVWCHaFWuPw39yKx&#10;5fYUFYGrzM6IHren5sjwViRse/FykHT1XIbFX3+O3gPvbZBRKRr1wjdBhHa23N9UOQpadLs6b6AT&#10;LtDoeViaY/zzVW5/b3Rw/ryIXoiduWyPh1U0Tq8/rDJWX3m26ngRyBSbhhqZ53AaNs89B001p2HD&#10;3DEqZpzO4br5I7G2ehTWVJ6m4q7hkUDYNNE0/yw0zB8jg2WIseomCquDaX0yN7fZyc2xQU6B7ZXG&#10;LZLnTO0S7jXUnkoCunsH9xm6yrwca2vs7q7x3hnK091taiwLqd52R1HiSIZptal7a2oHquvBhfZQ&#10;ruCIveEjhRqxIyLScUuIWy6ZWbLgXHUtFbPRyXRj9UVorDmdHButnujk0MK//Qnb3n1HtTnE3lXh&#10;nn14Arl+uur7i4ZbVVjhnTyTg41ftfsEeo1I0XuCUPNKlREZARZYRou6XnnPKeq6ke1P+g2lirdF&#10;Qogys500DKRPf9eWKhU22rpehZXzhuoxJNB+t1yr5zxvfO9ddU/Qe0RK22PhBvc9qjKSIHIlq61c&#10;W7rNaRnylp48GfaOaBEKlhje2r1bdT1Jr56Ela5EQYIo2gop11FeJ8ZtBb1GpDRH6X3fv6NOZSRB&#10;5JrKEepaiBAkExnUNOzdu0/1ZAgORSTZnnJtUlD1CZHSWSVCpL93tj2QHShFZmAWXFTk7kAxrZUA&#10;Dx8WVn0dW6qGMt9tiJqGaluhmN0Hu3PLvVhPteGaXU0dyPeUMh7fo3q9Sp338jAoqfuGSJa2EPnX&#10;LS8yY/aIfEQLI95pz8KVfl8x2XRmsAtO76xMGdH4gsQU2ATMOKVuPMg2yHewIHbEYnYvqmH2LZEC&#10;KX2L6sMwQ/jeLR6cetMN1HUkUOvAAQqcPRIoMUskCcOuzsPQKRPhmvwzEhfF469sQwf/IUb1wjav&#10;OOm3VVbfE1lcggxWTxuWql4JiBIfMKEAI34yXl1f8Mtfqt9kRGjRZPz0KnW+fPvruGPNMsay+83N&#10;+AF1v8+JfL6tFRm0ZRVYAwdeOYmETYau64gwiPSxy8xHwYgiO/5dq5vgmnADjM5OxMwYZi78C/wL&#10;H8IrB1pV37tGUyfb57yT6DsiZWySMHV7BELnr7QyncRHnTbXxvZlqdFEu/25fSUMb+tBabNyVw6R&#10;t+JI646POTCvDG6vV50L7q9f45z1ApEuTwHVg51hwZV/rBFybMkobeigQ0lan08RINmX6UQmuSSC&#10;59Jf/Jztued4chhiuBJf/z09GifJnz/yGJ2CY02kg35F3SNpgr16p8hEhIUbbE+KIeT0lx9djGaS&#10;FKNi/fTvZrIwSlgNZ9oSNGziM0v+gZc0nXpU4tHplohs0yZFsUWpum3DQvX+OOt9tr+PpjpNrr5r&#10;Xk6AJVvhwSdnFVI2vo4QKV1d+RnsfXsJJW5QZTIBU6ZhR7oN+U66XEbHVlixVjw27xK8ue5XLJL9&#10;5BZdqhIPMopy+4aww8XDlDmZs2ciI5BPQyGfvKFZZ8WUc60ZHeQqC6e0CP17q/qlkUYaaaSRRhpp&#10;pJFGGicTPIUYQE8/O1CG/vl5cOVee+J4Hjk+EufPh+7MdxXItFTpZnSVetDvg9YOH/cozsP4eXdD&#10;+hZlRqrA5L+YKdO27b4h6QOS3p/MwiLV9ejE/BigxEsnuHuWqwJpag+HMHZBJcm04C7NRzQeVUMN&#10;CVi8dpUW4jfrn7vKedNxijIP4kkrGGQEdcn2NxDUk+45kBHKnS1BhIMy4tyNaXdXI8t/HPYUjCq8&#10;5cDQwkLVa5dApxFFiwzsROz+1kPBjBtY+fqbqhoLInxLSA/BVdEbw+aHiWxPBQof/7vKoEC6EfsX&#10;THWujgyZ+UVswjaxAnfeLX1PaIa/CJ0xh1MUIu2dndBC76+aR4J9ZgRBR1AJpBfw0S1bhjtJ9i76&#10;FwfQ6vSgC674w91Kir74+K1sbR9cRQ+FjY9eSRmlQ1awGhGnrWpxZOXP6H2O1lvWkLM83V34F5YV&#10;oU06lK0DWFs3vGsixJHAansF62qG4YXaIeq6LRiGqdu6VVYnu37ey7Oz+vl8UGM9PPYZmhIWUdOe&#10;K5A4NtTaK6iSocY+JMcpsCh8UnfYaaoaw9oAtEQ6YTirhkWn9vP2luFAXSaDOCphNh0rbGfi2aph&#10;KoNvvDIfq2ouUOda5xb1TBSiYUWxus7efWD9Q5fa9wmRxwni2nbXo8lZTGeF7EGhHG/3nDs3rScn&#10;F8cWmcWFTpLAwIA9GytuyGyskWicP5rMNYWvdsZrh4pCxMbqfl2EJI7VC4agRWuG0SLLnc5Ew/xz&#10;FMWaZW/TsHb+hUq9xGn+JUa6dBaWTHdzsnLs0PTeWypBgczKkOl19bWjFAeCcXsOjmB95UiV2TWV&#10;56OJbU32brI696rpKpsqz1QzsjbOO4ftdwzjn8F25+hY3cKau+zJFdHgFl6ayC6lauEjqe45vmPc&#10;NgfSvow4g6kPv/qi+pWpnqrkq05X1wkYzowqORrnfUrdk5U4/1r+jM0xI4y11WfbYarIxSTIlLVE&#10;XIG0S2e8FzmBY0yku8TeC0HgKilQv88tlD0xzkQ85LQ/B4lMqmc0EGR4XNNNlM29E98dZ2+qtbL2&#10;011hTFbbBESNrKrrJlIKR7gomFBbc6yJtAkTfOfX9th/I6ueykySpVJfd1ZX5uUIo1llst8X/xNG&#10;ZwQhzRZcK+6xq6UcjfNF7XS/o5FVXO4nEHPWvk5cUNd7RF5VM5cZ7xb9Xd5iVNa/noGNVWfACNtC&#10;ZWfjnVQBOt4NtePisT9Cp7MvlQgqCfvGk9O63qN0B/Hu5lp1HTmwUl3HZPUp0atEXjKrgm1FUxyQ&#10;zCR8xMZKW000/PM65teeA/tczWcVJ2UbECuu49TPfZLVN6bm3MlzWRpdX22vRlabORE6hZhcr/zz&#10;1eq6w+pQv71K5LC8WxWRkhE5SIXKYH1ddzXTaSbI+bL5/0WC4zj/m1/F1y77Pp5uWqvCNtXYBSJ4&#10;otae9xprX6Wu4+S8irvwx+o65vQs9CqRA3z5SupJRlRGSWS7s3hZXRNG3CbyuTp7ab4mXiQZbhtL&#10;1KVJRFqWHXfL3SPVdYLIJ2u+bV9TXwp6lcgMv4dEJol6EilzlLquiWQiO2nOfeeGSWimr9gcbH8f&#10;kaLv5byeVVhdO0Quqv6Sujb6hMhiDzNidLVJIVLWSst5IuPJRO7fsx//k3sDbplTrpawv49Ixldx&#10;a0fY1w6Ri+u+oK77hMgsbxE5aaYQyXzZGXUynkykybB1Sxch5GT2YCJlqzkVt2a4uk4QuaT6s+q6&#10;T4jMJJEiDGSZvdo0kApbTDNRCWrpPeWt4bQzIVJU+dx//Bk5F/8H9WQslUhWe0uXad6j0FAjM57F&#10;bYupZf5P110syfVRdQ3Q3eoIJc2gKrfnqRYX87dY7cfomnMn1tSMwpLaSxSR373uGrpP9nxQcaw3&#10;0na9f+5X1FRSVwXdKDU7K4AsuXbem+G3p7n1CZEuuj0yc1kyEo9Jxm09mYBOzhg0ODVy7LRAAV6j&#10;E5xAPGZi8DQvmqN8nuRfamaU0lfWCcVYCwzkFHroXtmTCPuMyE6yR4j806vbyCkKE5lA78A9bory&#10;KPpdeaO6NpnpxBILUtEjXBOnk7wo+o+73r4mF2+uvked9xmR0lHcT/y7WT7qOSrssHAB6KQ+yLpy&#10;CokKkZsG265txiUjTEGlUzDtdPpypDq7J92s9KhJOzVGjroC3VNB+4zIxK9wU2ZODp9wNaJaCLHg&#10;frjGj8MBFsMBVtiMq65VYZNhBZlpzcDIK69AYdX9GDhlErInTcXZU24kL2Vbj+7NMAR9SuRjrKqK&#10;yERVpLKUyb46OfVBUE6LtEe2Q/VLbisbnH8sM6ZmWx43RBoI2plxFo3J8ibZ2yQBjVyhG6kge2Z8&#10;79e/ty8ciKfpumoi27MdPxq3DXH3THsebAJ9SqSUvqukhFarrRokqx2UtHctXQb3xFvUPZnrmsDj&#10;SzfBpBrRqFdNwza61RxXNZ7H96m/NDb8Abj9xwmRAre3HO0O83SjQ3UOD7rsOrwcsrmTTOTQwlK0&#10;UDzJcsGBYyfg1Msvw2nX3YrAA39DmxjwooqkqpaVYtbSxU6s44DIbM9sZHrspQ2azrZFBmWNvxY7&#10;2Tb7XzaJxndCuprkup8ZpsXDKjBm8k0UUFMpZDQ18qWH6W/SapIyUe3c6U8S9DmRrp+Xk8gyxQFb&#10;6Ag3JLP0TJg3cbEEokmS25mEV39E//B/uzOjOU5JrYhMKFQ+05xdYnqVSCGm01kV8DZpyvJUqHYl&#10;9EVVtWPGyJJQVysjKEXdgW4i1ZILma5NY0gsHYknE/I16k8hkk8pyEzk+Oy2LRh3T+2xJXJgYQH6&#10;5Yseszmj729j62NWOmS50SFWBZSU4pziWeQJrVU9YhMpnbWM5vJ6keGr6DGe2xdgGBPRqKwcsgtK&#10;3uEWG7c3kEMPRCAqYcJ9NcgpLcLYuyopX0MsgBD1nGzxSvYIo1j13GK8U5A8/dp2ReRA2YZQCPEX&#10;MFSQ4SPK1ZKuR43cjXe2szmUsnb48LZTTQX9vb25mqCigBIzuRrykKU8tMlEaEjfjzjBW2M6PrP0&#10;YVIqXNDgLqFnEijBqNtKaBmJNRTF5x95kvHteNJbLlvSiiFwQItQ2NhLmATZxdN6kcAEKgrxm5XP&#10;kbaIrB9DR3w/M9gGS/pVhYtJkDK4acUqFoxOQuKIae/BCqfasxalkiw/1M3t5O172NVUhw0P2k0j&#10;W5ZPyPa4fQW3JxeyaVeON58ifz/iZEM0RKslFMbyZV56KrYFI4jTlksM3ghkn4J4pAO7rW3Y/MgU&#10;RDpt4v/1xks0+v0Y4vdgYMnNQSep4wP3NDZ+KqO4gI4uM1gk9ixtUIrLaLwN4cheaM6GeWYoTuMh&#10;jt2r78DLm2pgkFDZqUwmNrl8x/lil4ORE5jOdkjzrLwU7+jOkn22OxnAGlXmZw2gpCwuwnU1877s&#10;RPn4Y3CBB9m+AuQUpL8mkkYaaaSRRhpppJFGGmmkkUYaaaSRRhpppJHG8YYsz41GTrnMrJBJRlPT&#10;PdkfB/SXndZK8pFR4ifjclHbuCFl5ExwQDOQ7c1T+7K7in1wlxZibtOK0c4r0ugL9AsUI8s3HVl+&#10;P777h18hZkbVsOfhQiZrGkYYL7ftxZDCUrjKi5Dh8aFyQ8PFThJpHAv8931Vi12lfrgCeTilYCo6&#10;LJl7IIPvNmN6RFsQo6+bikEUre2dOoJqiqLzLBm8J2+LWhqe2vmWmm/iKrsZIwLH8ScgPk64aE5J&#10;0DVzGoSBDfuaEZfN+p3FzQnI1ErFG3J06/5mhvVhW7BDTbqViYjymQp70wNZh8xWGI9j+kP3Ipui&#10;NWQ6cRPvSCBuQRa9tRshiutb4arIxYBAb60vPkEw76WmS2Q9Zv+AD8t2vWfP8joIUaq+CNvQ2pbd&#10;GFDuQ2e0e3LhkcI0TLwYjSJjZgBhK46QRRF90CRkmREXMuLo76MO9nkxzDs95GQ3jYMxwF9BPVUI&#10;N0Vni9mZ2kIIsVtkkqVrlhe3PfkMWmB/PPejhKwyt6IahlCkjv3tr9Wst56wjhVMFsoPK5qVbqUJ&#10;ZMg0wPJcvNEZoQGSKjYFFgszY+YMvNS5D6YZZws9mMXHBvJFhCDzc97sCtzVWI9o8iRWIijzPMMa&#10;cgryMKDQhyd27RrokHRyoT+J7+cpUHPPlO5z+CNSTSapL35zO84LzEA8YkJ9zFIXIZtamMcSkg9L&#10;pn6GZb2/BoN5dM0uZDZSpYXM1ZXvzorrM8h7FN9+/riiX8EN9OEKsfjVbU5R2JBVPK0skHMKcrFf&#10;o86TLTBo2LQ9fx82VJ2JddUjsHjh10WpOTGOIUwNb676BVbfMwjrq0aj6aH/UetxFMg4V8l0tHTI&#10;QpBUWB0x5HhoFNHgcsg9MZHlDSCjuASaM4U8ASmj6Q8+gHbZlIkFFaUhE6TJ2VAzEuvJQLUg1jnk&#10;E13hyG6K3NQ5wB8FZPG8pWlomm+vVU0cm+eeh8b55yOkGQxhc1SMrRy/R7ksyZDWembpLWR2APev&#10;WNHfIf3EQUZZHs72FpB82YnHYSSpbjdiyPDO4H0yUWasU/vUP/h9bJxnb6XQ09EoX9/ir3zP4IMg&#10;n2F5fbUPjY+Nc9YfSDH3DBGjy2ouJMN6TlMdVedidd05rETOpwn5uiffeAM7yHyZSp4MIxyDa2YR&#10;zp/lfcUpgo8/3MUF+N7vb08pR1nq02JG8Gp7s31fZFe8ExsrB7PV2fvV1FdfgDVVQ2VmM5uLiaX3&#10;fQtrFnS30Pq64Sw+aUdtfIWlNgNq79jhPD9DfZQrEVYOuZYPfL336lPUefa3rky8q5jYWNe9C1J9&#10;7WlYM3c08yP6D1hedTEZfK79nIxe97vhzG8z1NINPtdiIXySRpuoApsY54cKVLad+vLvflPvFMXH&#10;F4Nkh89yDyxnmWACeyNx7KFR0+WykVGr7kwSoxSrmxfdogo7GXpHc3cYHo21I3GA4m39Xf3RUHdK&#10;yrP6GtkeZwQ2yqYpVecoJiaeNdSMwPr5p6A9/CqeuTOn674cb6/7f05qNmR+fKR5Tdf2AHI0Vp+O&#10;DsPZNYoMEwPt0ttv6+KjQChe+ebbFMG9uUDnGOBXK1ZMypGvZcj6FhGdDmQntsur/uBcETRsGqpH&#10;Yy2ZIoVUv2AwXlp8nfMwFeKsR6JvsWWM6SrU7mMk1t3dH8/U/Ze99wkbiEn3RZOWwv+izrY8lYc1&#10;87KxYb69QUzysaFqJPZvuZetVFrW+6EdeBmraoarsEp/Vw5l2O4vwAYjmlqf3sVMMjfKa/GPVffi&#10;xxX9ZNlKaRFbHSlzmp7oR5e/AEbSyIRs/pYsBhvmDmPwngtTsG3Db/DiXY6oS8SZfzY69bD6hK5g&#10;7dq1FHV0XaLUu1ETzzau6Spf4bFhtVOEphpSwtwV932OlaXnjgDZCGBd9SUpcXa+8YDzlKDUcck+&#10;qImEHHzmtnK4P879trJ6tOtbVA50Kp2h3lznym6dK+edmsTIs3r0FkU0G7pBHXphSkEmjrUUo9Dt&#10;3h6LmlNjRZlW7mPZUg9S9NVvfx47leviMInvW137/vfIIXvNSXxYPfcebZ7XHXaF8/3WBOYuXU4x&#10;m7ryTpbpHvvvYR1D9MTIqBHB5Htr1LmsTZYNwBqqunWbGBWaswQ/GWYkilXUcxJmbd0wikHqP1q3&#10;6ygO5d6GygvIsL1OaBsG/dFXX96q9sVT++ORqfIrEPG5sTKxxdwZWFE7hjqT6dfYInfT/BHo2P6I&#10;CpsMid947yedeDzISDPWprYcEISlGh3UIk9IRuq0Tr/2v/anmmX1bzTyRnehSAEuls0Mu015KZMo&#10;rcLkMGupnzQWmWG00Yix79UvGIqVdd9WEWQ3xgjl4Hk/+iYiwTD9VtlFlwYJW5ldxhZady6h1dst&#10;WpvfWUSR24nlC7vTkSO0a1OKhJBqYFnvpIR58dmZrBl2qFa+W7oSk3FCMtIiweeW2tsryArnzuYV&#10;XbtpyWFGG1hwiaITv9LEM/fZX5OVYwP9y6BGJpIjssWf+nyuPCNzZas/cUfEtYlSz5mmpgytlnAU&#10;N9xGi7JDYwxho4Z9r96r4iTeG97fpHS57Ni1+ffdO1muvGeYGvrqAtONWR1dz+VYcu9YxBwDaace&#10;4/lJIFpF9QwrsLfYlR38QnuXpxSK+kquYxiJ/7i09ispz6M7/6ieCWTLNPX1XHlGESe7ihmOsSOY&#10;cOt0LH5pEz575Y/JXLo6zn3ZaUx9WTfJnUh8YVcQQ7DrvhwrKGZpgHYhsd1a4lhyz393GVmPv/wy&#10;RXnqsNoJy8icgE8qtpgkCO5dllIoKYykrlxx99CU51EWcgKHYqS0YxGjhuwowd8v/N+xFM86xhfM&#10;YJrC0A9mpHSCJ+7LsXLBKObFeUgczMgnqr/VxUj5qmliw5UETkhGiuEoW02qTVxYzdt2/SNVtCYx&#10;UjTa6gXd4k8O+bZmAodi5B/+eB++8uMf0NLV8cKOHci65CIYkRiWvfI8fnD9pMNgZPdmiXLIN7Rj&#10;SZw8mJFP1lyqepUEJw0jRURlegrpq8lHUE3s37EgpVBSWiQlVOJD5IkjuWUcipHyYRVNnHPZroHM&#10;1KP2/vdOozkMRjo7VyYO2cHyA1rkktrPMS92gJOGkcIj+apJnITLh3v2vVGTUigpjKT9sLYqlZGw&#10;9qtngkMxUmK/3t6Mn069Fs2xMAp+MQe3L6wjA238W0byeeK+HA3VZGSS2juYkU/VXEzRajPv5GmR&#10;LBB3QBhJXUX34911t+PJqnPxxwXfwDfLr8Dpc2TPjwpkFBci0xtQGwmdV3QVflj2AzxSdwnW3DkG&#10;y+o+AbRtobZsw7qEWE5ipBTjN352terEDlEPj/nyVzE2d5pisHSQ98TIoLaFNaODFWcMfcjzsPi+&#10;z2Ns2XdxQeHl6OfzIJN6PaO4iJXQh9PLyvCV8vF44J7v4vHKC5mfT/G9tqV60jBSarZLtci48ill&#10;i6yU7a9KSjDU58PYqkq8SfF4wNDZAmjA0DeM8thKRlxW9XsM8sk+Q7JN7Ey4ymciu2Qm/lr7DUrA&#10;NnJL/Vd6WJf5qxTj3S6NQMfmrQ8gq5gMYrzMQCkyArPQz+vBFdWV2MY0JS2TPo4YZ0Ge79TjuOa+&#10;ezHEF1A7XCXnOaO8Au2O7D15GEl6ZUc7YaT4Xq4Smc7PAgkUQ9fJBAHFLhsrg8ooX2Jo3kaUzHFd&#10;NVkx94uBIrgmTMC2fc3OUxsxWrtTHrg/pYfIpCgYX1ODeOwwB6TjMbgvn8gEdWRfPRGuyZNx+uXX&#10;dO2rZkXirEDO/m2+PMjX3gUnJSPFKInETBYGW1ZxGYZ5nD5YKjPZdzFCU7CFDEuG2phunOx+qzr4&#10;1OjGundec54eHtwTrkbGNZMZ31Z8olUTDn0CJluxa+I0qG+cy6OohkFkqCE1jBhTdAvzLa2zBC0d&#10;zImTzZOSkQLpNHd5KSbJSFdBwBaj6gmD6jFcOmOGCnvb3x+liIwpRrrIyBjvua6firBJa5SNNvua&#10;qXBdcyPZkcr4niCNKoPvED9WOuNd101Dae39zlNbLEe0CDIm3cwQMbwQCWJnizP2KA9jIknYGktL&#10;kOXp3g5ZcNIyUtCvRBbV2PomQitTdv7WKRbrN27Aqk1b8KXSUpw27Tr868UXMOTq65E9/jos3bIZ&#10;S7Y8j8XPv2AfL6zHIl5HUnRhzxgyfiqyx12DS3Lz8KW8mRgw7nq1X/Xny0vx9Tmz8VVKiKfffAtZ&#10;E27E56h/v1LxC2SNvxruawqVsdZJIhL5dc20v8OUwEnNSCMm+4WWqIIZXc4a7ogvgZwNHjsFZ4+/&#10;hgFTxV8CKjQNEhlJkU3FE5AzKx5GR1Jv0KEggj7KfzLZMSlrytEPMX+Dv3+5cwf4UW11FyPbKCWS&#10;cVIzUiZkJRiZ7S1VOvJQkA5sEb8KLGCbi/RNx02kELSwP5w0hkimDii6EV+osEdbEOmgGGZqZLrM&#10;NEiwXH5F1yoDK6hBlx1zHWzcu0dZvl8rsj/aJ2FdxbSUHUYebIyd1IyU1jRC9nSVXXwp3lKahBQu&#10;xe3QK6ZAdttup/sx5OpJaghsdzCEToepmcJIK45w0ibTgq/MKcdP5/zWvqA7UfnYU9SRMYbTMOwn&#10;9ne7EnhnXxvaOmLkf3fLf4m6UdjyPWdDXlkclCGrtQIBDC7KZdhUpp3cjCQM8SlLWUC0BH90dyVv&#10;2IUhbMq+YjIGXXMTVjXvxuZd+5F51fVYv3sPWqMmNuzeh5ffa6clOhFhMrXd6B5CsveapkVcZhsk&#10;mhnGqEmTMPraPJx13XQM/clkDLxiAlzUuyNvmoZzp9yESLvJMDdSP07E+TdOwbrWVjImjO/k+slQ&#10;C7OfWazymBmQT0qnMkxw0jNSfMcMvy2y3OJTHvzcQRvvS8uTzYpz5/5W9eQgrCGkhymiU3WozlYr&#10;HQ6ZJeVqQnHyG2Wr64PZIJUmotnvENdIJIWZEOOEjJtkF9kqwO0to/5Mbf2Ck4aRYRKfUVrIBmd/&#10;hSEBjQV3nuwv7OgeWTYufuJuI4LyxuWY3fAMYqE4at9+TTn1GsXj1miIjnkMHUGd4leTb+dhD42b&#10;BGJkhHwSRnpiLBnSSAa5alFkh2ggvRFuxfUrH0fe1qVknnwnIIbn6dZsovEjsRIxRVdmlNFNYv4G&#10;0Oc9WKzqWhSn5OcxPjOShBOEkQHlKx4MqfduTyGNDLswZCq+8imFkXQ35jz7NO57ZjmZkI9+RSy8&#10;UulFKYerogIDZGf7wGxksHBmP/oYC9DoMQ3l1DuMlE9wHBxCxYmYmPuvp5BVyEpU8gvkeJiWWr/B&#10;g75if28FMooK8Zt/PoFVb+1gujYj4zRnw44uFYb+n1/ejk6xYN+fDfvzAfL1qY8z+ufeFM8O+OGm&#10;8xwLpX7fXfpCM71ToUfblViUNSHu8llwl7CwAl70K2NhzijEl+bMwUYthp2s6C8wzOSH/wn3zTPg&#10;LvIhq2CG6nN1UXy6pN+VhTzc41ViLx4NdzGSDQ0RK4TTp91sV5biMopyxqGB1c+TD3eBF+5puRj/&#10;0J/wPJm+Q7Ow2dTxpdvmIDO3iKK0gEc+GVyGYQWzKJbtyhPuaOU7PLxKbZ0Rxs+UToPyIgwX4+hE&#10;wcZduwZm+byY/NA91HEOtckgU2VpeAfbphgl7WTE9c8+gk889yQ+teRpfGrZP3DRiidw4XOP4z+W&#10;PYUrlj6Cdw0WH+OoSctsCoZu4mf31LEAaQGXiOFki+nEkVHmpZHix7d/97/QdPEb2UpphUpv0D4z&#10;jhuWLsJFS3gsZzorF+HTy/6FTyx9FJ9e8gSufuph7Ce75Es17TInR5MxFMY/SJXLaKh8rFUGBk7J&#10;PUE3N6/buDHbVeajl8367IjUZEgNf6JytNJ/ptU9g/tQUAXJWiEddzE9gi8uehIrD7Tz3fQR2Xqj&#10;ehsNK7ZITwnDkV28J2K4KdKJLzz2JIIUhVFay/J9HVsbHhoy/BUzD0Cz9qCj403orAhGvA3b1z7O&#10;mN0d8VFNRzalgKyXdMg+MTHh4YczB5RSTPmL1JijqyQPWeU+ZFJMtpGRMpVjz+tLEdz7dxjRVyij&#10;pKCbYbW/g7WP5KOldYdTZIcALVX59I1J42bc3/+iWqtUkGufe1T1q8pIvtg9lnDvEJDv58WDr6Jp&#10;2Swsqv2i+mLUrgOPMc4LeHQRDSdWnjAr4lkz/cii0ZPlE5E7A0MpnrOpCyuXLv+hQ+7Ji1O8t7QN&#10;yGfhFEsHAY9yjxKJDa9tVz0uO996howIoeGhaymOQ1hy/xfZ8sKUzDrM2B5YtGyhUxfLB4yc6RcJ&#10;WNhDphxAhEbQu3teY0VhBeG5Zu7D6vkXYfMS6lZzDzo721WY3YZOQ+tG6mwyyCfi2o9BBaKXp+F1&#10;yxrqZDmNI8XX77h9kWtmIX05j1p7eGqeX1muN/xlIRB6B6G21dgfbsYLy3+LPa8uZWtMZWSYsvXZ&#10;P30GG//yLbQaGjop3V9uaaGxdCvdA76znDrUX8DWRYlRceuJLRqPV/x65dLLxMjJoBUqIjsnQLHt&#10;zcOY0umYteppuhS5GFYozKJL5PGTWdNxqc//jhM9jTTSSCONNNJII4000kgjjTTSSCONNNJI4+jh&#10;cv1/odxFx70xLmEAAAAASUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGEV9qvggAAFIi&#10;AAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAA&#10;AKUBAAAZAAAAAAAAAAAAAAAAACQLAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANVgEqrjAAAADQEAAA8AAAAAAAAAAAAAAAAAIAwAAGRycy9kb3ducmV2LnhtbFBLAQIt&#10;AAoAAAAAAAAAIQBsczoF/j8BAP4/AQAUAAAAAAAAAAAAAAAAADANAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItAAoAAAAAAAAAIQDl/nWPeSkAAHkpAAAUAAAAAAAAAAAAAAAAAGBNAQBkcnMvbWVk&#10;aWEvaW1hZ2UyLnBuZ1BLBQYAAAAABwAHAL4BAAALdwEAAAA=&#10;">
               <v:group id="مجموعة 102" o:spid="_x0000_s1034" style="position:absolute;width:64876;height:70457" coordsize="64876,70457" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUWqGwwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qJkpLia4hiBUPoVAtiLchOybB7GzIbvP4991Cobf5+J6zTUfTiJ46V1tWEC8jEMSF&#10;1TWXCr4u789vIJxH1thYJgUTOUh3s6ctJtoO/En92ZcihLBLUEHlfZtI6YqKDLqlbYkDd7edQR9g&#10;V0rd4RDCTSNXUfQqDdYcGipsaV9R8Th/GwXHAYdsHR/6/HHfT7fLy8c1j0mpxXzMNiA8jf5f/Oc+&#10;6TA/WsHvM+ECufsBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1FqhsMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:group id="مجموعة 101" o:spid="_x0000_s1035" style="position:absolute;left:51598;top:7184;width:13278;height:57607" coordsize="13278,57607" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkiD/HwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL01mygtEl1DECs9SKFGEG9DdkyC2dmQ3Sbx33cLhd7m8T5nk02mFQP1rrGsIIliEMSl&#10;1Q1XCs7F+8sKhPPIGlvLpOBBDrLt7GmDqbYjf9Fw8pUIIexSVFB736VSurImgy6yHXHgbrY36APs&#10;K6l7HEO4aeUijt+kwYZDQ40d7Woq76dvo+Aw4pgvk/1wvN92j2vx+nk5JqTU83zK1yA8Tf5f/Of+&#10;0GF+nMDvM+ECuf0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJIg/x8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:roundrect id="مستطيل مستدير الزوايا 82" o:spid="_x0000_s1036" style="position:absolute;width:10058;height:57607;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="13101f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMp/WvxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMOIURXqUrBm1YF6e2Rfc3GZt+G7DaJ/fXdQqHHYWa+YVab0Taip87XjhUs5gkI&#10;4tLpmisF18vrcw7CB2SNjWNS8CAPm/XkaYWFdgO/UX8OlYgQ9gUqMCG0hZS+NGTRz11LHL0P11kM&#10;UXaV1B0OEW4bmSZJJi3WHBcMtrQzVH6ev6wCHHifn7bpcMjes+N9NPdb/31RajYdX5YgAo3hP/zX&#10;PmgFeQq/X+IPkOsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIyn9a/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#375623 [1609]" strokeweight="2pt">
                     <v:stroke linestyle="thinThin" joinstyle="miter"/>
                   </v:roundrect>
                   <v:group id="مجموعة 100" o:spid="_x0000_s1037" style="position:absolute;left:6934;top:4758;width:6344;height:50631" coordorigin="-156" coordsize="6343,50630" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLxJpcxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMoXedBNLS0ndiEiVHqRQLYi3ITv5g9nZkF2T+O07h0JvM7w37/1mtZ5cqwbqQ+PZQLpI&#10;QBEX3jZcGfg57eZvoEJEtth6JgN3CrDOH2YrzKwf+ZuGY6yUhHDI0EAdY5dpHYqaHIaF74hFK33v&#10;MMraV9r2OEq4a/UySV61w4alocaOtjUV1+PNGdiPOG6e04/hcC2398vp5et8SMmYp8dp8w4q0hT/&#10;zX/Xn1bwE8GXZ2QCnf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS8SaXMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                     <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -5759,51 +4844,51 @@
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00AA12C0">
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                         <w:t>عنوان البحث</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00AA12C0" w:rsidRDefault="00AA12C0"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="005B5925">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4273F363" wp14:editId="754CE93D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EDEB0F4" wp14:editId="303753AA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-645160</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-966470</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5138420" cy="749300"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="84" name="صورة 84"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="84" name="صورة 84"/>
                   <pic:cNvPicPr preferRelativeResize="0">
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId5" cstate="print">
@@ -5821,64 +4906,64 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5138420" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008D4393" w:rsidRDefault="00AA12C0" w:rsidP="00854DD5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1EAA74CB" w14:textId="77777777" w:rsidR="008D4393" w:rsidRDefault="00AA12C0" w:rsidP="00854DD5">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:ind w:left="-1440"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55915E20" wp14:editId="44D4C266">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-729534</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-965526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6175148" cy="7825741"/>
               <wp:effectExtent l="0" t="0" r="16510" b="22860"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="مجموعة 8"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6175148" cy="7825741"/>
                         <a:chOff x="0" y="76200"/>
                         <a:chExt cx="6175148" cy="7825741"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wpg:grpSp>
@@ -6055,51 +5140,51 @@
                               </a:path>
                               <a:tileRect r="-100000" b="-100000"/>
                             </a:gradFill>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="accent1">
                                 <a:shade val="50000"/>
                               </a:schemeClr>
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="lt1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="008D4393" w:rsidRPr="007B050B" w:rsidRDefault="008D4393" w:rsidP="00AA12C0">
+                              <w:p w14:paraId="303CB548" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="007B050B" w:rsidRDefault="008D4393" w:rsidP="00AA12C0">
                                 <w:pPr>
                                   <w:rPr>
                                     <w:color w:val="000000" w:themeColor="text1"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="52" name="صورة 52"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1"/>
                             </pic:cNvPicPr>
@@ -6134,129 +5219,129 @@
                                 <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </pic:spPr>
                         </pic:pic>
                         <wps:wsp>
                           <wps:cNvPr id="53" name="مربع نص 53"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="-36805" y="3230846"/>
                               <a:ext cx="790133" cy="390617"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:schemeClr val="lt1"/>
                             </a:solidFill>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="008D4393" w:rsidRPr="00B055AA" w:rsidRDefault="008D4393" w:rsidP="003D7269">
+                              <w:p w14:paraId="30212980" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B055AA" w:rsidRDefault="008D4393" w:rsidP="003D7269">
                                 <w:pPr>
                                   <w:spacing w:after="0"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="10"/>
                                     <w:szCs w:val="10"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00B055AA">
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="10"/>
                                     <w:szCs w:val="10"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                   <w:t>العــــدد:</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="008D4393" w:rsidRPr="00B055AA" w:rsidRDefault="008D4393" w:rsidP="003D7269">
+                              <w:p w14:paraId="0341EB3F" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B055AA" w:rsidRDefault="008D4393" w:rsidP="003D7269">
                                 <w:pPr>
                                   <w:spacing w:after="0"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="10"/>
                                     <w:szCs w:val="10"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00B055AA">
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="10"/>
                                     <w:szCs w:val="10"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                   <w:t>الس</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00B055AA">
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi" w:hint="cs"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="10"/>
                                     <w:szCs w:val="10"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                   <w:t>ّ</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00B055AA">
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="10"/>
                                     <w:szCs w:val="10"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                   <w:t>نـــة: 19</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="008D4393" w:rsidRPr="00B055AA" w:rsidRDefault="008D4393" w:rsidP="003D7269">
+                              <w:p w14:paraId="12EA77E7" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="00B055AA" w:rsidRDefault="008D4393" w:rsidP="003D7269">
                                 <w:pPr>
                                   <w:spacing w:after="0"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="10"/>
                                     <w:szCs w:val="10"/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00B055AA">
                                   <w:rPr>
                                     <w:rFonts w:cstheme="minorHAnsi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="10"/>
                                     <w:szCs w:val="10"/>
                                     <w:rtl/>
                                     <w:lang w:bidi="ar-IQ"/>
                                   </w:rPr>
                                   <w:t>1445هـ / 2024م</w:t>
                                 </w:r>
                               </w:p>
@@ -6281,51 +5366,51 @@
                             </a:xfrm>
                             <a:prstGeom prst="ellipse">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="9DBB61"/>
                             </a:solidFill>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="008D4393" w:rsidRPr="007B050B" w:rsidRDefault="008D4393" w:rsidP="005A360B">
+                              <w:p w14:paraId="3E3F27A0" w14:textId="77777777" w:rsidR="008D4393" w:rsidRPr="007B050B" w:rsidRDefault="008D4393" w:rsidP="005A360B">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rStyle w:val="a7"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="007B050B">
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r w:rsidRPr="007B050B">
                                   <w:rPr>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
                                 </w:r>
                                 <w:r w:rsidRPr="007B050B">
                                   <w:fldChar w:fldCharType="separate"/>
                                 </w:r>
                                 <w:r w:rsidR="00933F04" w:rsidRPr="00933F04">
                                   <w:rPr>
                                     <w:rStyle w:val="a7"/>
                                     <w:b/>
@@ -6386,67 +5471,67 @@
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:grpSp>
                     <wps:wsp>
                       <wps:cNvPr id="7" name="مربع نص 7"/>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="16200000">
                           <a:off x="-1187450" y="5022850"/>
                           <a:ext cx="3016118" cy="349231"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AA12C0" w:rsidRPr="00AA12C0" w:rsidRDefault="00AA12C0" w:rsidP="00AA12C0">
+                          <w:p w14:paraId="07143D9B" w14:textId="77777777" w:rsidR="00AA12C0" w:rsidRPr="00AA12C0" w:rsidRDefault="00AA12C0" w:rsidP="00AA12C0">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="cs"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>اسم الباحث</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AA12C0" w:rsidRDefault="00AA12C0" w:rsidP="00AA12C0"/>
+                          <w:p w14:paraId="2E8C0FAB" w14:textId="77777777" w:rsidR="00AA12C0" w:rsidRDefault="00AA12C0" w:rsidP="00AA12C0"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:group id="مجموعة 8" o:spid="_x0000_s1044" style="position:absolute;left:0;text-align:left;margin-left:-57.45pt;margin-top:-76.05pt;width:486.25pt;height:616.2pt;z-index:251662848;mso-height-relative:margin" coordorigin=",762" coordsize="61751,78257" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCO99JS2AkAAAQoAAAOAAAAZHJzL2Uyb0RvYy54bWzsWlmP29YVfi/Q/0Dw&#10;XRb3RbAcaDQzRoBJbNgu/HxFURIbbiWp0UyKvrRJEPiPOA0KtG6bBvkn0r/pd+7lJallVmOyGDZg&#10;DZe7nHvW75zDx59cJLFyHhZllKVDVX+kqUqYBtk0SudD9Q+vTnueqpQVS6csztJwqF6GpfrJk9//&#10;7vEqH4RGtsjiaVgoWCQtB6t8qC6qKh/0+2WwCBNWPsryMMXLWVYkrMJtMe9PC7bC6kncNzTN6a+y&#10;YpoXWRCWJZ4ei5fqE77+bBYG1bPZrAwrJR6qoK3ivwX/ndBv/8ljNpgXLF9EQU0GuwcVCYtSbNos&#10;dcwqpiyLaG+pJAqKrMxm1aMgS/rZbBYFIT8DTqNrO6d5WmTLnJ9lPljN84ZNYO0On+69bPD5+fNC&#10;iaZDFYJKWQIRbb5e/2Pz9ebb9U/rvysecWiVzwcY+LTIX+bPi/rBXNzRoS9mRUJ/cRzlgvP2suFt&#10;eFEpAR46umvrFjYJ8M71DNu1dMH9YAERtfNcB3KVb05umN2Xm/eJxoak5qahvT6kc/iUeHzfY3bI&#10;vcNRe6bjabaqgBeG7hnG3oE9zTM93RLs8izT8hw+5soDw3zKVkPK99OQlwuWh1zxShJ8zTxD76jI&#10;f9bfr3/cvNl8pUBf6Oafmzfrd8r67ear9b+hPG9x+1bBFM5YvkyjPOWghB4d0BzTMXVHsEV3fd9x&#10;uVzYQHJW1zzNMV3BFeiJr4OJ2KDhChvkRVk9DbNEoYuhCgtKpy/gBrh1svOzsuJmOq2VnU3/qCqz&#10;JIbRn7NY0X3fN+oV68FYW65JM9PsNIpj7MkGcaqsID/bgr4qQZLDiKaTmG9UZnE0pYE0jjuzcBwX&#10;CrYYqiwIwrRy+Lh4mXyWTcVzW8O/eu9mCj9bZzVQE6d4uMolE/lVdRmHgqQX4QzmDIMzBCHkSHf3&#10;1sWrBZuGN20dp1iQVp7hMM3a9QKH1xbyqMfT1JD74Waydh1hYnIzg++cpVUzOYnSrDi0QFxxVQN/&#10;ZmK8ZJJgDXFpkk0vocpFJqJAmQenEZTkjJXVc1ZAAyBGhLLqGX5mcQbZZvWVqiyy4stDz2k8bA1v&#10;VWWFMDJUyz8tWRGqSvxpCiv0dcuiuMNvLNuFpStF982k+yZdJuMMKgJDA3X8ksZXsbycFVnyGhFv&#10;RLviFUsD7D1Ug6qQN+NKhDfEzCAcjfgwxJqcVWfpyzygxYmrpNOvLl6zIq8tpYKRfZ5Jy2cDrv5C&#10;HO1Ymplmo2WVzaKKXrZ8rW/ghYTT5c54z//Cdg9EGccVbuJOYeYKHyp9xVUelA2agHPFCsHipA47&#10;V63R+JvtsJNHwQD/6ziNqz0vfDOewaxqSfojMFFyqzUSVnyxzHtCzNEkiqPqksMjiJqISs+fRwF5&#10;XLppHboNDRLSWP8Al/0O8R6PIFY5jCZBPcJZWLwIY1ZF5+GLsIy+BEoQVoyBZ1nwRUmq0J1U327t&#10;O4mjXLpEuq5PCG3dATMHmCSA0nEWLBP4ToH8Ck5RlpaLKC9hJYMwmYTwwcWnU9hPANRZgc68iFLh&#10;/KEYtfcnFeHg7M+GN9I03zjqjW1t3LM096Q38i2352onrqVZnj7Wx38he9GtwbIMcVYWH+dRTTqe&#10;7hF/EInVmFVgPI4Vhd+V7h4EgWM8znEScUkcImsrqyKsggVdCpcacLvrvOCMb5lLYrgivLq2b3jG&#10;HuogdnCI5hquqRPvAEug+ror6ZMATwZCGVy34mrrKyj+1hogKOEkgjChWbj47ZhIg3laE+GBZlvb&#10;4U9rS1DSbLxg6TwclTnYQ+72V2YcAhh8tAYDGQikSxDc1z3XM0lQLdZ0HNMnB0nGYPi240pceC9j&#10;gL1eAwkncwleOqO40ezaD8XbBwf6FnxEHaW/oVwQcWH9r/Xb9feKp2y+2fwVlz8qGAR+ET0IKC9l&#10;XihRqcjLBNbSKaMjbEvsrXPEnu5oSIGEM7Jty/Q1a5v/pm8ZhucLAViu5+k3CAAOv/D4HjfCfMt0&#10;HcnxwzAfJQGO35UZ/PBQTVG8QIjJqtdRteAYSeKoeSlTilLJMyA+S5dHbUD8zbhfHB3ZAKXCPEuA&#10;7l2RDcxL4uO83s7177idJRdGJtHZz5aPEXsawnlQ2t5PN2+xH4vzBRPnsJz6HHy7Jtkx3O7j5tQu&#10;X11Ekuuo8G9DRTe5ovE8mm2fmqiQQW5/P7CiES/w80KhHwAMGfYoIL/KKLuk8hLJHYtRjam+FOeg&#10;SSSxKoqBnjAWiKcnB0/aazFaKh7NoEyvk3GCnI+5HzfwRlRCx26R+1UXkwte5uJevs1aPmaDnKFt&#10;hvcA2SBBpd8U5mvCX4v5eOx5IMx3MK48cIZkfkAZUhE0Lli3TUA6eGAbBWYEbLhi3TBRRoWf1Q1X&#10;1Bma3Ik8Lsl0P3lSJiuEKqSPDKUObiES9dX4xfBR9xPg0fQQtTia6IJHoBfiMcCj7eumAEtw4HKZ&#10;O2VS9wCPVwWPNscUxIo02DYdC2mw0xuNjt2eZR17vaMjXI3HJ76FkqxlnzRpcImyYbZ6NikDlCmm&#10;758Ji7C3lwGTXH4R8GtDbE2J6t36u/VPwLzrHxQ8B6kdvKtUF0cZCq1c9PRckNvKWELdttZvGqbm&#10;Wc420AWC081aVwCD0Sih9w+jK22k7CQapCtUyXZM5Du3QBxNLOWI/QOPpdWvq676M2R/aDTJquB/&#10;N39Dg2f9HXo5/0NH59vNG0W0oTpmQApT5rwK2NY+iiJbLUI2RT4k8qytCdJYbuFlHfhW7mbRLtPg&#10;1LdNp04LuZvl+aJ/vemEMbK5kjpbe/VtUbPa9bTFfNL0bfzjo6Mma9wxn0NWc9jV+rphaUeG3zt1&#10;PLjaU8vu+a7m9TTdP/IdzfKt41NZcVxE02mYnkVp+P5ulgzcJwZyeW3VIrqH5DlMkxF1h/FOGhwT&#10;G5BgT9Ipv65YFIvrPtVIW4q5B9vz6lLywpE2joSLld7ttGhu6q5QttXtn4jOCp5udVVkk2TPlJco&#10;Ds8XvEYnBHiLxsbPYIBGgz/r1uot+qy3KMbQEeuQ5LqoyaC0AnSiaxT5d2pfKATbpgc+8ma9oxs6&#10;0NT1QelufVbTtXkURJQ7XH/Zsq+ddO9gtUwGMdmOpVbcDC0LnKHpzCosnuMrlQDNsuutwNVGx5bL&#10;B3WLCFQiaWxDWA1X8y1iCdkds3IhUlP+SjitJKrwqUscJVRc76wksnzR8kQtidi8bSY7RvGxb/lg&#10;fcu2nceFUH9RIpzVg1ddu63RDu6sW6NNmfVa2HldwRU1btT+uNHbGkqrotXX5ixIYhxdr7/QMS04&#10;BVkivWfSsvepxJ0BJvcRB+LCh2QCe1Hpl2zccwPAp2bcrdWfxdG3bN17bhrtx3tP/g8AAP//AwBQ&#10;SwMEFAAGAAgAAAAhADcnR2HMAAAAKQIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJHB&#10;agIxEIbvQt8hzL2b3RWKiFkvIngV+wBDMpsNbiYhiaW+vYFSqCD15nFm+L//g9lsv/0svihlF1hB&#10;17QgiHUwjq2Cz9P+fQUiF2SDc2BScKUM2+FtsTnSjKWG8uRiFpXCWcFUSlxLmfVEHnMTInG9jCF5&#10;LHVMVkbUZ7Qk+7b9kOkvA4Y7pjgYBelgliBO11ibn7PDODpNu6Avnrg8qJDO1+4KxGSpKPBkHP4s&#10;l01kC/KxQ/8ah/4/h+41Dt2vg7x78HADAAD//wMAUEsDBAoAAAAAAAAAIQDl/nWPeSkAAHkpAAAU&#10;AAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAAcgAAAH4IBgAAAY8YdZAA&#10;AAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAKQ5JREFU&#10;eF7tfQeAVNXZ9sw2elEULGD9/NI+Y5rp7c+XfEn+EBsgCMYGimydthVI+I2JyZcYhV22oNjSTWJD&#10;EUGpy+7S7aAoKkpZYMvsTrtl7vM/77l3dmdwMYCyizAP3J1bzrnnvOc95y2nXddxitIyOGdHgPIZ&#10;CMbCEAws8sBA6PBeYllxQI4krKn9vPp1gvSMwYW5QIeOzriGjY/diqbqMwHdhGlpKnK/Yt+hX5Dl&#10;LYFlWSqgRAyHQvYLiNULTlW/TtD3QyJ37F2OlXedjnXVZ5BWU0VOHP828q6td6O+agQjj8TZl37W&#10;jjj/jMOLbMUtfLswHwMmXqkCWzFA459Msk3gBH0/JLJAUc0Cf7Bhs7p+qaUVLSRB4AR9P7K8AYTI&#10;pp2RCCwjDpe/BAYLMG7HU3CC9gzDCqNhuZ3FqGWo33iwE1rHKx8c8WAM8uQfWYSTEZfdcfui7NLS&#10;IysoxRqpGQ5++9hjQ5xHh4auRZ3g3XAHfMgpDBw6dQm0tvJCrLt7NJYvsCt+d+uxDh1RY3WTQI3V&#10;Z8k72IbtpgfW3xbWRSfY+yFkmdbrlEqWqrfJ+OuWTYeOGFcRtwKtW7sistpL0nigvv4DUmQdNxhU&#10;Z9ZicuFAIv/biK6SYgy/8kaEDUbXdVw4eephRCRcxaXkYXej1JnNTP9sxPgSJ9j7kUlRGdXf5ft1&#10;1oAIxi1+VkXeuvIO5HgKDh3xYDCO2zlN43hFls8Dy3SagFRk+WE7cpd7D5/ThwtJw5JWEKWaOgSM&#10;kK2xMwNHUNV6wv4wKz7JiSKSJE4S6M5AAxW3PIsaLRiaP03dc15xZBiQ72ETU/FTEpNzI7afxWoX&#10;s1y3xdvV+dr5o9ER1zGiZIYyQZxXHT5Ej4tUCresQWz/E6p466vPZyJiiujY/t4uJQAkUX3Xy2is&#10;GaFKRa7baTwInFcdPlSifGvwvYeVHF1N04V1xrZ/SMWulgM40NGuEhEk/4rQEjivOnwoi4XSMNsX&#10;QIRmngIp6IwbGJxbrC5bO5WcVdAkR/wvQvBDJyp4yTlps0stFWJ4WVR+8kt+lv7j4Y8mUcm98Ct7&#10;7CQEWbQR1meXvxiWHkNMC2PA5Tdj4MRb0a9ohgp/1IkK4qxJIVNHhseuVBoTbLXaVCbExnOV+xFk&#10;xiIIswGFceO9C/HpWbNUghdVeF5xXvMhUJYHV4UHz/75J6RQvRehUAxt7z2KH99fTVui8OgoSyON&#10;ND4SZBYX06n/kMr5sJBPn16EOGGJNKDH+VaU4u+jxoCigEpEkOlhog7EPdhvdKrzQUUflT1UTiuB&#10;eL59l/rtCZ1mRBlj4UjswyXqLpyuXrhk3QtYXfOf6rwniOBPIH60iQ7Nv1W94Ja/PYjG+bbBFTa7&#10;DS36Ws5ZXD1TVgFVm0UFnj3Dc+SJRswoK4YBk5mXl4mBJb8HjOauBDbMOxtNCwZQWUWwnk7m2+sW&#10;YEj+TSobzmsOH6L4I0xQXqxTTwoaqy6gwTVGnT/x9FPY8Ifz1PMEks8zS4+wEjnx6OGeoX4tOJTV&#10;DMeAi87D58ZdzkK1M7SubqgKk5ygu/goE0y8RP2yCTbVjESYzmBQ78S+V+9DeP/6lDAxmiWCo0pQ&#10;DN+UBOW3ZhRMkymzzN97vgrh0Gb1zECn+o0wjuCoEpRewZ4S3LZtO8JaJCVBsejlN+b40UeVYJzW&#10;8lrppWCmm6pH2b9M8K/PLoZOh8dOcKP9zDBUj0an03V5lAnGabUVqRcITLp4HTHLNoqJQf5cpqNB&#10;Z9PRKVt1mpKaIwOOPsFAuRCGDjYNESitFsWYAz3CRKDBoHE88Kc/Q3YehYXNwg9DIY1j4okNm8lT&#10;ddoFnVVFehYtnQ+iRldYwdEnWGL7GdK13MafzHET7Wsi56oJzhnwPW8RE3TCEkedYJQ+hcYiayMp&#10;YfLPfeUU9UJ51u+aa8nPMM8Nij5SWOFTzwRHleAgr186shAldeI1O21awYjbgtykEo6QjzBM1G3a&#10;BOZJwVVyhAlm+/0qotvDihAMKj5Z1Hs5RbkYUOhHU3MHMnylpE76lS0K8DDcpQzL83MKph9ZYl0o&#10;y1de2trn8lg9mlUGBHus3aQkhDjbnkBHK9b85UewWp/GjnAEl9xR9rbzhg+BsgJEojHWyijefe1u&#10;ldDzK2ZCZyMcVFiMb951+wNOyI8eQ3y57YNp5ziXaaSRRhpppPERIqPch4xAIaJajLpUaTgFjVbC&#10;lAfr4C4pwM/++eAPneAfI5TPAPbZffYCsXri8Siy/PnKFbEiFkZMn4qO5CFw4gJvMTJpVjlvOf4g&#10;o7MWjRIZ8xGoQQhvHmgLqetDQXxtjY73kPw85450C8cx3EPTrDTv+CB4kHTsOAYqfR30D9hTDo4W&#10;4sJklAToOdkvtVivXRV9xd1iv3LrBCFyo4MugVjvG+8ahXVVZ2Fv0xz17EiwvnokGmuHY+drC1TB&#10;DfbanVWCHaFWuPw39yKx5fYUFYGrzM6IHren5sjwViRse/FykHT1XIbFX3+O3gPvbZBRKRr1wjdB&#10;hHa23N9UOQpadLs6b6ATLtDoeViaY/zzVW5/b3Rw/ryIXoiduWyPh1U0Tq8/rDJWX3m26ngRyBSb&#10;hhqZ53AaNs89B001p2HD3DEqZpzO4br5I7G2ehTWVJ6m4q7hkUDYNNE0/yw0zB8jg2WIseomCquD&#10;aX0yN7fZyc2xQU6B7ZXGLZLnTO0S7jXUnkoCunsH9xm6yrwca2vs7q7x3hnK091taiwLqd52R1Hi&#10;SIZptal7a2oHquvBhfZQruCIveEjhRqxIyLScUuIWy6ZWbLgXHUtFbPRyXRj9UVorDmdHButnujk&#10;0MK//Qnb3n1HtTnE3lXhnn14Arl+uur7i4ZbVVjhnTyTg41ftfsEeo1I0XuCUPNKlREZARZYRou6&#10;XnnPKeq6ke1P+g2lirdFQogys500DKRPf9eWKhU22rpehZXzhuoxJNB+t1yr5zxvfO9ddU/Qe0RK&#10;22PhBvc9qjKSIHIlq61cW7rNaRnylp48GfaOaBEKlhje2r1bdT1Jr56Ela5EQYIo2gop11FeJ8Zt&#10;Bb1GpDRH6X3fv6NOZSRB5JrKEepaiBAkExnUNOzdu0/1ZAgORSTZnnJtUlD1CZHSWSVCpL93tj2Q&#10;HShFZmAWXFTk7kAxrZUADx8WVn0dW6qGMt9tiJqGaluhmN0Hu3PLvVhPteGaXU0dyPeUMh7fo3q9&#10;Sp338jAoqfuGSJa2EPnXLS8yY/aIfEQLI95pz8KVfl8x2XRmsAtO76xMGdH4gsQU2ATMOKVuPMg2&#10;yHewIHbEYnYvqmH2LZECKX2L6sMwQ/jeLR6cetMN1HUkUOvAAQqcPRIoMUskCcOuzsPQKRPhmvwz&#10;EhfF469sQwf/IUb1wjavOOm3VVbfE1lcggxWTxuWql4JiBIfMKEAI34yXl1f8Mtfqt9kRGjRZPz0&#10;KnW+fPvruGPNMsay+83N+AF1v8+JfL6tFRm0ZRVYAwdeOYmETYau64gwiPSxy8xHwYgiO/5dq5vg&#10;mnADjM5OxMwYZi78C/wLH8IrB1pV37tGUyfb57yT6DsiZWySMHV7BELnr7QyncRHnTbXxvZlqdFE&#10;u/25fSUMb+tBabNyVw6Rt+JI646POTCvDG6vV50L7q9f45z1ApEuTwHVg51hwZV/rBFybMkobeig&#10;Q0lan08RINmX6UQmuSSC59Jf/Jztued4chhiuBJf/z09GifJnz/yGJ2CY02kg35F3SNpgr16p8hE&#10;hIUbbE+KIeT0lx9djGaSFKNi/fTvZrIwSlgNZ9oSNGziM0v+gZc0nXpU4tHplohs0yZFsUWpum3D&#10;QvX+OOt9tr+PpjpNrr5rXk6AJVvhwSdnFVI2vo4QKV1d+RnsfXsJJW5QZTIBU6ZhR7oN+U66XEbH&#10;VlixVjw27xK8ue5XLJL95BZdqhIPMopy+4aww8XDlDmZs2ciI5BPQyGfvKFZZ8WUc60ZHeQqC6e0&#10;CP17q/qlkUYaaaSRRhpppJFGGicTPIUYQE8/O1CG/vl5cOVee+J4Hjk+EufPh+7MdxXItFTpZnSV&#10;etDvg9YOH/cozsP4eXdD+hZlRqrA5L+YKdO27b4h6QOS3p/MwiLV9ejE/BigxEsnuHuWqwJpag+H&#10;MHZBJcm04C7NRzQeVUMNCVi8dpUW4jfrn7vKedNxijIP4kkrGGQEdcn2NxDUk+45kBHKnS1BhIMy&#10;4tyNaXdXI8t/HPYUjCq85cDQwkLVa5dApxFFiwzsROz+1kPBjBtY+fqbqhoLInxLSA/BVdEbw+aH&#10;iWxPBQof/7vKoEC6EfsXTHWujgyZ+UVswjaxAnfeLX1PaIa/CJ0xh1MUIu2dndBC76+aR4J9ZgRB&#10;R1AJpBfw0S1bhjtJ9i76FwfQ6vSgC674w91Kir74+K1sbR9cRQ+FjY9eSRmlQ1awGhGnrWpxZOXP&#10;6H2O1lvWkLM83V34F5YVoU06lK0DWFs3vGsixJHAansF62qG4YXaIeq6LRiGqdu6VVYnu37ey7Oz&#10;+vl8UGM9PPYZmhIWUdOeK5A4NtTaK6iSocY+JMcpsCh8UnfYaaoaw9oAtEQ6YTirhkWn9vP2luFA&#10;XSaDOCphNh0rbGfi2aphKoNvvDIfq2ouUOda5xb1TBSiYUWxus7efWD9Q5fa9wmRxwni2nbXo8lZ&#10;TGeF7EGhHG/3nDs3rScnF8cWmcWFTpLAwIA9GytuyGyskWicP5rMNYWvdsZrh4pCxMbqfl2EJI7V&#10;C4agRWuG0SLLnc5Ew/xzFMWaZW/TsHb+hUq9xGn+JUa6dBaWTHdzsnLs0PTeWypBgczKkOl19bWj&#10;FAeCcXsOjmB95UiV2TWV56OJbU32brI696rpKpsqz1QzsjbOO4ftdwzjn8F25+hY3cKau+zJFdHg&#10;Fl6ayC6lauEjqe45vmPcNgfSvow4g6kPv/qi+pWpnqrkq05X1wkYzowqORrnfUrdk5U4/1r+jM0x&#10;I4y11WfbYarIxSTIlLVEXIG0S2e8FzmBY0yku8TeC0HgKilQv88tlD0xzkQ85LQ/B4lMqmc0EGR4&#10;XNNNlM29E98dZ2+qtbL2011hTFbbBESNrKrrJlIKR7gomFBbc6yJtAkTfOfX9th/I6ueykySpVJf&#10;d1ZX5uUIo1llst8X/xNGZwQhzRZcK+6xq6UcjfNF7XS/o5FVXO4nEHPWvk5cUNd7RF5VM5cZ7xb9&#10;Xd5iVNa/noGNVWfACNtCZWfjnVQBOt4NtePisT9Cp7MvlQgqCfvGk9O63qN0B/Hu5lp1HTmwUl3H&#10;ZPUp0atEXjKrgm1FUxyQzCR8xMZKW000/PM65teeA/tczWcVJ2UbECuu49TPfZLVN6bm3MlzWRpd&#10;X22vRlabORE6hZhcr/zz1eq6w+pQv71K5LC8WxWRkhE5SIXKYH1ddzXTaSbI+bL5/0WC4zj/m1/F&#10;1y77Pp5uWqvCNtXYBSJ4otae9xprX6Wu4+S8irvwx+o65vQs9CqRA3z5SupJRlRGSWS7s3hZXRNG&#10;3CbyuTp7ab4mXiQZbhtL1KVJRFqWHXfL3SPVdYLIJ2u+bV9TXwp6lcgMv4dEJol6EilzlLquiWQi&#10;O2nOfeeGSWimr9gcbH8fkaLv5byeVVhdO0Quqv6Sujb6hMhiDzNidLVJIVLWSst5IuPJRO7fsx//&#10;k3sDbplTrpawv49Ixldxa0fY1w6Ri+u+oK77hMgsbxE5aaYQyXzZGXUynkykybB1Sxch5GT2YCJl&#10;qzkVt2a4uk4QuaT6s+q6T4jMJJEiDGSZvdo0kApbTDNRCWrpPeWt4bQzIVJU+dx//Bk5F/8H9WQs&#10;lUhWe0uXad6j0FAjM57FbYupZf5P110syfVRdQ3Q3eoIJc2gKrfnqRYX87dY7cfomnMn1tSMwpLa&#10;SxSR373uGrpP9nxQcaw30na9f+5X1FRSVwXdKDU7K4AsuXbem+G3p7n1CZEuuj0yc1kyEo9Jxm09&#10;mYBOzhg0ODVy7LRAAV6jE5xAPGZi8DQvmqN8nuRfamaU0lfWCcVYCwzkFHroXtmTCPuMyE6yR4j8&#10;06vbyCkKE5lA78A9boryKPpdeaO6NpnpxBILUtEjXBOnk7wo+o+73r4mF2+uvked9xmR0lHcT/y7&#10;WT7qOSrssHAB6KQ+yLpyCokKkZsG265txiUjTEGlUzDtdPpypDq7J92s9KhJOzVGjroC3VNB+4zI&#10;xK9wU2ZODp9wNaJaCLHgfrjGj8MBFsMBVtiMq65VYZNhBZlpzcDIK69AYdX9GDhlErInTcXZU24k&#10;L2Vbj+7NMAR9SuRjrKqKyERVpLKUyb46OfVBUE6LtEe2Q/VLbisbnH8sM6ZmWx43RBoI2plxFo3J&#10;8ibZ2yQBjVyhG6kge2Z879e/ty8ciKfpumoi27MdPxq3DXH3THsebAJ9SqSUvqukhFarrRokqx2U&#10;tHctXQb3xFvUPZnrmsDjSzfBpBrRqFdNwza61RxXNZ7H96m/NDb8Abj9xwmRAre3HO0O83SjQ3UO&#10;D7rsOrwcsrmTTOTQwlK0UDzJcsGBYyfg1Msvw2nX3YrAA39DmxjwooqkqpaVYtbSxU6s44DIbM9s&#10;ZHrspQ2azrZFBmWNvxY72Tb7XzaJxndCuprkup8ZpsXDKjBm8k0UUFMpZDQ18qWH6W/SapIyUe3c&#10;6U8S9DmRrp+Xk8gyxQFb6Ag3JLP0TJg3cbEEokmS25mEV39E//B/uzOjOU5JrYhMKFQ+05xdYnqV&#10;SCGm01kV8DZpyvJUqHYl9EVVtWPGyJJQVysjKEXdgW4i1ZILma5NY0gsHYknE/I16k8hkk8pyEzk&#10;+Oy2LRh3T+2xJXJgYQH65Yseszmj729j62NWOmS50SFWBZSU4pziWeQJrVU9YhMpnbWM5vJ6keGr&#10;6DGe2xdgGBPRqKwcsgtK3uEWG7c3kEMPRCAqYcJ9NcgpLcLYuyopX0MsgBD1nGzxSvYIo1j13GK8&#10;U5A8/dp2ReRA2YZQCPEXMFSQ4SPK1ZKuR43cjXe2szmUsnb48LZTTQX9vb25mqCigBIzuRrykKU8&#10;tMlEaEjfjzjBW2M6PrP0YVIqXNDgLqFnEijBqNtKaBmJNRTF5x95kvHteNJbLlvSiiFwQItQ2NhL&#10;mATZxdN6kcAEKgrxm5XPkbaIrB9DR3w/M9gGS/pVhYtJkDK4acUqFoxOQuKIae/BCqfasxalkiw/&#10;1M3t5O172NVUhw0P2k0jW5ZPyPa4fQW3JxeyaVeON58ifz/iZEM0RKslFMbyZV56KrYFI4jTlksM&#10;3ghkn4J4pAO7rW3Y/MgURDpt4v/1xks0+v0Y4vdgYMnNQSep4wP3NDZ+KqO4gI4uM1gk9ixtUIrL&#10;aLwN4cheaM6GeWYoTuMhjt2r78DLm2pgkFDZqUwmNrl8x/lil4ORE5jOdkjzrLwU7+jOkn22OxnA&#10;GlXmZw2gpCwuwnU1877sRPn4Y3CBB9m+AuQUpL8mkkYaaaSRRhpppJFGGmmkkUYaaaSRRhpppJHG&#10;8YYsz41GTrnMrJBJRlPTPdkfB/SXndZK8pFR4ifjclHbuCFl5ExwQDOQ7c1T+7K7in1wlxZibtOK&#10;0c4r0ugL9AsUI8s3HVl+P777h18hZkbVsOfhQiZrGkYYL7ftxZDCUrjKi5Dh8aFyQ8PFThJpHAv8&#10;931Vi12lfrgCeTilYCo6LJl7IIPvNmN6RFsQo6+bikEUre2dOoJqiqLzLBm8J2+LWhqe2vmWmm/i&#10;KrsZIwLH8ScgPk64aE5J0DVzGoSBDfuaEZfN+p3FzQnI1ErFG3J06/5mhvVhW7BDTbqViYjymQp7&#10;0wNZh8xWGI9j+kP3IpuiNWQ6cRPvSCBuQRa9tRshiutb4arIxYBAb60vPkEw76WmS2Q9Zv+AD8t2&#10;vWfP8joIUaq+CNvQ2pbdGFDuQ2e0e3LhkcI0TLwYjSJjZgBhK46QRRF90CRkmREXMuLo76MO9nkx&#10;zDs95GQ3jYMxwF9BPVUIN0Vni9mZ2kIIsVtkkqVrlhe3PfkMWmB/PPejhKwyt6IahlCkjv3tr9Ws&#10;t56wjhVMFsoPK5qVbqUJZMg0wPJcvNEZoQGSKjYFFgszY+YMvNS5D6YZZws9mMXHBvJFhCDzc97s&#10;CtzVWI9o8iRWIijzPMMacgryMKDQhyd27RrokHRyoT+J7+cpUHPPlO5z+CNSTSapL35zO84LzEA8&#10;YkJ9zFIXIZtamMcSkg9Lpn6GZb2/BoN5dM0uZDZSpYXM1ZXvzorrM8h7FN9+/riiX8EN9OEKsfjV&#10;bU5R2JBVPK0skHMKcrFfo86TLTBo2LQ9fx82VJ2JddUjsHjh10WpOTGOIUwNb676BVbfMwjrq0aj&#10;6aH/UetxFMg4V8l0tHTIQpBUWB0x5HhoFNHgcsg9MZHlDSCjuASaM4U8ASmj6Q8+gHbZlIkFFaUh&#10;E6TJ2VAzEuvJQLUg1jnkE13hyG6K3NQ5wB8FZPG8pWlomm+vVU0cm+eeh8b55yOkGQxhc1SMrRy/&#10;R7ksyZDWembpLWR2APevWNHfIf3EQUZZHs72FpB82YnHYSSpbjdiyPDO4H0yUWasU/vUP/h9bJxn&#10;b6XQ09EoX9/ir3zP4IMgn2F5fbUPjY+Nc9YfSDH3DBGjy2ouJMN6TlMdVedidd05rETOpwn5uiff&#10;eAM7yHyZSp4MIxyDa2YRzp/lfcUpgo8/3MUF+N7vb08pR1nq02JG8Gp7s31fZFe8ExsrB7PV2fvV&#10;1FdfgDVVQ2VmM5uLiaX3fQtrFnS30Pq64Sw+aUdtfIWlNgNq79jhPD9DfZQrEVYOuZYPfL336lPU&#10;efa3rky8q5jYWNe9C1J97WlYM3c08yP6D1hedTEZfK79nIxe97vhzG8z1NINPtdiIXySRpuoApsY&#10;54cKVLad+vLvflPvFMXHF4Nkh89yDyxnmWACeyNx7KFR0+WykVGr7kwSoxSrmxfdogo7GXpHc3cY&#10;Ho21I3GA4m39Xf3RUHdKyrP6GtkeZwQ2yqYpVecoJiaeNdSMwPr5p6A9/CqeuTOn674cb6/7f05q&#10;NmR+fKR5Tdf2AHI0Vp+ODsPZNYoMEwPt0ttv6+KjQChe+ebbFMG9uUDnGOBXK1ZMypGvZcj6FhGd&#10;DmQntsur/uBcETRsGqpHYy2ZIoVUv2AwXlp8nfMwFeKsR6JvsWWM6SrU7mMk1t3dH8/U/Ze99wkb&#10;iEn3RZOWwv+izrY8lYc187KxYb69QUzysaFqJPZvuZetVFrW+6EdeBmraoarsEp/Vw5l2O4vwAYj&#10;mlqf3sVMMjfKa/GPVffixxX9ZNlKaRFbHSlzmp7oR5e/AEbSyIRs/pYsBhvmDmPwngtTsG3Db/Di&#10;XY6oS8SZfzY69bD6hK5g7dq1FHV0XaLUu1ETzzau6Spf4bFhtVOEphpSwtwV932OlaXnjgDZCGBd&#10;9SUpcXa+8YDzlKDUcck+qImEHHzmtnK4P879trJ6tOtbVA50Kp2h3lznym6dK+edmsTIs3r0FkU0&#10;G7pBHXphSkEmjrUUo9Dt3h6LmlNjRZlW7mPZUg9S9NVvfx47leviMInvW137/vfIIXvNSXxYPfce&#10;bZ7XHXaF8/3WBOYuXU4xm7ryTpbpHvvvYR1D9MTIqBHB5Htr1LmsTZYNwBqqunWbGBWaswQ/GWYk&#10;ilXUcxJmbd0wikHqP1q36ygO5d6GygvIsL1OaBsG/dFXX96q9sVT++ORqfIrEPG5sTKxxdwZWFE7&#10;hjqT6dfYInfT/BHo2P6ICpsMid947yedeDzISDPWprYcEISlGh3UIk9IRuq0Tr/2v/anmmX1bzTy&#10;RnehSAEuls0Mu015KZMorcLkMGupnzQWmWG00Yix79UvGIqVdd9WEWQ3xgjl4Hk/+iYiwTD9VtlF&#10;lwYJW5ldxhZady6h1dstWpvfWUSR24nlC7vTkSO0a1OKhJBqYFnvpIR58dmZrBl2qFa+W7oSk3FC&#10;MtIiweeW2tsryArnzuYVXbtpyWFGG1hwiaITv9LEM/fZX5OVYwP9y6BGJpIjssWf+nyuPCNzZas/&#10;cUfEtYlSz5mmpgytlnAUN9xGi7JDYwxho4Z9r96r4iTeG97fpHS57Ni1+ffdO1muvGeYGvrqAtON&#10;WR1dz+VYcu9YxBwDaace4/lJIFpF9QwrsLfYlR38QnuXpxSK+kquYxiJ/7i09ispz6M7/6ieCWTL&#10;NPX1XHlGESe7ihmOsSOYcOt0LH5pEz575Y/JXLo6zn3ZaUx9WTfJnUh8YVcQQ7DrvhwrKGZpgHYh&#10;sd1a4lhyz393GVmPv/wyRXnqsNoJy8icgE8qtpgkCO5dllIoKYykrlxx99CU51EWcgKHYqS0YxGj&#10;huwowd8v/N+xFM86xhfMYJrC0A9mpHSCJ+7LsXLBKObFeUgczMgnqr/VxUj5qmliw5UETkhGiuEo&#10;W02qTVxYzdt2/SNVtCYxUjTa6gXd4k8O+bZmAodi5B/+eB++8uMf0NLV8cKOHci65CIYkRiWvfI8&#10;fnD9pMNgZPdmiXLIN7RjSZw8mJFP1lyqepUEJw0jRURlegrpq8lHUE3s37EgpVBSWiQlVOJD5Ikj&#10;uWUcipHyYRVNnHPZroHM1KP2/vdOozkMRjo7VyYO2cHyA1rkktrPMS92gJOGkcIj+apJnITLh3v2&#10;vVGTUigpjKT9sLYqlZGw9qtngkMxUmK/3t6Mn069Fs2xMAp+MQe3L6wjA238W0byeeK+HA3VZGSS&#10;2juYkU/VXEzRajPv5GmRLBB3QBhJXUX34911t+PJqnPxxwXfwDfLr8Dpc2TPjwpkFBci0xtQGwmd&#10;V3QVflj2AzxSdwnW3DkGy+o+AbRtobZsw7qEWE5ipBTjN352terEDlEPj/nyVzE2d5pisHSQ98TI&#10;oLaFNaODFWcMfcjzsPi+z2Ns2XdxQeHl6OfzIJN6PaO4iJXQh9PLyvCV8vF44J7v4vHKC5mfT/G9&#10;tqV60jBSarZLtci48illi6yU7a9KSjDU58PYqkq8SfF4wNDZAmjA0DeM8thKRlxW9XsM8sk+Q7JN&#10;7Ey4ymciu2Qm/lr7DUrANnJL/Vd6WJf5qxTj3S6NQMfmrQ8gq5gMYrzMQCkyArPQz+vBFdWV2MY0&#10;JS2TPo4YZ0Ge79TjuOa+ezHEF1A7XCXnOaO8Au2O7D15GEl6ZUc7YaT4Xq4Smc7PAgkUQ9fJBAHF&#10;Lhsrg8ooX2Jo3kaUzHFdNVkx94uBIrgmTMC2fc3OUxsxWrtTHrg/pYfIpCgYX1ODeOwwB6TjMbgv&#10;n8gEdWRfPRGuyZNx+uXXdO2rZkXirEDO/m2+PMjX3gUnJSPFKInETBYGW1ZxGYZ5nD5YKjPZdzFC&#10;U7CFDEuG2phunOx+qzr41OjGundec54eHtwTrkbGNZMZ31Z8olUTDn0CJluxa+I0qG+cy6OohkFk&#10;qCE1jBhTdAvzLa2zBC0dzImTzZOSkQLpNHd5KSbJSFdBwBaj6gmD6jFcOmOGCnvb3x+liIwpRrrI&#10;yBjvua6firBJa5SNNvuaqXBdcyPZkcr4niCNKoPvED9WOuNd101Dae39zlNbLEe0CDIm3cwQMbwQ&#10;CWJnizP2KA9jIknYGktLkOXp3g5ZcNIyUtCvRBbV2PomQitTdv7WKRbrN27Aqk1b8KXSUpw27Tr8&#10;68UXMOTq65E9/jos3bIZS7Y8j8XPv2AfL6zHIl5HUnRhzxgyfiqyx12DS3Lz8KW8mRgw7nq1X/Xn&#10;y0vx9Tmz8VVKiKfffAtZE27E56h/v1LxC2SNvxruawqVsdZJIhL5dc20v8OUwEnNSCMm+4WWqIIZ&#10;Xc4a7ogvgZwNHjsFZ4+/hgFTxV8CKjQNEhlJkU3FE5AzKx5GR1Jv0KEggj7KfzLZMSlrytEPMX+D&#10;v3+5cwf4UW11FyPbKCWScVIzUiZkJRiZ7S1VOvJQkA5sEb8KLGCbi/RNx02kELSwP5w0hkimDii6&#10;EV+osEdbEOmgGGZqZLrMNEiwXH5F1yoDK6hBlx1zHWzcu0dZvl8rsj/aJ2FdxbSUHUYebIyd1IyU&#10;1jRC9nSVXXwp3lKahBQuxe3QK6ZAdttup/sx5OpJaghsdzCEToepmcJIK45w0ibTgq/MKcdP5/zW&#10;vqA7UfnYU9SRMYbTMOwn9ne7EnhnXxvaOmLkf3fLf4m6UdjyPWdDXlkclCGrtQIBDC7KZdhUpp3c&#10;jCQM8SlLWUC0BH90dyVv2IUhbMq+YjIGXXMTVjXvxuZd+5F51fVYv3sPWqMmNuzeh5ffa6clOhFh&#10;MrXd6B5CsveapkVcZhskmhnGqEmTMPraPJx13XQM/clkDLxiAlzUuyNvmoZzp9yESLvJMDdSP07E&#10;+TdOwbrWVjImjO/k+slQC7OfWazymBmQT0qnMkxw0jNSfMcMvy2y3OJTHvzcQRvvS8uTzYpz5/5W&#10;9eQgrCGkhymiU3WozlYrHQ6ZJeVqQnHyG2Wr64PZIJUmotnvENdIJIWZEOOEjJtkF9kqwO0to/5M&#10;bf2Ck4aRYRKfUVrIBmd/hSEBjQV3nuwv7OgeWTYufuJuI4LyxuWY3fAMYqE4at9+TTn1GsXj1miI&#10;jnkMHUGd4leTb+dhD42bBGJkhHwSRnpiLBnSSAa5alFkh2ggvRFuxfUrH0fe1qVknnwnIIbn6dZs&#10;ovEjsRIxRVdmlNFNYv4G0Oc9WKzqWhSn5OcxPjOShBOEkQHlKx4MqfduTyGNDLswZCq+8imFkXQ3&#10;5jz7NO57ZjmZkI9+RSy8UulFKYerogIDZGf7wGxksHBmP/oYC9DoMQ3l1DuMlE9wHBxCxYmYmPuv&#10;p5BVyEpU8gvkeJiWWr/Bg75if28FMooK8Zt/PoFVb+1gujYj4zRnw44uFYb+n1/ejk6xYN+fDfvz&#10;AfL1qY8z+ufeFM8O+OGm8xwLpX7fXfpCM71ToUfblViUNSHu8llwl7CwAl70K2NhzijEl+bMwUYt&#10;hp2s6C8wzOSH/wn3zTPgLvIhq2CG6nN1UXy6pN+VhTzc41ViLx4NdzGSDQ0RK4TTp91sV5biMopy&#10;xqGB1c+TD3eBF+5puRj/0J/wPJm+Q7Ow2dTxpdvmIDO3iKK0gEc+GVyGYQWzKJbtyhPuaOU7PLxK&#10;bZ0Rxs+UToPyIgwX4+hEwcZduwZm+byY/NA91HEOtckgU2VpeAfbphgl7WTE9c8+gk889yQ+teRp&#10;fGrZP3DRiidw4XOP4z+WPYUrlj6Cdw0WH+OoSctsCoZu4mf31LEAaQGXiOFki+nEkVHmpZHix7d/&#10;97/QdPEb2UpphUpv0D4zjhuWLsJFS3gsZzorF+HTy/6FTyx9FJ9e8gSufuph7Ce75Es17TInR5Mx&#10;FMY/SJXLaKh8rFUGBk7JPUE3N6/buDHbVeajl8367IjUZEgNf6JytNJ/ptU9g/tQUAXJWiEddzE9&#10;gi8uehIrD7Tz3fQR2XqjehsNK7ZITwnDkV28J2K4KdKJLzz2JIIUhVFay/J9HVsbHhoy/BUzD0Cz&#10;9qCj403orAhGvA3b1z7OmN0d8VFNRzalgKyXdMg+MTHh4YczB5RSTPmL1JijqyQPWeU+ZFJMtpGR&#10;MpVjz+tLEdz7dxjRVyijpKCbYbW/g7WP5KOldYdTZIcALVX59I1J42bc3/+iWqtUkGufe1T1q8pI&#10;vtg9lnDvEJDv58WDr6Jp2Swsqv2i+mLUrgOPMc4LeHQRDSdWnjAr4lkz/cii0ZPlE5E7A0MpnrOp&#10;CyuXLv+hQ+7Ji1O8t7QNyGfhFEsHAY9yjxKJDa9tVz0uO996howIoeGhaymOQ1hy/xfZ8sKUzDrM&#10;2B5YtGyhUxfLB4yc6RcJWNhDphxAhEbQu3teY0VhBeG5Zu7D6vkXYfMS6lZzDzo721WY3YZOQ+tG&#10;6mwyyCfi2o9BBaKXp+F1yxrqZDmNI8XX77h9kWtmIX05j1p7eGqeX1muN/xlIRB6B6G21dgfbsYL&#10;y3+LPa8uZWtMZWSYsvXZP30GG//yLbQaGjop3V9uaaGxdCvdA76znDrUX8DWRYlRceuJLRqPV/x6&#10;5dLLxMjJoBUqIjsnQLHtzcOY0umYteppuhS5GFYozKJL5PGTWdNxqc//jhM9jTTSSCONNNJII400&#10;0kgjjTTSSCONNNJI4+jhcv1/odxFx70xLmEAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAGxzOgX+&#10;PwEA/j8BABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAAPoAAABlAgG&#10;AAAAptwIdwAAIABJREFUeJzsnQe41UTax19AarCASkTsiopdLCj2CoodAXuvay9r3dXVtbuuvddd&#10;RQXsDRUrKvau2BG7wYKLBhvle+bcfz7HYZKTSWaSnHve3/NcuOfclElOTjJv+7/EMAzDMAzDMAzD&#10;MAzDMAzDMAzDMAzDME0PwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAM&#10;wzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAM&#10;wzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAM&#10;wzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAM&#10;wzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAM&#10;wzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMwzAMw+Sh&#10;TZFnb+bMmbnW77DzctbGwjAMwzAl0I2IdiGi7Yhodux+EhHdTkSPEdHH/KEwDMMwTDX4bfhb2nG0&#10;aePOjJ6NP3uGYRimSdmAiJYloi+J6F4i+t3xaTiGiI4lou6av21GRNOJ6EEiuoWIhvNFGYuYFS1K&#10;RL8S0RcVHSPDMAzDZKItnzaGYRimyVibiMYhYn0xotfjiWiYo9PQmYjGENHZMcZ5RDsiGkRENxHR&#10;60S0B1+Ys3AwPqsPkG1wDxGtVbExMgzDMExm2EBnGIZhmontiegpIlpTOeYliOhWIjrcwbkYTUQb&#10;G66zAhFdT0TPINLf7IiMv4fhUFka85f2RLQlET2NsgGGYRiGaXjYQGcYhmGahfWJaFSdYz2fiHaw&#10;eD52I6L1cqzfH5H+m4loAYvjajQeJ6JNEsZ8I8oEGIZhGKahYQOdYRiGKZsuBex/dtSZp0EYw/Nb&#10;2u+xlrazIxG9hgyAZuMalCXU4y4imq/C56YXnDXrEtE6RDRPBcbEMAzDVAw20BmGYZgyEaJonxHR&#10;C0R0gcN64quJqGvKZYUI2X8t7FMImS1jYTsRcyMDQKTiz2txu1nYBY6Mi4hoZyKay9F+hEG7d8pl&#10;O0Bgr2psQUQPoGb+CSJ6kojGEtEEIjqnguNlGIZhSoTbrDEMwzBl8R+kgKsIY+Z4InrD0rj6EdFz&#10;GdZbF/XqWVmDiJ51dG6FU2NXGHtFs7bmvHxPRFcS0ZlE9KPF8XxKRAsarrM56v6rwDUpHAzCaN+I&#10;iGZUZMwMwzAMKKPNGkfQGYZhmg8hkHYaEd0AI1lEl/choo4FnokBMcY5wcB6hYgOtLSvyzOulzZy&#10;G0evnOsnsSAMu4Md7kNHO6jeq3SXnCpJteImHJbBOKcSzkkcN6e8hoQ2wlHlDJFhGIapGmygMwzD&#10;NA8rEtFDaDF2IhHtDiN5HxjpbxLR8gWcjdngHEhCGIKXYZx5EAroK2dcP2/a1k8510/DxUgzL4rz&#10;iKhHwr4Wgdr6X3KORziLTs24bv+CnU06DoJuQFqOxveCYRiGaXLYQGcYhmkORFTzJSLaNOFoe8N4&#10;TzLAbHC6gZiXiPQfmWOfJ+VYd1KOdQVf51w/LYcQ0d0F7GcZRLXTcGnODAThPJoj47o/l5wuPif0&#10;FEzogdZ6DMMwTJPDBjrDMEzrZ1FEztNE6ISQ2ikOz8jCRHSM4TrnIe3dlKWQPqwymYiuIqI76mzv&#10;5Qz7lHmfiH7IuY20bEVEY4ios8N91Mt6ULkGdfxZ+GvMOp+j/j6Jd4nodxsHnJEDM0bDlyxxzAzD&#10;MExFYAOdYRim9XO7oSjoMChiu+CyjNscQUTdDNfZWPOeMPD6EtH+RDQYKf1xYnRjMoxTRkRy3865&#10;DRM2diiOti0RrZZhvfsRUTZhaSJaQrO8yIZYDD9iPJ/EbDOLIKBNsmYOFCrcmxLxndsD39sVKzg+&#10;hmGYVgcb6AzDMK2bQRlqsLtZbg8WsWrGSDghsn+j4TobaN4TKf4TpddvoWZ5vLLct5YMvXssbMOE&#10;9Rzt87yM63XN0PpM51i5kIj+icj4NPQ8X1P5LCOKPucyy8U4F9LQrpQR6xmAjAlxfq9HVsD8FRof&#10;wzBMq4UNdIZhmNbN0RmPLm2NuAl/z7n+IIOUafF8W0d5Txh572iWDWHYfiO9J8TXfssx1oi4KK9L&#10;tkQNuC32QJlEVjaLcZbEoX7GotXa4Zplv8JnLLd1e7/kCLrOuZCW74sd6iwsS0T/wHfkQUUH4AuU&#10;yTAMwzCOYcVQhmGY1kuvmBrsNExzcFY8C9u4FmJ29eiviN3NrFNb/y3O1Tj8fo6FsVIdkTrhGLgJ&#10;aff9YcjaQqiov4o68LysZ2Eb10PhvR6itGJDZZkkx87nyIqI+s0fYfEcZqGftM5diOZ/jO9Tbzga&#10;4sTgihIVlJmLiLYjoh3qtMe7hvu0MwzDFANH0BmGYVovA3Ic2UwHZ+VkC9sQ6cP7plhOdUzcBXG4&#10;JMZDWE7U2v5iYaw7JpQKCIG6PkR0AJTqN08QRsvK1TievFxhYRsLQ22+HqIMYm5pmR/QTzyJ5xB1&#10;34aIHrB8Dk0R5SRPE9EqqJO/Hv3qn8bv4v3XNNv8FuJ2RTEAzq6J+D/JOP+94FZ+DMMwTQ0b6AzD&#10;MK0XVdRLpFuPJaJnUrQQCxyclWcs9DUn1CLXY03l71el3HaAyLYNzozZxkkQqFPVyP8FUTUdr6Yw&#10;VHXYMFifR2u8vJyeQnxQLUu4OWU2x1MFtZqrxzY4hldilhPHcpzmfdE7fqrjsakp7HulFPD7bwXS&#10;7xmGYZoGNtAZhmGKpQ+Ms12QWrqYo72L+/tQ/H4bamOXQLry2qgpPiNm3Z9Rc+qCM1Ia2En4MITi&#10;6KAY6D+UUD+7DqLGKn+vc/wnxLz/HRHtTERrEdG9BuNYzFLmwt9Ql5+H2XHdJ7G28jdTgbmySRMF&#10;f1eTLv64o3HPBUP8YQgingyVfBNOdTQ2hmEYRgMb6AzDNDOqMeCSHdG2azwM5hvR/uwDGFymk+Z6&#10;dMD+RMu0IUT0qBKJnIpo9gjNdh5PkQ6eh5MsTPqPTfhbP6Ul2z2OUvaT2Fbzt38gnT2JN2KMvHnw&#10;/zj0PN8G4mlpODll/Xc9DiWiS3Ju46iEv7VHLX7El8i6aG1MVa5HUU4xyvIxborU9Y9TpLAn8R+D&#10;66xohAPySpRy7FTRMTIMwxjDBjrDMM3K35EWq4ty2mRtpJXfHKPwLO7DWxDRiznaM+n4BcJPI+ss&#10;p6svftLJmfgzJyMi/J3mbyKl9tw666+RILalqoAX3XZrNjhFZO6uI1In84jmPbVH9t2oZ04TTRfr&#10;Xp5y3/U4BNF0HZMlsbY4ltGksUeIkozu0uu7SnCsFMGiyvxLfDb/s7DfKIV9PDJG9kIEPSvT6zhU&#10;ymIZlF0I5+J+RLQPEQ0nopeJaMkKjpdhGMYINtAZhmlG5pYiuLs6PP5T4ASIM0hksvSLtsG3mm3c&#10;V9C+hdNieSL6N2p2X0NkXLR3OoaI9q+z/t4x78tRWCFw9ZjFMadBOFoWkJb7HhkUaVF7slOMwve3&#10;iKb/O8V2B+Jc2+B0OEEellK13yaivjj39Vr7HRzzvupYGWNpvFVjB8XhkubziyNKYX9ISmHvY+l4&#10;941xoJXJcnACra4ZQ1/8LU9LQIZhmNJhA51hmGZEbtu0j4Pj7wnjIqnFlo5VLRpRaWmnLPdojIHo&#10;iq8QpVsFCthyezMh7DY6Yb9bat7rqBjoLzpO19fRV3nvStT1p0XXO13nSIk4KkFPQEYnTpaVp6AE&#10;3htG0wpQBBecVyeyvxk+J5W1pNfTsY/WhgeDOuJatIozZRO0PotS2De1eJ6eRnbL9RU79z1Q8jBH&#10;wjLdcd3YaOnIMAxTCmygMwzTbPhKBG/hnO3IVFZC2yddOnsa1B7QrlGj+/VqpIvmgIT9LYrzLbOS&#10;ktZbhpG3hvLatH/0V5r3kgx0gp7ADXWW2clBSccERM/VY0xqhTe75vvRRuk68GIFo7c2OENSTv8Z&#10;fdHT0hvOxTeQvbB3zhR2mYlwjq2Ke4JJx4DV4KCpp9CflzvqGOcRvaDxwTAM05Cwgc4wTLNxpCZq&#10;nKY/cxq2gnG+UI5tdC7489hP+v1t9GyuEp/WSf3fXHmttlcrQ2Ssm/L6L4b6Ar9p3puoeU9lzxQq&#10;4v0MxpGHAJkDcWymvL8qnGcRReggFM2SENqLEH3vf6ozhq4o+RBlJ++jNMdWls3P+G5ti+vzWNRx&#10;myAE2l4goteJ6CNoWqjfQRvsqmRY1EMc00YOxsEwDOMcNtAZhmk21tMc7yCkpedhGIS7dKm7JuiM&#10;M1dsrUz2D6zotRDXeow0ae5yevkMRGKLZl5lf91gxGyXchxdNe+9kXLdpPZzlLKnuC1OThB5G6S8&#10;Xll5bWooNgKyUruoF780YcwbwNj9GJkR6vnKwzNwSi6GrIq7UFJgyp5KidAC0I0YB6FHW9H9znXO&#10;VRx52zkyDMOUAhvoDMM0Gx/EHG+eWnQRlb815m+vwlDZFympR2BCHEdeA98Eua/1vRWu+Z2Y0IZK&#10;pJPPL72WDfS3Y8TVXDObZvvd0FbvJYioJQl5LaC8nm5goL9HROcn/L3I536ACKuORZSUdrVu/4Xi&#10;hlkIpyldB7bW7LQ3FPJfh7Dh/lJ7vbzIKexro11enu/GXNCIiGNXOFlWtDD241AWYcqaLBjHMEwj&#10;wgY6wzDNRpxCeZwieD2OgCiWyl2oJ++LtFQh6HQdEV2A9EsREQs1631T0OdxJhEtKL2up5heNmcn&#10;7D+KvvZSDN/XSxqzzkCPWAUt5MbD6L4MKfDCmJgPyyyrrPNwihp0mRNiri2KEaBzSVK7PFmJWzbW&#10;J5QwTpesB42AiL1wjKRJYf9nQvtAU2yksMdxfZ3rnBChH5fzeDrkbPXGBjrDMA1HvZsrwzBMa2M0&#10;0shVQaOFEUW/xuB4D9e0SPoIRnu9/tQPQIhJFdMqwqjsqyh6HxojTFYlXkb0eVXNmIQBcD8MW9nx&#10;/FpJ45+acrnllRKDX1BD3ktZzlQX4Bc4gk5U3he9tt803FZePkQ0WCd+GBluXSviWHHBPFLGzAw4&#10;mq5HCvtQIhqsKYnIyzPoET7KUQbJuilKKSK6YDxLE9EXGfZ1YE5F9g9zrGuKcEisj898JjJ4Hihw&#10;/wzDtBLYQGcYptmYQkSPxyi3Xwj1319TnJPBmlTia2Cc1xN+ErTXKJBPQW2qS8R9/x5p+48pqe5V&#10;5pIYpfLIaF9SeT9tWrhtXtGIoKWhk+aaEByG7X2AKOunqE3+FGnkOs7XGOivwXgvmvNiDPQo/XkJ&#10;RRyxNRnoD0m12BNhMI7VdE/IS1QGMqKA+v24soU4ukL0z0QoMWIPzXvCwfoPIpqEdnPDYtYVWSqf&#10;ZdinKbPh3rSvJjP1aWhPFJUZxTBMK4ANdIZhmpEHYgz0Lpjg1osOib/fpry3f52aTJm+MOZVYax7&#10;DftlZ+FGKUL7c8LktorciomwKqIWGXpy7fbvJUbQb9UYx3mYHz/rK9v4BQbIZzDYJ+L315ARMhPt&#10;yyIedX7kesT37UtFK4CkunO15v7VksZpm6uU2vpe6Flui58RnR8Fp1sWoTdT9tY4wtKwOM7Hfgbr&#10;9NAo1s+AmvtLeH0tBOnu1RjHYxNECm3RBp07VonZ3trQnljX8TgYhmlFcA06wzDNSFwdOkG8Kane&#10;WdTK3im9FrXB/VMa50sj+vSyxjgnqDa7RIjZ7SBtf0fD2uayEZkNN2nGsAjSYGUD8IMSo1ZvoW7c&#10;NZ0gLLYhDKd/IsPgNXQUaKPsP6ldnWt0hqnIIumu6W09vsRx2uIkTfmKLQHIZ1CWEqmw31mQcd4F&#10;YndZ2ReijmnZWNMS82DJOI94QNNXXzDcxUlQuC7BOI9YR9FYYBiGSYQNdIZhmpEJdaJ0x8SIWy2q&#10;RCE/xMTr2TrnsD8i5u8kqMW/gHRIV2yoiNkdByOu0bhcM96ZKDmQ+y+XbeTtUVI6eRzjCq7HVYlL&#10;i94U34+Iz5EN0IjIKuynWB7/RNyTIhX2i0voULCNJGSYFZP0eLUM4O2Y7z+hbEl2iLzm+H5KcLLq&#10;UvB1ZCl5YRimSeEUd4ZhmpV7Y6LYEUfDcDgRIl1zoA1Z1O5H1JYOTFh/AfTo3gkT6noc4PBzWFgx&#10;xi+skyVQZd7A5Fuu1W6D7AO5jrnsNOmvkIr7rEaQsAx0nQaKRKTej0HNsIyIyPaUXr9RUDTYFl3h&#10;HBI/W2iyFvLwK6LjIwtMYU/iUwvbWA7ZHmlS/TdSXte7Z12Da2mAgeGch0MN1u1ewHgYhmkl2HyQ&#10;1GXmzHylQB12Xq6QcTIM0xSsZtBreTTqIaNUxnfx+1RM0DvCCO4NNer1YJy1T7n9UyB65IKuSLle&#10;GNu+E6JFjcwhRHRRnfFvWaeUoShWRmr5UiWOQYhp+SXuP2IY6vOTOBNt4qrOOjieYRZ7lUc8L6mw&#10;f16x8zAcTsc8TMH9NEmMc3El4+NHnOff3B5eakSA6ztNeUYc56PEiGGYBuO34Xrt3jZt3JnRHEFn&#10;GMYW3eH0+65BzuiLRPSDpLCchJqeuCDUtDvimDtqhMvSMsqhcS54UDLOr0cP5kbnZrS3i3uGTYeR&#10;UwVehVDYyWjLV0Y0/cyKnIs70eptzoRl1PriKiFKXLaHjkNfy+P6EpHyERAdqyp7EtEyMd0G0jIH&#10;ouiXJSyvCiKOrJBxTujhLxvn32N8cSUAVSp3YRim4nANOsMwedkYSsKfIQVydJ3Ub1u0RR/hExGt&#10;NqVzDtEmD4rMIqIzdw7j/A4cgytukM7N5a3EOCc4gZIUyd+sWFsjkWlxLNJ7z0Kv/KL4Aj3Rq8Bv&#10;isCijrRZLUXRBWKKd0J48ByLxvkM3Dt3RMT4iIob54TPcC0LHRIOq/N39Z5+e8792SYS27wXz7sF&#10;IVa5eowmSRG6ClmfQwzDVAw20BmGycNJqCvdGhPZLpisjLbcZkplV4iAjUAN69OYQKedOC+AiXHn&#10;FMu64hrUrbpCRJh3x7bF738p8VhdMCphm67FobIiDLzj0aZqK9TUimt4msN97ub2kIxJ+tzeqFBK&#10;9zooo/gIGRvbaBTFs/IKhChFX/BtkfbfSBHWqdDneCTHNsR3YIOEv8sG+vc59+WC15FNsBX0SKYi&#10;Zf9F6CxMUfY5ztE4loDz77UU5SMMwzQInOLOMExW/oG03ThOw6TlfItnWBjU/yGiIZq/bYMf4Rx4&#10;EvWLP6IOfDpSixeFEb9didEG0Z/7rxBqc8WJiMbNgFjSjSUdq0tE9sGlMVkQYys+9hmIvN2LSNw2&#10;mufx11Cnny+HXowQhnvMwnht8jAMLp1o1jMlj20R3FuGpWidZcq3cE6MguJ4o/MzDNFTiejvyrHc&#10;it7kO8KZGseRMedicaXX+oO4b1aJJJG7EIKig/D6AyjQ26I77hmDUX4V3R9aw3XFME0PsYHOMExG&#10;tq5jnEf8G9GiJy2c6DlheK1QZ7nNMrS0+R0Rj7lzjC8No6EO77IF2AFwjryH9Pk3HO6rTCYjlVSt&#10;VZ1ZQaM0jiNj1NUnwpEUQj9gAYhqzYPf54Po2zwoteiOnugyZ6OVXtWYhr7Vu2jGVcbn1hnGzlAI&#10;C9qKkkfch/rpu+AwbG2chAyD3XEdvi9d06NhbPePOeYtcM9VdUs2VF4/0YDnLJR+v8XC9trA4B8M&#10;B7MqTjcT5RcMw7QC2EBnmNZDb6hb/wqhpTGIVNlmdsNUuhGoz8sTAemB6MAyjj6tlzDBfM9Rd4uH&#10;4ax4yMG2ZfZDrflIHE+ZabOrIb16dWQr/ALhttNRF22DJzUG+qMNIlR4eoxa+TQYKJPx+gP8xCEy&#10;CLoR0bxoMTUPonWvF3coxjyqMdB/wz2rKNZBtHyIhd7eKm8jUi6+h+8UeExl8S5KN3SIKPonCePa&#10;AllRMqsrr59qwHOyKv6fgUyfrKwC59F2SGeP43a0dmQYphXABjrDtA66wFiR+wn/D2mGZ0Eh2BaX&#10;aqJ1Sfiotzw94/67InLusk3VvTCCBmJinbZ1ThITsN3hqEt0jchquARCcNcXsL8kTkQUX6UvIkCr&#10;15m0p0VXa55U41wVbiKinWPGspOhoNSvSIf/GuJ4jYCuHnc07lkuiVTYXaSwi44Qt8EoL9LRUHU+&#10;hd7GPjHjHKQx0FeVfv8QDoBGQvRvXwzjvQFtDk1YGNoEQxKyD1ROaWXXDcM0NdwHnWFaByNj6rIJ&#10;UfRDYSjmZYWMkbmvEUXPIoY1FtEuV/wPacJRSuLicGpsYeiImIRI/MtI1R2L6ElRbAgl/aRoaxHE&#10;pW3LCANmUwtj6YFjjlqXTUckeXKd9cpiftTO94vZ/3kogWjttIEDaxHpOLdLofCehc5wXg2FoJft&#10;FPZHcP+9rcLXXdn0THAST0HWR5Rh1UsRCryxgkKH9RCCbSviedcT+gP16ILrdAhKLUwCaPfi2mYY&#10;xgHcB51hmCxsmGCcE+oCRcRu2ZiUWhPOyrjefIiKmLYQOsWxcS44WKkX/AjnUwgTDcB74xHFmQ0/&#10;kxAx+xiR4IkwjKc6HmsSVai7XjKFcU4Ql+plIdX9G6R1Rn3eL6mwkbQ2SkN6xfz9sSYxzgn1sp9I&#10;Brr4DO+2vA+XKezvSSnsjZK1UCbi870KJTgqc8BZdz/eV/urV7kvvo69YZwTnrf1jPON4ZzaHs7F&#10;LLS2Dh0M0/Swgc4wjU0bpLGn4XhMjLO2P1ssg/iajGlbxyUhQOSSUXBe6Fge732K34uMhjcqJp9X&#10;XwsG+kwY5AsjWpVGuLAMDiSiyxL2+0LO71YjEkhjPtrS92sRGDo7OEhhn4oIvzDK77G87WbgjBgD&#10;nZASHhnoanZJIxnowsC+Ar8LsbxzY5ZbFo4jUe6TJzX0RQhBVqU1IcMwlmADnWGqw5xQaDZpx/K3&#10;hIicjhOQWprUIiZpXR3TkCaepID+S4Y2Mzbbs+l4EfW+OvoiHZlQHsDGeX3mQhpxWkwdNnFE6e17&#10;FlDDbIpIW70yRrE8Qnwf14NIWjMR1bw9DRXwrHSSVNhdpLCPg9DlCMWpwJjxCbKSBmrWWlr6Xe7S&#10;MdVyezLX3C3Nq7dU9tVTipSrwpYmTMR+bs2QkcYwTIPABjrDVAdRw3iRwYRk3owR5mvwYDed+Ogi&#10;fEKNeX+kMG4AYTA1RZHQDsvEeBJ14Jsn/P0FRFZ+RtRsc9SapmU4+oPH1cRHE8Z3HKTetlY2Rc/5&#10;tNgy0A9DCnNcJkRZrIr62aUT9i/q59cqWW2/LEbB8XVQxv33g4NtiCKOaYMvoIp9U0ECj83CuTEG&#10;+srS73Knjrcq6HSL459EtCb+tgMi6O3hNBoM0TcTTROZn/Acuh3ZG9MLOSKGYUqDDXSGqQaitrsP&#10;xF7ScmaO7/B9SFlPq9y4rBRRjhiP+rmI+yH+9YQ0UYl40HB828W8fwdqnFUV6IWQwn9Ane0+BidI&#10;PaM7Us7dI+V4mT9fC4+g//pscNwsrzk/tmrFH6nguRdZFxfWWeZ7RM6/LmhMVeN2/JiwgJTCHie0&#10;l5UZuC/ejFT2ZstoKILHoNuxqLKv+fDzDZyzEW80yHENQjbbdPQifwbOiB0NM9xUHkVJxe0N0jqS&#10;YRhLsIHOMOUjDN9jMelMy5IQo8nKImh9dnbK9TfWvLej5j0xqV0XkWe5Z6upgvwayuvJaNNzR8zy&#10;n6LO9wJEaJaQornTIOQ01rAn8Y2I1DP1aQunzBMohXhWWeMORJAipjdY6mpaFkIf+qTsD4KRMsCw&#10;nVqzEkUhh0HluoPl8yCMwFtgCE1o9pNdAFfBuayyErKi5MyaVxrgeJaQnku/I0X/4xzz6/dxLY5q&#10;IAeFTEe0fmQYJgdsoDNM+dwJFfERBiNZy8KoT4WgTZoUQrVm7v6EycM0KCi/i7r68zKIgfWQfn8L&#10;E/Q0xsx7+MnLIQbZBUyLWOEeaDGn41BEmSLj6llEy1oTg1FvnqTFQFD7X7eJI+dp6Qen5faInNtk&#10;MgygERXpftBMXEdEp2tKXOZU2u4RjNUqsyScktF9rRPuc6ZMRpRcXJMPN/C1cAb0W3RlDAzDGFCo&#10;gd5hv434s2GYPyNSXFdH9NeEBxCtzhNN6oA03Hpp3O01Bvo/66zzNSKqogXcpRnGNgf+fwotuYr2&#10;yLNxbsb0BOOcoDL8g+R4ud90BxXGR9lEGoG8l1Crz/2y9SwAR8eODlLYCSU4I6D30Si1zeXg+b2h&#10;OyK0FLqiBOCtmsM1DH7MMaZJKDHaVnl/Y0XnRDzfXq/gmREihFtI12meefRjyC67vQGux2fh0P9P&#10;zN+7o8zss4LHxTDOUe3X36561Pk+OYLOMOUSqalfZTiKAKrVpqnjKrsj3TAp6twPCt0Rovb8+RTb&#10;fscwpVzmS2QVrMfGcqvAkwSSxOd5Qys5ru3ggErTZ/tRGCC/FzCuRqI9UteHOkph/wApwyMbNGV4&#10;JbQnWwT36X9ZaE8Yj+f3Qz31FpplBtc6Enj+BhQGeQyxazUG+j7K6/dS9BAvktUhSLi9JtJvwgSp&#10;pKJRrsctUHY2M8FAj7q8zMR3mu9zDJMDNtAZpjy2hCDOvzO28RJiRgtCYC4PRyX0pyWkq8uMKuCM&#10;bQeFdqZ1sJ6UFXFLK0jvXhClG0NSLi8yVQ53PKZGox/qyrfH+bSJaM91F4ygRu7CcAiyMyKEg2dn&#10;6Be8an1vni/Knv5eZ6nFcV5VIVAT7oeT2U9Ypwr154vDkSCcR6vl2M5vyNoYASHCqrTtnC2hk4lM&#10;dE0II32eGMdJlEG0ELoqfGp/uAzTPNhqc8MwjDmXY41zc5w7IfJ2XM5zvxsinHH0V96/Lef+0sDG&#10;eeviSOloTm7wIzsAqbdpjfP92Dj/fxZAW7zn8HOEZeP8WWx/MRiyjWyc76IY5xHzoovFwtb25Pk6&#10;vgX8AAAgAElEQVQeef5jKYzziDXI8/PqoNTrff9Szu1npRuy0+5DDfy5OYzzl6G/sQiux3sqZJyL&#10;+9JHRLRvneWWRvYAQWtEV6u6qPI9XkGzDMMwBrCBzjDlsC7ar4yxEE08Gw/ZuN6o79ZZv2NCHXp7&#10;RZDufdQhMhGevwB5/rJ8PmLZVJrUCYPjwwqOMQ198X29HJP4enyGiNPVlT4q97RHavRIGAQXWK4v&#10;F+UwF2Ob/XGNBQUfYx8YzrZYFF0k4hDlIqOt7Mvz50bJ0gaGaw7LueeRdf7+TM7tm7IFSm8mQMhu&#10;UMY58g8oWVsX9fvi2vyq4GOpx98gaLlQTDcWGTVTYj3NMksqrwc4PwKGaeWwgc4w5XAB9nqapb1f&#10;AwNC7qM+FQ/fPilauMVF+PopxohpP/Nm4M5aRNXzuzT7idAgnjHX4+0f0dqv0egEnYaXY9oN6ngY&#10;Uac0Wg2tFXH858PguQ0ZB7bqy2fiXrcDouWHltgS8V7ockxEu60sKt4q9aLLhPv6kSmWi8fzO0OF&#10;PIuDcelc+27JoPgk5m/CoH0t5/bT0Bff7ffxOe6u6K2Y8CTq6IVzZX8InFaRwYrIa486Y1Q/I7UF&#10;KkEvRmZXB1oSDNNUsIHOMMUjJkMro0ZrrMW9v4F2ZMtAPX0pIroVfxsBcaE4RC/XFTV/W1d5zS2J&#10;ZDx/BURJ2lkoNWiNXIU+/4TJb6P1x90eGSMmn+1xiCA1Yxu1XkgxfxbOicMtt0h7E2nYS+JeN6Lk&#10;a+pYSUytC+qV74OxV6/dXhyDYowgHSdgv1kR3UCWy7iujYyBuHKppx2Kgy4Ex8azcLqJ72vvjNv6&#10;Cs/VVdDp5FpE0KuKuCZvUsbWvs5YX4CzP2I5jVH/nlLLPmeKoADDMAmwgc4wxRPV4P7b0Z6Fcvrj&#10;aG0l89c6RoNOtVeuvfutwlEBE2ze946Qfj+aPL9TwrLNhojU7I1jvg6ZBo3CShCyGgWhqDS8BcPq&#10;7Cb7nNtD1HGElMKe1sBMw09E9F84PVZA1lEVyiSSBDq3QIQ4jbq/ynkGy84NQS5zPP9iTftME9KI&#10;i9UjzuE7xsK2ZeZEGdfduEbPy3mNPgTtlsXwXK2CoF0aDpO6aUTU+xx/UgQJ28MhIfONpmPLwUYj&#10;8/x/cakYw/wBG+gMUyzzSuJSce1KXHJ8wra31Ly3qvS7eEh/38DXy+yYoNi573n+7Er9nkgX3cvK&#10;thufBaRIzceSoV51ZkdETFzrmxuM9WIY9c2U0r46nIwT0Md5KPQsbCGyi/4Cga3dUTZQJa6tM5Yl&#10;IOZmkjI9CJlPJpgbyp4/wNiAmhUbEe6nlOgsYbu2xP0G4nOagFKbrXJ0L5qIdPhlsV2hEfCLpXEW&#10;xUDNftqk2LdaPqIrbxinvF4N2Xz18fzd0U3m9MqcKYYpGTbQGaZYonZmo0pKhbshof1JPyUddRnl&#10;9YuOx+aaJyGEZCPyQxDmUw2SQ6p1yAl4/pbk+VkifPWYDRkcnaRe9o3AzoiCH2Uw1i/g2Do0QaSx&#10;NdELxzoOzogjLKewfwWjvx+uGyHI910Fz58wdDZJsdyiSHlPy27Kct9AUXyHmOylj4x7ont+e7Q6&#10;1PEuPtNVcf6Tsl7qpUan4UekmcuIqPqkHNuU68pHw2naPcf27sP5XwIlBeNzbKtsdPf7dinGpBro&#10;K2mWuV3zXlqH9bH4fwvy/HlSrsMwrRo20BmmWCJRn/NLPO/nJPxtM+n3VZW/lSXCZINTUfd/tMVt&#10;7q95b2nyfLUtXfXw/BXR8meEg7HdhsksQVTts4qfjbXgULgJ9alpuRa6DSYGWCOiprBfmLMHtsoM&#10;iKvtAIP2KKf3Gs/vQJ5/I3l+HpGziw2WXSvlfUfMx9aWXk/Deb4B535djbL76AwOx1M0XQim1bIV&#10;wqAPhcEFFAYvUxiMpTDYLkFN3VYrTNXgvTTjdvphrHnrygnCaGfASb0lzn9rcMDdqnkvjVbGc8rr&#10;JTTLjNEIyu1VVyyuJa29D161Q9cPhml62EBnmOIYAE/+ZxCoKQthWEyO2bfc/kjtZapGOhqFZSEs&#10;9YK12lXPX1vTWibiiJj3q8SpGMu65PmrWxyXqO3cGr8P00zsqsR8ELF72rAWdzzS3/epaHTXFq5T&#10;2N9CRLI39AqKEnw7BD3G0/b8Vtk9xkBJ4pwUomp9JUFFglbJR8oyuymRdLMWfi0t1Y5V3v2u5ggI&#10;g8tj1orTVJhotO945AyAD3NoVYxAm708yNHyEzV11Y3OMTi+L6XjeD/FMYnP+gPpdVxGwlXK624x&#10;pXMy2ymvuUUb0/QQG+gMUyhR9Py6kk/7L2jLpkNOXZNV3b9u4MnKXfj/5DrLmXBQwrLbkefXa11T&#10;Hp7fC7WYEX+zNJYjpGt8aIo+x2VyABTB9zUcwzn4XtjpQV095nOcwv4/1AKL9PDlkYo8oeCzEDnQ&#10;hpLnz5FhfS/DOm00xouK3Id8SoIA3QA4eK9C5w4TDtDM+16hMHgpYRvPxkTpbWXGTJF+PzDjNkTU&#10;deGM6+qi5bbKoOzh+W3J82cjz5+TPH9h/J6lldkIRc/h9ZTryUJxXWKcdVdCTFZmiGY5GbUufvPa&#10;sTJMk5NVLINhGDMWkFK3bqjAubsU6rMqyyCl9Xel/c5rDtveuOQIREM+s9bDvUUcbnDCEm0RoXOl&#10;0p8XNTVf1KLPT2HwZY7t7oTjDdHir6rlEJvAUbOW4XqiLvakhHTfRqYdVMeHoE2Yi37+Y9Hbe1Sp&#10;QpOevwbq6Anzn4EZHEnXwEGXTgDrD7ZBVkLcd0M20K9F6r+On3NEiodp3luVPH8BCgO160cLYfAt&#10;ef5HGvE6NbqflSgtWpQNPJJxG8dkWGcMugPcWimDvMWBugR+lkHZzXxQ62+P7+dciIK3I88Xn9tL&#10;te9YGKS9lmXjOk6TRuU96XVPRMfV9PjvIH4rOz4HQkB11pKIloyOfsq78+D6fjrluBimVcIGOsMU&#10;w07Yy/MWUwPz8AlaxajpZJ1RB/qJIijzWgNeJz2k3u9Jdfem7JJCIGnvShront8OytgqB8AAzYKY&#10;gA1HyvK2FWmBpbIo2nPtZLZaLZ39pBgBpEanLzIdhkEp3Tafwfi9uUJtqNT61s0zGOi/wdHzopKS&#10;noYTYKirdFDq+v9rfGT1EEZ4S9aCijC0HiXPF2nucc4TXemBafQ+jnvQtivrNSK+2xulXPZbnNsb&#10;K/FMa2nLuQoUz/vAWO1Tt267hUgvoxfWO4g8/9SasyIM7qmzrhyhTut4l2vw2ybYD2coBvqcOEad&#10;wb1OjEjd5mygM80Op5EwTDFERlEVoucRl8S8v6xm4vlWMUOyyuW4x/1kXKuZTBpl2mUQrasaW6N3&#10;sso+Gce5LtK978Lkv4rGuRCMetvQOJ+C9ZZtZcb5fLgXjYWmxLGWjXNZ8G1xiKNVqUe0+p3cOON2&#10;vkSUzzQ9X3z/fM37/aR2bB85Mh7VSKXMkrXIvufHLaNG8ydb/Fxn5NzWnimWeRL3uMUgQliOcd6S&#10;pr46ef4x5Pm3wxH+NERj90P5TJa09Yilai3qPN/kXqf2RY9DdtK0SygpEAGIC5T34o4p7nrbLOZ9&#10;hmka2EBnGPeshYfZjBgV1bK4TxGLiZhTk77ZaPXnK0viM9daE5/y/KU06vZx7JdyuSKJ633ckzx/&#10;kOE4NoIxdhAi51VjCxihZyIzJA0hsi76JIhjNRrtYBjeBIPyUkSubPI2RLVkwbffK3WeWup1VfX5&#10;XuT5q2Xc4ie4F6jRSqFyv0eCyrmuzlpOb38g43jqUe87sHhN1NHzTyfP/yMFuuV3tT3XMxQGaq1x&#10;WewSs98pKEdYGyKQ16KtW7GIVpaiz7fnXw0H5vO4t2yHLC8X/Afp42lI22pT1aJYO2Y5QhlRmlZ5&#10;cQb6Skj1Z5imhQ10hnFPFHF9uKTe50noBOsOUgSKvm/ACLrcqkf15udBV8MZxw7k+VkEpdzg+Ysr&#10;hoCKaQ/3mUhFvKwyx9hCHyhB34s07jREhvnS0GbIU49fFaJ+0B8gw2FnA0dFGv6HjKBNoFdxRgmC&#10;byYsI0WpZbbIsc3JcH6I78Hp0Hc4HHW4qjp1hC7iK4tzPpH3QGNIW9J4Qs3h4vk74nUHjRGn68le&#10;BqsixV3mFXwGiyHVunjdCNHCz/OPJs9/EBHlGxDBV8fqitkg9piGdVMuN1R5nbR94Rw5V3o9a+nE&#10;H+n9caQdF8O0SrgGnWHc0gHpnuSo53RertKoeKsR4tc1yqxVZqAUKbvbcs1/kjicSmcsb7+eNBt7&#10;11lrAHn+ghQGadWZHyvjIBLoiMjNcVDNTsMUlD8IJ45eJKux8HHN7eAgSh4RCb7dVnKbufkNHSkr&#10;xby/qYUOD6M1yv4PIhq+ufL+QhhLlGbdXhJ9+xU9+V2QVgyMEE2/mTx/hxi1dldRflMiI3E6BAiv&#10;VxTKi8PzV0V3jEEGjkGXbJ9wXcsp54MQrIsTJSSUwqhtAueHfoNquEdE5SPCkfeu5u+ifCipi4IQ&#10;G73F6RlqwYdjtg1+PmglzwKmwWEDnWHcsrWkilyVSY3MZ6jPWy9hmfHFDysXsiBcXKsic1rS29Xe&#10;8PX4S4UM9N1TLLOP5XZ0RTEYn3Xa/tSvQijqRghHNTJtEQUe6lCF/SuU54xAim7ZXIjJfZr644hl&#10;Y95fjTy/e4JAWh4O1xjoBKMoMtCXkerS30BU3gVjEcmM62GtYyvNeyK9vQoZVXMiIn0RariLF19t&#10;Mcq3xM/Khe8/md4J1/U30u+dkWlwZczW+iU8R4cgQ+ES1NKHyLY4WhKgfRWtXVV0goUySXMSG2yM&#10;kq+Biqr97xA9PUxpAcgwhcIGOsO4JTKKxqasySqD/9Z5GD7ZQNfIZtKD/41aTaU9TGu0qTa58fze&#10;FAYf2DxIYzx/05SK03s3mIG+GtTZVXVuHVMQZbvJYRpxkfTFBHmYo9RZUcJwP6Lld1jTccjPdoic&#10;qv2T6xFnoLfD/e9OB2P9ADXqqqG7DVLiCddwxDgHY2ghDKaR5/9dKf/JQlU6ekzDPblYI6rFUbst&#10;vntViJTH0R4p5GM0f1dr8c/B9a/OUQbjfhkxCdF3uVSkP36mIdNOdRDGtc6Ly2iJEA6GRSkMPk57&#10;wAb8C2KBOtpDQ6IfRCXZSGdKgWvQmWZkRXjcRyES40pt25eMunsrfJ5vSxA0mpajN20ZyMJettuc&#10;JdVvJ7FH6WclXfScIJqVxtgtGzFBPA89peuN9zEI9i2GDIFGNs59iIxFKuzHOTDORb/jU6HsvSXS&#10;TKtinM+J+1WANpHpaGkvmGQQpG3TlYXTNOv0lYwc+fnzssNxCCP9MvTMzsN+5PnD0batTMLCjCfP&#10;FyKaoo3ZWKRrn1lx4zyiW8z76vNeZKM8C8fRsvj/DnzXZJX3o9AdRcdsMdk7ccK4K6YYf9YuC0n8&#10;O8E4l2lNQqFMA8IGOtNsnI0IwOGo0ToUDyYXN2I5aqLzYleFKQkOhFcdplzaZg0pev4jIn928Pw2&#10;KTz+caRpy+aOFhXmLQ22v3+p463P7hAtPDJhyQnSJHoj1JmXWS+dh7aKCvtlDurLp2L7W6Ae8+SK&#10;tsy7C3Wipxqut1CtU0E8SYrUeXlR00asrXQ/6SO9X0Tq+AC0cstKe7QsfJU830STo7EQ903PH0qe&#10;Lxz5HyON25WugyviHGsvat5bDFH0t/C/rjPHrYbP1ee015rnt0/IaJHpn2IZE0T2zREGy+8TIyzJ&#10;MM5hA51pJoSgyTExx3tMQg1WVrbHep9CaK3KqAJHEVV2LKjITparLbd5WlbTZiYtos3OgIzr2kCk&#10;As9usJ0ta7WL1WNdRL9vqEX6Z2Uqage3QruvE+BgalR0Kuy268ufhXq/EAXbFSntVWUvtMv6Nab7&#10;RBL1jIEVyPMXcnjcuk4SSyv/T0a7Ore01CSvhesqD/PUIqyef5HzMReJ5/cnz78UzrAReI53rM4A&#10;jWgXs7DOQK/HE8ioe8sg0+O4mPcX04jO6VDbIuZhtgxzvNlYTZ4pCzbQmWbhfNSMJbEfxE1s4KP9&#10;EDVIivhdMd72KirP61hJeZDabv31Tc4euvtYHIspplGu9gm9hcugJ3oYx4kZPgYxvkUx7nvrKBJX&#10;mR5IYX9SSmFfzPJ4v5Gi8P0RGfy64ueli1Q7fXWM6FQSy9T5extJ1MoFo5CSLbMUUosjZ9irhXXL&#10;CIMANbY2HLCHkOffhahoY9KSwi6O4zmInv0lpWZH1YlzUn+V4bM/Vvp9+xTfwTsT9GvSRM+p9h2x&#10;5zgbCqeSKUW1xmOYP8EGOlMmIgq2YAH73xwp7Wk4Fz198zJAavXkTvjHHj9o2mZ9BKG1RuB4aYyP&#10;5UzhnJWWCa1p1E5mW/L8uHpAd7Sk5mepry3ToSCzP6KKapnA+xDZWh7Hd3mFRRjrEaWw34hU2ssc&#10;RW0eRHmAmHAeBNXlRuEqqRY2i7bE0imWyVrCkoZfNLW4vZAREFFsllUYTKYw2FS5d2Zlazh6GgvP&#10;F9lCUenIRXBatCaSHG8mZSIXQ+8jYiLKQuK2/y7KIOLobbBvW+Un+2VcL23LToaxChvoTFnsjofi&#10;BEzAL3T0cBSTuv8YrmOj96Zcf25TSdwlY5Vt31Ts7jPjS+UEBIVWF1yRY5vtpH74RbJyxkjQ8uT5&#10;q5Qw3oh5kW59hSR0NBnp7Zsj+vi3gmp2XbGyksK+i4MUdnF/PQNOx83QsUGN5Fad1ZHeTxCGy6Lq&#10;nMYgsJlOq0NNr+2v3KvKUUcPg7NQTpG3f3hSjX918PxFyPNPIM8fD4X9nRUhtNbE/xKO5Wk4Besx&#10;Ruo3L/My7mHCYfYOND4+wetV6kTY62W0yNh4DvXI4fRkO4kpBW6zxpTBYphoRyyDn0MRZTgSKVg2&#10;ODFDWtNyqNt9MOP+O0stgD4ppK7QDrKBLjzjpzTIuI+UHqKfJtTT5yMM3iXPfwb1m1nYM0EB1xV5&#10;OhTs6VxVWs/WMFgjHoCa8F0NJFgYRw+UHOzgsLZxOlKqR+GcNWq6f8RV0u+nJy+qwfM7pIygr1xL&#10;dQ4DW88elRdhyESicKqOwpuO9lufMHi1lvXV4pS7KKM4lz1RThd4/hbQWRicUJvdmniPwuD9Osez&#10;Gzoj6PrdEyLnOuM84msooh+Fec/vqFOvRxoF9wgbQnHr5oiEN/ozh2lQ2EBnymBkwj53QG3kEAgY&#10;5aFHgihcPfbMYaCLh4GH38c30BU2DgbuQoi8LYpo1cwKjC2OjqgXjLjG8f7uz2Ggr0ae34fC4B3L&#10;Y0piqRzr7kiefyiFQdEG3gAYlvcjqvdpwfu3TVuoow+BirDtKHnEq3BwjkQKamtgK2kyL8ptnspw&#10;TEsYOGlFtP5uh+ft1hjHZzECcfX5IqPx+i0R3V70YOvS0gpud6Rbm0RtWwNpy9OEQ3Rv1GjPDbHN&#10;F+EUNZmDxbVq/TMtZVcmonviuTkPhcG3BuuoyNmZD8N5+SF0d6L2m+vHrJtnvwyTGTbQmaLZP0XK&#10;Ui8Yizsm9NBMw1+JqEPGdXUq0WnZUFquiq2K4jhNSifujzruDyDQdU1F21SJiEhX6fXVjvf3fM71&#10;d7NU85mWPGmz3TF5u7PA8ZLicGlkVoZRPsyB0FvEFEw2b2rw/u5xXCq9n7V0ZQmDZfs7NtBvizHQ&#10;xxUmEBeH5wsBxsc1kcZJcHYn8W8KA5tdM/Lh+ZvgXjukgRXY82KiH3MtftwTBjPJ899JmdVCcBit&#10;oNHIMWE1ZKgcCBFAmWfR/WO0lPkYMa2kLDKG4doKplDmQPpcWm7JUZfeFTfjrGSpc4yQDfRGSG/v&#10;DI/5iZp2XKJ28yyIvlTRcJLF/+4rQI36uTp1ffXY3fH4VITh9n2O9bMK6zQr3eCEfAK9r493ZJyP&#10;xWcTRX9ao3G+q9Ta8Lsc2iBpDQHBqhn3kZbxMans5Qr2ef5muIZU41yUFyyJLihxfJdRuM8unj8X&#10;ef5BUGJ/GJoOzWqcE56HVcU0s3DlnMexN0QgVeNcRpdtKZb/Mue+GSYTbKAzRfLvDBHtR1L2y1QZ&#10;IqWZy4yDIXpJHbGkrOrlcysPk7y9ZotgZIqJ6TyIZj1eoVTBNZV2Le5VhMNgak7Rv56F9kRviWrl&#10;SfsfSJ6fJ5ukWRAGzvVILb8iph1cXr6GobQatn91RbNabCHXm1+UsrZVh8k8R6TTuipBiNBF6PNE&#10;B/Ph+ftC50FFOKkPpjD4H4XBkYgufqJZ7iAKA12LzqLG35c8/wJkfF3SgErsM/E9fgFOkmfw8wSi&#10;t1/EtEBNYiKFQTmig+l413D51XLu76MUWhzva+rNW6Pjk2kQOMWdKYol4cU0pSsmNKZCIbp6IrGd&#10;baTX50GsTjeZzup9Xlup4ZuacTtFsSXqY9OyPiKDByhCf2VwpLTPT6DwXAR5W7jtXeBYCVH0rFoM&#10;BJXjcyyOp7WwvJTCvqTDY3oAKZh3ZOj/3ajsKrXgnAGxqqyYZDHNjnRal503HkUHgogAGUzF4/kn&#10;xaTc/1rLBJPT1sPgIfL8VaF8HineP0lhMKKksW+DLJLNStl/NmbCaf8cOlCMr4m5CVHcMNAHDFpE&#10;DueBFsM6KP1bpM7eiy5LMsW09G+FAsb0K+ro5XaoeVqrMkwu2EBniuLCHPtZE+nqJgrYGyivv1Fa&#10;cRGiXetDXEnugfse1HazIHt6pxeQcp2XLBPfjogW9q2j8OqS+SC4FWHaSi8PecofqDZu0RNd9CEu&#10;gjB4kzz/cyld2JS92ED/f7rjutshY3/5tHwIx8qIDNGm1oAcPb8tp5JylmidSwP9ZWRvRRleIwsX&#10;4vT82XAP3yVmiQEUBrMKDbYIdfVHN4v+hbeO9Py5UVu+F7qtNAIfwinzXK2UIQzMjNMw+A1p1l/W&#10;6qQ9/x+YC+2VsFa1FfVbnBS/GpQgLEmePz+Fgct084UUMck7WoFAKdPAsIHOFMFyGvENU84z6OG7&#10;nBR9iTgqIUVyPRjkUb9o81Y+f7CS8rrKLY5EqvXCOdY/BOd625x12VnYTUldvb7AfX+Wc/2oJ3qR&#10;LdfGQsk4C0uR569GYVBOlK8abAaV4+2gpeGCaVDCHo4Mnip3T3DJbsr9O6s4XMQEtO1M26fbdbTu&#10;R0T1V8frS+ssbxfPXwJOj7hWV3tSGDxZZ5/b1FLJw6AYB3RL+7e9kc3j6vtni19RCjYGP2/VhNFs&#10;0WKw702ev3qMk+JVCoOXSjz+DnUFD8PgO/L895GFlIZ2EBd2aaAPVUow88wDGSY3bKAzRWDDSO2M&#10;Gvb9Uyyr1vgKg+rGhOWnoHXWGKRvJy2bRFulJpoqrvOwm4VtbAAV1LVzipGZIpdLjC24rZQNXYGi&#10;e6I/ncNAJ5zvZjPQl5NS2PO0q6vHa4iWj+KITY2Tpd9fy33dhcF08vwJBgZ631z7S8d0LHUPMraK&#10;oSUt/DoljVfmRAqD+qVLYfBNISJknj8Iaexxfbqrwnc4H0/UotxhEBQwrhdjDPQys53Og+r/2SmW&#10;/djAQCfo5NybY2xJtKnpLfxBNBdkmNJgA50pgvGIfuc1CMWD+oIU6efrKq/TiGRNRB1pHk93TyUi&#10;LbZl0nqmP9LhJuUYQ1raKmrzeegDUZtVCqq5X0ep+S26TsxGO6Gie6KPy7n+zuT5h1MYtPYaaGG4&#10;DC4ghT1qjzYc0TamhUGK6v0Fls7LB3DCpmHFWiq1iPK5YyruI0lpynZpEVI7LGGbwjg/o7DxxOH5&#10;XZF6v58F9W6XTIbBeH/tJ66G3AUtvcQ31mx5Mu4rZbAvdGHSfmbvG47RpTjtkcrcLYteEsNYhQ10&#10;pijEzXsNC2JK/0BEK452GkG5tPXJedPQFlXa1AgjuFPKdRdANKWoCcnqqOO2xdIQ4dukgLHLnu6w&#10;hAmJqMP8Sem/ngUhhHVCQWOeCAGczhnX74r07qrXNmZlIO4rLlPYCdkeNyPFuDUrsGdFTiudYvF6&#10;M6lDb4f78COW9q3jUEm92y3CEdhSApSkbn40hcF5zseShOcvBsNoL8vPJptMhUE+uibEFgY/lDSO&#10;szRlfFQrBxEZI8XTAy35XkbWSxpMndOuDHSha3Cq9PpcC2VsDJMbbrPGFMVviHxOyLm/IXgYxLGa&#10;IvTxVExrGBeo9dxt0Uc8DRcj7bGoB8PqKZYxRXj0j3A77NrDdLD0+s4SlPK/T6mFUI84gSb7iFZJ&#10;+csA9ilsvMWwHBSs38WEew9HxvnXEMlcHXoXV7JxrqWfUhd9taVsFcqQRu66Dn18DiHS9Hj+ITCY&#10;kozzPUo1zj1fiM7dgCyHEypqnIua/L/U1NPDYCiFwfWlGeee3zumK8d3Jaa3j8b/uo4AcZgquS9N&#10;nu/i2riFiKLWil+jDS/DlA4b6EyRTEJ0O09NYZs6dehrK6/vKfD42mjeU2vSdSwK0Z0ie+GqAkFf&#10;okZ5FUxEsn5G50Dp2hW7KG3symj11slAfTaJBcnzde0AXZFXfX4D8vw8ooJVoBscDaLG8E0iOslh&#10;ffloiFqJyODhTVjDb4o6Mc7TWk3FVDeiiDp0d3j+4uT596F/fIeY/UytOYzCoMgOGH/g+VuT5z+I&#10;8qjdKzgfFY6702p10mGwPoXB5ai9LxtdH32qRYHDIE4I1yVH4fvylWGN+HuGDjidxk9eDlSy/ra1&#10;6BRkmFywgc4UTQBv/tWa/f4MD+xddca0v2Kkyah1hvcXeHw6MbyhKdaLUrRdtvZRkQ2tLxHduwXC&#10;KJfj9YFQHDZhNqznij2l7U5C+5qimW7xIb5HgWO3IUC2s4VtlMFAaBVMxL1HV79pgw9xDxMTyc2R&#10;ov1zg56zIhH3oy2l/Y2xnPn0oWHWQp/iT4ElPH9vtA4dlLDB92uiW2EwtuCxdSLP35c8/xU851VB&#10;17IJoZezOYWB0Aj5O4XBW5UZneefG3Ntfl14N4AWekhdFsxa6bYI6Zl+x21+L4Vj9jLp9VkFz8Hy&#10;kLe8jmkAuAadKYOZEIC5DTVnK8BIPBoTC8HDCfXMvTDhVo3v9kijj/i4kDTCZFbHZP3tmANAr0MA&#10;ACAASURBVKVOR9SaoLRdBG2lntjTocT+hWa/V8DL/WBCFEZHnEJwXlZSIv/DCzpffyYMfiLPF6UI&#10;81rY2mDy/P0pDH61OcQYbCjdiwyG8oWk0lGUCvt0tEcbgZKLZm2PlodDlXVtRs+p9v3y/A9RIpMG&#10;0VpwTpSGNAaevwyMpHrOp0dq34siU7Q9f0FkruyN53fVeAbOtFEViZLPiudvijmSjkNLqj3/L/7/&#10;HfMFU0TJ4xIG68S1BjSlI5yAEWLeebylbbtiUQR8hICpEGtds+LjZXLCBjqj0qbACebD+NExFNH2&#10;OMNwqMZAX06ZgI2hYomL6l+pSb0XHCCJhAUQWCmCTrjZE4wXVU1VHMfWRLQpzmncccXxoKNj2Fd5&#10;XaZgma3+9l2RVnerpe0lYeN73afWfzcMXnA3zFxEKuzDHEbJI8bDSXRzwW3+WhtdcC+M+NpRO6WP&#10;6tRiy3iI1jVGRM3zj0U6dr053TkUBscWNCoxrhVRMrVrDoFKV3yP++6NFAbV/pw930/ILHyOwqAM&#10;5fYBUgaEaE2bxZn1DuYZabGV4n6XJLL3PQI+VWReZBYNQcAqmosVmRnKlAQb6Iyogd0e3riuiK4G&#10;qHM6z6IhYsoPqEk8N2a9TTXOBNWj+GzBY45Le14LPdyPxOvOmEwdKS1TZP15Dzg+LkbkL2IpTKR2&#10;kgx4Uz5xlHY+GzzHESI74iUH+0mLzfKg3Qsy0G1NkMV4q2agD4TTbrBjFfZfkPkj+pY/5HA/zcTO&#10;kkgTpWyLmQUTJXdCZlfVDbdN8SxZrc6S30EMzn3v8pZxiXnFIeiKUDWehGNtBIXBlAqOT8fohPt3&#10;3va1WblKWi+rOJ3pd7I3eX7HnBlnpykG+boFtbZNSwdoEm2F/z3Nen+r0HgZR7CB3rzMidYr22rO&#10;wBIwKndFr+xvSzpLorbprzGq7fPBIJf7O6+hLFP05OrrhL8dAWfIOzi3qtjWf2PWc8F0OAfOx7YX&#10;RyTfRk/eSx1lYGypiM+V1evVBQPJ83tQGLieJNhK3RxKnl9WSqVMlMI+FG3+XPICJvW3oRyHscfh&#10;ypZ0+iQ2MFVyX76yn3GLWOPZdVqORjxWSy0PA/dZHkL4raUNpuvsFVN+ghP0JgqDJys2tmQ8//KE&#10;9qtnUBiYCiDaQGS8LITtPJrhuxVhOvZ5MD+NKxmsxz6KGOXmObZlmw3wPNuqThnICwat7JgGhg30&#10;5qQrjNd6k9rlkQqkS88uirMRydexlWKgyw+xjzJ4Z/NST4Rr5ZgH7VcO08J1fCYZ5/tA6ddGdHWa&#10;w8n17srrsvtxm9Tkp2Fn6TNxRWBpu/PEaEAUQZTCPrSAnvvfwxEkJvZPlHCszcCaSn/jMZbEDHWU&#10;KUhlD88XqtknE9HsKbbpvr+557eB2OX+BiUERfEGEf2n5lxrESVrLDx/L6X8Q+ZLCoMyWoJ1wLws&#10;4vQc2zJttUZoXZvFqF5PmZ/sL7WHK4tVECUfYqCT8veSx8wUBBvozck9BhGntRBFLzIFW+aKWvsQ&#10;fZrPhtLvPZQJ1evFDfH/+RiiJ4sZrnedwzElcarlm/3FKE2wTXc4YyImlPT5yphklbwCEazRCZPq&#10;nQow0G06FfYo2EAfiEnM9o5T2AlijTfBMG8ckbDG5Chl1HbF4f7Me4ikplVAXrpmfIZBNUT/PF9k&#10;u/0jZY/2Z2sp5mHgTtfE8+eAg3c/xyKMWbiz9lwtKqXfBZ4vPudrE7asy34sgiOke7CIgD+eY5+f&#10;42eBFMtGZLnWFlGM8S1KrONeFM+yrdF22ITXE3SbmFYGG+jNx45IpTFh+xIN9KmodTpC87dlEVGb&#10;DHVPWcysjBrZmRB6MzHQpyVkCLhkTwee2NMcjXeY0mO+CuntJtGYGRQGz6AuM27CvCp5/hIUBlki&#10;CmWwBXl+ZwoDly3ElkWkvIgU9gAq7MMrWF/fWpkb0aOISY7E4VoQquWe/7FB6novTKYnlHr+Pb8f&#10;IuabpVh6eq0+NQzOcjie+aHG/heUmlWFSYiWX09hUHb3lnx4/tx1RG7PKUmos4MkbCs4M9fWRJmU&#10;579vaKCbCsXNB6drZ8zRNi84Y5GQdbYV5tKbZhDejVCFcplWDPdBbz6yPLjLTvWLiyx2kVLG1dTx&#10;NxyPKY47DJc/Cw6GIunlIGp/NFKCXaCK4BT9cNXRxWDZlsh1GLyCSHkcrtND21vcVidHEZxumPyL&#10;KIHoP3ySY+N8NJxVQofhMDbOC2VPZaJahFCiaR12eZFhz1+IPP8qlKOlMc5H16LrroxzzxcCXf9C&#10;149TK2Scv4B05cUpDI5peOO8hQdjtHeo1j2iSCX+PyNHzydDvT0vaheZepg8DzwY571Q8rhagfOH&#10;Lggu3Ij7zrX4Hmcxzt/Atl50ME6monAEvbnYUBL2MMHEGHHBZ5iw69pxLI3o/krSe9NLFNG43SCN&#10;UojKnVLAmFRspZG+g3P/KFIKXdBbEf8T9fpPOdqXCSaR47b/nyobBrfU+isTXa5ZzrUj7DPL29vd&#10;ohbAAEmFfU5L24xDRFFHYuxlOfKYFqNK5voCzsl4CE6mpXfhdaqeLxxpxxDRsSnrzCcgan6Lo/Es&#10;D1HR3ZVMprK5vab4HwZVcNjaw/OvrWVUxTO4pJGp0fOrkQGYF9N68iXJ8z0KgzDFss/C+XoHHP1p&#10;1snLxnBeb5fTiTUR86rb0aefaTLYQG8udmzgo70kxkCP0hXnl977EIZcGfwOVeI0rYIGW3rAmbB0&#10;jsjn9xDLehKG+VsFjHd75fUDcMCUzecG+18AUYeWeuYwuII80dZ2FiN9OcfH9JPh8l+iD2tc5H2j&#10;WipmGHyXcTzLSirsRWTp3INuCXeW2D6SaWFdqDFHvFmQU9VUNXqZFMvYw/N3Qp157xTbnIkMrNMo&#10;DKY6GEt/OFHKauOl43tEJK+iMBhfoXHZwfOPr9NN5S8UBkWL30Ycoeh/XGZpu6bijXMis+WVOss9&#10;h/nh8RkzR03oi7nK4JoDITs/4jklyvjuq8hchykJNtCbi/UyHq39h7859yLirHokV8T/PaX3yn5w&#10;Cw/4oDqG8L6KAn1R7GywnxnoNT4GaWJPZzDy8jJUWf+BEs6ZDhPV+w6zCLS1GOm/KqUG3WdZ0y6m&#10;mTD7I+oeZzi1Q+TbJIoeqbAPiXG42eYdjG9khlRKxh0HK1suSijTNItkiRTL5Keln/mJcFyk4c6a&#10;hkgY2G8R1WKYH12iCJmO16FFc3NNS6A10tKi7oyEI7uFwkCXeVUEInPiOGk/ozMY1nFkaRO3UIKB&#10;Pjsi5stCb8lVB44+yMYZCjX2PIyBUS7GndXhzbQy2EBvHuZXvPLP4wb3A7yiA5EKpKOsPugq19RS&#10;+f7M3JhIyMJsZSt8E9KbrtV4w79GhH1ESePaJsUyz+FhcSfSgctiSaV04Tek01cBk3r7LnAs/bkP&#10;eRhcT57/HlJ7l7RcI67jC3jk09bAzUZh8Dp5/l+J6NyYZQalNNCjFPYiVNh/xUTnFqeiY0xWZoeC&#10;sUxRbRM/QOQ5bar2kk6V3D1/RYh1pk1bHoPe1/aNDs8fiJZe6mdTJg8hWm6q7dJYeP5SSGWO42MK&#10;gyT9EtcIXZC5pH382+L+JkDgL67mXkeSEO/KcMQNdBCB7oln2CA80/LwDnQ3RpbQEphpANhAbx4G&#10;4UjFA08IvTyiHHlHKKAO05yRMo00GZ2Bvggmd/K1XBWRmL1xrjeEkSYeQnc7akWWhgXqpFELo/zC&#10;CtU77aq8HlehtlemYlMdte+GwTjy/FXQrsi1QNlPyIpIa6DPU/s3DP4FVeHjNMukifitWZAwz+tQ&#10;Yb8ZzgimmuyqZJTch3tjEXyK8qf5U+5rQTiu7XZX8Px5UM+r606i43kod9s3VFsMc1Fjvon1bWdj&#10;Jr7Dl9e6X7R2PL87orxx9+UZqGsuk39I+/5YM3/MThj8Bke1iYGeJBQnrpmxFs/V7GjLNhjz6E45&#10;tvUT5lmjKtCDnak4bKA3D++glixOdVNEnXbAhLun8re7KnKWPsHNdy3pPV1v57IE4nS8UyGHQZxx&#10;Ljy4p1dQMEt1FlUlek4xffmTUL9TfxAG4qF9gdPRttDBUORp4f//LQyOJ8/vhOwPmQVq/XrDIOna&#10;sd3OT+YnXL8j4XyMowMyMJjyUVsF3VDYiFraOk0wMNDJuoHu+YfgOzFviqWfr0Urw2Cktf3/MY4B&#10;6ENfFcN8ErKJrqUwyJL23Kg8UUdMbBcKgzJb/W0DFfQIWyKzMsLhvY7B8gsn/M1G1Lw9IvDbIaOk&#10;W87tjYPzeNQsmXQMEwMb6M1DVENcj0drD4Q/mIJJQlX4r2Kgq0zkWtNY1F6jQgTsQIiSVI2+GqGk&#10;KhnoXxsur3MkFc3XELdbJOV+/9yGMwyOgLidaqSvnuDcWSZliyhTXsK94NY6E54l0J9/LzbQK8GK&#10;StnK/5BVVCTC2FnbYH9xpV9meP42MMz7pljvvZqwVRjYd15UL2L+NurLb6AwmFKB8RSH599epy+/&#10;O3X+9MjK7b9Cvd027xluL+0zzJT14JDY3rA3u45JKGW8kdujMVlgA51RUWtrb6+YkuSdUL+O6+HP&#10;fYzjkQWPXofAie3WW7ZQWyFNQm18VTBNtfdLH3dLKqHJd3nWKGOLkS5EbP4pvZvUUvBoozEmMxkT&#10;nhEGwj+PE9GrFRG6ZIj2UM7B3SV0svjIcPl8ffg9fy0IwKVxVD1f61gSBjfl2qd+HFWLmItsuEsr&#10;YICWg+efjQhtHJdRGJxe8ihXw0/EcEdCsaYZAgvVykTCwIY+0oowyLeURIfz8CBKNO4oqK0b00ph&#10;A51RUXsQn1exM/QNWnzF1WRVKdpfNWRxrrMqbJyTRqjoKdQmVoU4B1Ec+hr0IvH8tmgDmG/MYXAa&#10;ef54OMp6JExCZleycbLyDKIQtxo6Rk5DFMQkdZJxRzvN9TCqhPNtaqD3SrHMrHi+qF8/hYj2TLH0&#10;oxBDc5HKLhwEJ1fIMBeGy5UUBg9XYCzl4PmHodd9HHdTGBxUgZH+VXl9qaP9mEbQO8FxliYrNA7x&#10;vTi7TkZmWr6EUT68YiWWTAPDBjojIyZQm0uvxyL9rGrclmCgu2qp0drYGgZPFVkcSqwyL1dsnJ8a&#10;Lu8qJS89YTCDPP9Tg4hgfJ2uEKvy/KcxuXksZqndcijTR+mBwzM63RZG1HJsBkE/xg2b/7/wYAvf&#10;1tENcIXbVmtC9b3FsDkxRccCUV50BYWBfcEoz18TGSxJUdoiuQHH2txOdM/fso7myCsGqv4u6YV2&#10;mBGvp+g9nhUhPPeLoQDbgjn3ebuFzLYH8Yy6DeNnGGuwgc7IDFOEa06s6Nm5L+b9Lxw+QFoDgXQM&#10;20JZvoqpv7pU0DJ6xieRVgk9Io/yq01M+rcnPx/CYBJKTuI4MMO4H8OEZ2TOVMrb8P8JdZZjikMV&#10;h7vVMKPDFh8ZthtcjDx/jlT10Z4vnqEnQXshjh+J6CaIodl3PHp+Xzy7q2CY/w/tRq+mMOBWUp6/&#10;bJ17pnCgrl8TMyyf/ZQRXOZsRGEwmTz/wzpdZlTMHGd/ZmAO4/wbOI+vQ/kUwziBDXRG5mzp9/ty&#10;pg+55AtEVFdR9nE/f5qJyErEHRHRui3DdlwzRNl+1YQKCQ/pn+rUX8ukUWwuAhNxu3nI89tlnCyK&#10;Wr5lUy77BYzyWyylBwojaVWkTbb+Nk2NQTe0KpJJ6vvski9xzS2Uch9dkdUTPxn3/HWRRr5hwnbe&#10;RxT5Wji37NJi/B2VMqXeNZ+hBOY6CoOg3KFUBM/viYyeOMfQlFoXnTD4sQIDbqM4WH9BCrdLJhga&#10;6Gm/vzqSygvieAZG+Sg42RjGKWygMxHHK6qVqve0ajyuMdBH8KeZiCrEUkUDfS6NwvLrFUwfmwxF&#10;27QGetrlXGMyseiao+5fdbLoGC2lB/5q6bjbwzAQnGppm0x+dlRa/Amj7clSzmsYzCTP/8xwgr+Q&#10;1kD3/IXRonLnhHXvh0K5m3ut58+HlPojnWzfjLdqIneiw0IY/FyB8VQDz+8C47x7wnhE5PyTiox4&#10;sOJUvtmROJyMafedrCnuInV/g5TLTkWmzw3QwWGYwmADnSHUx54hnQnRCuarip8ZNZX9q4RaWKaF&#10;d/DA6YLXm2HSXCXxtQ01AmxV689OGKOJ+nT5Ku4tmKQUd0N/3i8z7Gf7mPcnIFI+HNejbU7AuL9H&#10;mjxTDXZXRvFgyfedTwzFoRab5R3PP6bWBqtFDFHlq/+f2IeBm/uX54uymSNgnOft05yXcRB++2/J&#10;46gqD9RJyd6awqBK6dKqs8ddevsfmJZAZBNvJNonxTJvQJj0RqU0kGEKgw10hpRUw/FQP646Hyjj&#10;u5A/ybr8gDT3FbCgML7WIKJnKzRGndJw9XQFwiCE4Fpaw7tjjnRxm5i0s+liWLMesRR+ImZADGs4&#10;FJxnODq2bnAuErpPFN2+i9HTG73yZcrO3DFVcv/DuPL8rRE115VwjIZhPpLCwF3Wj+fvBWeUnR7t&#10;2RkD4bc7Sh5HdfH8M9BfO45DKAzuqdD4hYjomtLrNwoSaTUVXhXaEHNRGPxguN4OCX+7D33eq/R5&#10;ME0KG+jMOUTUVzoLap1gVZHFzUI20FMjG+hUS6urloE+QPPe+BLGkQaT1mm9EGkznUzYxuSePxNt&#10;1EyNmYPx/7tS6xnTPrdZ+BvqO3932A6IMUdtrfYz2oqViWkqcVvy/F4on9hS+dvH/99xIAzecnpM&#10;LQrgf9M4PIrmoZoTLAzGlDyOauP5K6F8MI6zKAwuqdgxHKC8/k9B+zV9RnRB6YnJM3V5TReT72ol&#10;GUTXE9GbhmNgGGewgd7cbK70uTwYk41GQDbQd+EWF6l5U1H3FQb6mRUZmxCIWVR5b1qF22R9oTg7&#10;kmhTiV7oZi2m2mSIoLdDff5emPAUxVy1SFQLNxv2S2fcohroo2Gkl8nnhvveCtd0B7wOkQ0ifu51&#10;nhnj+atBhG6Q0/3UR2Q+nE9hULWuGlUlqczmegqDJOO9DIRNsIey31sKGsdElFPFt/eclYUNS+B2&#10;lX5/BR0GhvPzIjfL4drhHvAWYQO9eVkAk4uIWxss6jQRE3FRx3pXBcbTKKge4nUQ2a2CKun6mvc+&#10;NlQeLxITp5CHkoKy69lM075N1ednos1U0fxN6rl+fgn7Z/T01dRvV0GY0lRXITIaxqBN1m0UBt84&#10;GNef8fz5YZiXLdoqnrUXUxg8V/I4GgfPPxrlHTrGUBjsVcFjEeKec0qvRxemRyScXJ4/IYOBnpa5&#10;IOYosj8ugi4Ak53uCPaIrikboyxgaz6f9mADvTlpCxX0KKL3AlR2G40k5dy0dIYa6Pz4PnSrtZfK&#10;1p9XRFdE+5xvYZBNgmf2Z/xuS6k6D2q6eGcYxvdWYGx9Ne9VuXeuabp6FXqhf2+4vGkE3VV9eRIi&#10;1fFQ/P0FqP4z1WCwZhSPV2BkXyAK7qVcfnpN+TkMilNy9nxxTZ8Cw6IsRFupf1EYuBB0bL2I2miR&#10;vq7nXU2ZRFU4WBnHtQWP6xNNF5ckTAz02VB/zmrs2WmLLB7hyNlGEcgsKtOiaWADvTm5SxK9mQjv&#10;VzOxAo559VrfUaKejo/9VxhG3yMa/DVSLD9E3dXbBUZW30Gas9yipCoGuq71ybcljCMtUwyXr4KS&#10;u2kqn+vvhg0OlaLn51VsbD2hP9Adk5teKAMwdWREXQM+Q+nBdBiZ03Hv+LFi3RgidlJev1iJjJgw&#10;+J48X5y/JVOu0bawe5Hni+4a/yi5zpwN83xcGNPvfEpNMC4MquCsVxGCg/2l934oQSztQ8PlTZ5P&#10;37JxnplVYJRvHyNM+TmycBmLsIFeNJ4/O4VBmenE50ve20lQF61CenMRiInPgSV4rzviQdIzRvlX&#10;pEq/B7G2sVASdfmZvK0Y6LrIddH0Qbs/FfdppNkJDddMG61zyQwYcm1S7kPXQqpKiEnwcRjPpAqk&#10;T3dGhGFNRIJWkuqWXTEZQkffYBL6OYT9PoZDTvz+WwnnYl3Nd/rBEsYRx6cGBnobfKbuDFbPXwLt&#10;Toc420d92DDPi+eLZ9luMVvZlMJgUkVHvq/yenjGTMI8mArFZW21xqQ7t9si66BeS8p/8/m0Dxvo&#10;RdFSS3ZjrY6rvJrpw/FD8FRunKG1RSPSGa0zbKTEu0CkPq+InwMw4b4TY3ZR8ydS7AZKr/siTXhq&#10;wjqu6Rez/arWn1MGJeh5HI3DhM8RdU177zetQS+aPaWayStLSrEnfLYHocfuAgXvuxt+4vosfwFB&#10;pOcQEXOrNP4HOkPz4YL2nQZTQ2khZyPx/L8inT1LW0MbsGFujzhV9r0oDJ6v8LhVMccyetqbOuQb&#10;IcOrkWgPQcyhSGFP41yewl1T3NC2NR5U5fD8DYnofURUHippeDtK4kkfIpXJ1MBoRMSk6qUKG+c6&#10;ukEx+NmEOrY8vKqsOwcRrVroEc7KSjHvm4o5FYnp/bNrRcacNnpOcNxUmaOlsV1e0ji3gtH7jxKM&#10;8zT0QtbQ6RCJHAdHgkvaKN0iCCU+VTJQTJ9/9qN1Ym7g+c+h3WkZxrkwzJehMNibjXMLeL6YV22o&#10;2dC5FAZFdrUwZZByfb8HPY+iMekyQrWysZZ6fyYfwja5ABkMt8FAT5v59beSMrRaPWygu8bzD0fP&#10;V69W+xwGZbSXWRcqrIJHYJxXOXXYFiJK+FhtAtK4HOsgfUjXCqPsvrpx7crax7xfBb4wHEMVjLdJ&#10;hpOgKkfQhXbCUvj93sLUhv/MP4no7oroC6RlTWTnvBpTcmODtTVqzI+WkDKbhGn2mL3vr+d75PmX&#10;4pzEZQ+5hA1zN+giiaMpDI6p+Lj3Vl4ntYdzydeGYrpzNdi9t0osBgf3i6jNPyzDPe5lZAUzDmAD&#10;3SWef5oUtT6RwuC9EkYhjNMn8bvod71JkxjnBFVJnaBFo3EERDps8Y5G8KiMSWJElOLfaJimU5df&#10;zx0GvyHFPS1VqJuP4wTp/StL2P8BiB40KiJr5RlH98jNNO89W7HzZCr61sPKXj1/K2Qy/MXK9sy4&#10;ruaUYcPcPp6/hSYTbFJMJ4Mq0V2jyzOqpPF9n8HxPbejsbRG5kAveFHq9EEtsyNb9uQHyO7UZYsw&#10;luAadFd4/pVS79InKQzOSLknMSEegC9NB0ymJyIt8Q1Dpd5FIAhGUF+8vfwTUxib45hbC0vBW2mD&#10;33EtyTfXPiWepz6YJDQajTeR8Pw2UP1Oa5TNTZ7frtajtlosAmcjIepSdE/blUtMqbfJnEivtm1E&#10;6LY3tthDq4upvkVP8vyOmRW4W1JxhcN+j9wjN+d61JirbTYZe5yj2dKmJWVNmrCzYguMhwOpeMJg&#10;Bnn+54jupmW+qp7YCrERxN62zTEPEbXmdyC74sGKdg1pVbCB7oI/G+f/g9hCGo5HtDQurfRD1Ifc&#10;AgMriaUgBia85FvD49VMXN3KjnWc5e29pBjovXHdlZFdkSS+NK3AcZhiarSWX88dBjPJ800mjF5F&#10;H8QHSb9fU8IYW1PPV9viZ3006ujfQKiuSkzEd1jXDkvH3BADNHXMRVHzi50Kzem5HfXPVRYnk2mL&#10;sib53toGP9Wtc22JnqtO7oMoDF4vaUQmqA6j/5Q8HtOWs2yg6xHZs8OgBbJcju2Mgd1xGzIcmIJg&#10;A902nn+FZJxTzTgPgx/q7GVutNZao85yS6Cl0HFogXEBDC0VMak+m4iuIqL9K3NuiuNkTf1jI/Mw&#10;JpM2UaPxHVAH/mgJ5ynJW97R4n72hWPL1mT1e7RaS5sGXpVUvJ8Mlu2GCVCVxPraQ0Qx4pqC93+A&#10;VPveGtA9Q/KgisMR7jdVc/RMguMg7QS/A5ZNb6B7vrhWL8I1UyT31krawqBqZQURwtGxPEqbFsR5&#10;7YUa2C6KY7YNnCjf4Dk4EQJmYzOIirlCjZ7fT2FwWUXGlkQfTZvVsjMtPzdcng30P+iO++8wdGnK&#10;yjvoaz7KaWtJJhE20G3i+XchWh1xHIXBE3X2IAyQp4loacOR7IyfC9GeZbL0txmIMJl7+t3SA/0U&#10;e2CMUx08ZOeHgd6a+LuDY9FlYCxTkoGelF5vq43KinBY7WHRQP8OPezTGujdyPO7UBiU2c6OMO60&#10;eBVUch8qlUQ8VHA3iq5wjLYmbNfvb6V570nNe+Ui9Bha0mlNJvjpnWyevwYyufJEr0wRztzzKAyq&#10;1M6OYHxvAIHatZCxZapa31MRE50GgcbzoaVQDrNGz3/APaoR2F0Zo3DWfVTyuE3v53a0IRqXNlDh&#10;H4Js3TkyHslkOGdGVawdZtPCBrotPP9qxTi/k8Lg7BRbPzWDcS5zGB4Gwoi7Fu//XDHjfFEYzcMg&#10;CCYj0tbOgJPBBtcZtpGqOk84anfyLq4RubXKyiWdi0UT/mYr6nwR/reZ6ikigj8ajHFuXP9lG+gm&#10;Ke4zMe4PHY7HlIOl5a+1s8nUXGo5q6NsHo3p6pCVnjEdIWzpZ9jGVChunlRLef6RNUO5OJ6tRXHD&#10;4K5Sz+afWZiItsD8ZA2Dtk1pmQ1aB+LnJHRUKANVKHJoBZywadlJWe7+CozJ9DvZrCJxfaGzNATZ&#10;tVkRxviIms3y50AfUzJsoNvA8y9R+sp+hb7j9RCersMtjKAn0jx3REp72R5QmQ0gLBHXq7ID+gd3&#10;h7MhD5tAYK81caDDY3lNMdAXKem8JUWgbbSB6odWg/+z+t0QYlGe/53BeWuHlPGy67hMMlbaVCyC&#10;3kcqBRKfZ5EGieiksFuB+yuCv1rex6aa96aXJjpVH1OhuGQDXbRPa3ESFxVBfQep7DcWtL80DEVk&#10;dtMC55inwpl4WkH7a8Hzl1c6oFxNYTCm0DFkZwOUF8jcXYFxmRrojSgwm5X5IfS2A1pZZuUDiL0N&#10;5xT26sIGel48/2RFsIhqtR/plF43suxV3ghG11FI5y2bZdGHPA2H4oaRJ1WtCsdsk8sR6XbFm0iN&#10;ilgUBlmRtaLt6qSxq2JTWYhSeF9z0IfZRNG5Q470M5uYCu9VqRf6ntLvNxfcV/uGluoTNwAAIABJ&#10;REFUAvdVBCPRC90murY772YwhIvCNNMsPh3e8/sgRbSIjhiTEDEvMkqfxDzopb2XpXt2Fv6JKODb&#10;9jcdy5HSHyaX1DovK2p6+8cO7gdZMK1Bn7fWnUQIoLZO2qNsaChS2LPaDD9KKuyjWYW9+rCBngfP&#10;PwTRX5m9DFqZuKid6QqDZCBuwD862Eca2mVoffSXHAb6MSVGgF3wrYWMgnqoqa0Lw6P+aYHHObNO&#10;ScKiUD7OOqYDpR7rLtK0vzJcPi6TpEhMjZKuFRgz4XklG+hFGsy7F1xL7JoZGseyDTbSbKPKrb1M&#10;7wm+9l3PF8JMNxaUbXI+ouZldNxQmR0lJ0emTv93S//CDHTRcu/P7QTF3K/KXUdkOmra0FYhek4Q&#10;A/zNwBCdu4TAQhH0h1G+nSbTwYSnIPg2MkN2AlMibKBnpaVtykXK2ldSGFxvsMU8X7p6bIsI9nYF&#10;e5QjDs7QUmaljPvqgTr21sQeBUQH1RYwbWAQF2mgE4yFOETbnS1R+2uKr3xHXRjoppOCKhjoSedb&#10;Ry/D5V2xtWQEfOBIm0FH54zXX5U5xMFkbfWYa6XKBrppZL/bLO94/lG1HuPuua0WEAiDMp7nOo6G&#10;YZ5VyHMa7kWT0FkiancX3VPng3OwrcE2J2UcSxY2hYOCakK/1ar/r8fmmtKy2yoyth/Qai3t/LgL&#10;vpcm4qdVZRE4fYRe02o5xvgF6spvsd6lw/PngqDwEvhpgzKmjvjcRBbGWxQGreHzKBU20LPg+csg&#10;VUTmdQoD01Yqvzge6ZL4cu6sGa9rjsyw/fnxQDZpA0VIbU/by7YRGFWQWMt7iADLE6yi+/SmYceM&#10;BtJdyj1Op1yfF9P2Y1VIcTeNoFelBl2Ong8vcL8XGij1NwKiH7mLFlCbxLz/QYXPiekk8s/1rp5/&#10;YgF1z0/W9hEGjzjeT1q2QebginWWnwRF7olIn54A3YhvkQ7+DSb2UTeMKJMqMtC74XwvCzGzYXX2&#10;J/bzYDGnoIYshnhIgfu1gRo9/7ZUJXyZlu4K3xgY6HMhit6oBqGH79QwOE6yzmVnYM4zEv+blN/V&#10;GaE/N+Zhm6ELw5x11phKnv8k2j3eS2FgWrbQ9BAb6Bnw/B5oDSZ/iabGiOPUo4jewp1QF3c4JppF&#10;sH5GQ29GBgX2/op6fqPzPaLnRSAmQu8rBnpZ9YNJrAXF0lcM1jlVEhMTTHHU6sn0IVgFA9006q9P&#10;6y0WH5ODiKJ69S6P/vmtiSGOjmXNmPcnVPjcfW6YTvtHBoznH+DYOJ9QUwgPg1sc7sOExYno3zFt&#10;9AgZWePw/3N4tph2jJCZjB8h7HkP7uFJ38WBVo2S+kQOitspDGx2QnBNF81nWEZ71SRMyzeqkJlm&#10;yoYwyrfNqfPyOiLlI+EIs4fni+yxE5ERW88ol+mC5/VmNbvD82+tlaSFQVpNqqaH2EDPxOOatg5D&#10;KAyypFYVOXG5AJOQcwvYV1aDuZ2hgd7OQQ/fshlccBsukX66nvTaVt9x21wR075Jx26a3vFiwhg6&#10;GNdEw+Wr0LP1K0Su0nrqTfsVu2AXKdX1LfwUQWsTnjzC0XOnY4yBPj2D6FOR/ICftN/Llom0588L&#10;EU9XnImoeVXade2ErAt1ki6CFQ8hUuZaqX8/PAPUyP1PiDy+53j/KpF6+zF1l/T8gTBWVsR3ZRqc&#10;GUJL4IciB405hqorUjXledNoeKMY6Mvg/G+v9PQ35UeUJNwIm8Q+nr8R5teL59y2ELnbtfbj+Q/X&#10;yoEap9NBqbCBboLn34wvmIy42EzF0CJeM/Te5+UcTMrPcryffpr3fsH1lnTNfWNonM4m1YDJ/IbJ&#10;/O9I522D11/Co5/GMJmGh1hPTDIJ9ZXtcMNxwQXoe14kaouNooV+2qQ8n6tB8K3epHivmN7Yrs7r&#10;9BTLyFRBEf03Q0dYFSLoZYjDbaNkYTQ6T+Ae44K+Me2OggxCisURBj+T508yMNA74f9zHI3xzlpP&#10;7zAoygGVhgs0gqXvQ2Sw6LT7SFMn+hwCRCKL1Tnw/J64Zh6hMIh3eHn+TuiTrlP2X7tmqHn+mhkD&#10;PFlR09upgga6SStQqnirtW64bodmzLSVeRpG+e1OU/o9/zg4CW2zae3H8x+qBQvDoGqZG5WCDfS0&#10;eP4Jmt7mz1MY5Okj+wNSizZLsawtzoTH+RJH2+8mRVKeRwTqOdQ4dYLx/q+YFPjJhi2gfsWDbxEY&#10;Pu2wjQBOj98gAtRGErIwpZ0iWtMWRuxceCj4EFYTCuhLYTxZHC5vIbpVNGp9aNHG2EwDzYHLkOb+&#10;fMzfj08QC3Q1ATEtU6nCROIHfC/mT7l8pxTLuGRFpR9+UXoaS+F+JD8np6MUpy0cilOQYRCd0zTP&#10;1JnYRqS58Quui7kyZBGl5VdMEl0Rl93ydYa2fkVjYhx9S56/GiLKNhH6GCdQGBShPWLCVTFp5aeU&#10;YJwTsj9EqdIAtHDdI4MxZ4PlsY2jtNtqMeCvQWQ/icVwjrcpaNxzohRA5o0ShGHrYeqwqJpGSBvM&#10;64cihT1PaZs7wTcdni/0JU52vJcBtR/PH1nLdgyD9x3vryFhAz0Nnr8FEZ2uLDkV6tJ5GV+wgS64&#10;GA+6rJH/JJbEts+IiWR+itSutzRpSeMy7O9nRIHVSLBMnvYbslEfGWNJKZs94dEX18wOKffxu+ah&#10;WRTvKa3OeiKiXVR/6RmIsC2dcvmxiJLLImEb1ya3RBvErPOxwweb6bVVvuBaGITk+Sbp/j3I89tR&#10;GGRxcNlgN2kbb1ivs4vnHEQrFsTn9hvuAb/j2fkNyiZmy2GERuvOiZ8OcDbOBYdg5ABcHNlbWUtQ&#10;doDz0hVrx2y3EYSbTNTsxUT7astZb6dQGKjtWqvAWQk138IwvrmkMZ6JtPrzS9o/4Rl/P4XBrMKj&#10;ni+ciQ8bOEC3Js/vTWFQhJjiVppr9+EC9muKadp/2nPtmpWRoSB0Pnrn3Nc9qCsfhWePezx/5wKM&#10;c5mWNnKeL+6BrsU2Gw420Ovh+Qsh7UxliIU+pHOgv24cP6G2S/w/yPJN6B5EfU0VnevxaoqalS8w&#10;8VWVT0dbHksZfAXjcTgmEA+nENfY3cHnkJZPMObo2uqB67LIibWJ4SAmFzcR0bFwBPXWlJ2o3GRv&#10;qLNgGkFX9SvKwmQC1NlRVDcNbRRHV5GtjGbi8633GeeJEEfr/g8/lNAOsCMmgBvDQEpbG3hhAedt&#10;lZj3A8f7tcH3BtuYDz82uBdR8yqls0esiHtsHJtgDhEnGOeSJx0Jfppwlfba9vx+yIo0jehuU5A+&#10;kC4YVA319j/TSCJx8yFKLjJs18m5rXelaHmxmgqev4jjuVIcwg79J3m+yPD6K6e9/4FJf8lm5VGN&#10;IyNP3bnMCQk1v8NheOwEcZTlLD+U2jnynKb19Kk1Yz+jvqY18UKKtPoLcDMuixlKmnunEvpeZ0lR&#10;XB5ihPWMc3Jcs2zaKlGnmVAGUwz22b3ECMUmyr4bqdewbX5FudBpSL9PM5l6Gx08XLIwyox0VEXk&#10;LImiRey+rIkehsFWFTXOBWlaxooMwhdzil01JqLuXGQiyXj+kki7z5JuneY5lpcuyOyT+b2i8y7T&#10;AEHRz9XZUDJ0K4RiL8thnP+OSPlWKJH8RwmCh4L/lLBPmZVrZTOefxl5flVau5YKG+hJeP5wNOKX&#10;eSFn3XlEt4Sa46OgWiwbLpNRtxHn7R+Hh6UJ4qFwkYVjyYJq2PzHkcp2WawCwzep5viFkurOVWQl&#10;8jIipR853PYzjrslBIbRaJEubtKuxBUm37VOiN6WgZxhNBEZOkyL469eB4GfLIgSpWHFhPuGK0FN&#10;m3xd4L6uq52vMCiyj38W0vagXhXfSRtzosalpU/0MzlKmLoVcOzrawzZ1w1LPIriBwQP0lJUBH1N&#10;BFU+glDbsBzPxjeQpbIYtnOv5bGmx/NF9H/d0vb/Zw6sCWh7fhHPrkrDBnocnn+oRggm1Hggs7JT&#10;TB3bweg1quNXCKzpeBhCPQcbRgQOgeeqaNSUyCLSu4ri76h5Vp07Mt+UoD0Qh5peX3QrMJP+5qZc&#10;5nDbhHuCSW12V4P2Zi4xmZTNLEl9vpMinnRPCWOoKmdCHTqJwRlKMLJQxvPDJi5r8yPG1wTDwmBv&#10;CoMqGkQqJpodbaHX8DSMwGbkwZwdUIqoMdZpJpkGdYriW8PnqstWoAsiaPY8AmGHxYgcp0E4Ta9H&#10;mdKK+N6U24bS8zsUME8yRZQuPkSe76pbRkPABroOz18DdXsqO1qoO4/QtboQxvWldda7KUaYajH8&#10;f2mGyHgZqS27Sr8/WHBPeFdsionNqXW2Px0TGZPaR5eoCppqj1TXPO9okvxJAUJGvxkaQR0s1rDm&#10;wSQ1v00J1wTBGSpHpLg2jWgtInqKiI6rs9xxBYo/LVfQflzhuk7+fETNG0lj5ULDCCbh2nwcolZx&#10;mgStD8//JzIJ4jAtg3KFTim+7Fr+OH40VHK3HVTwEES7E9HyfyV0qkjDczDsF4fIbZWeZTtUuI/8&#10;X8nzRTQ96fvVamEDXcXzvZo656xcTWFgKwVFeOTWU967MIVxTkh719WtyZ/lj7gZDEzZg3b5BLVW&#10;FxyuCKcdWeC+XdAbtUgPpZyYbFt439ZkPlH+6tIbrWMaUu1s83fnIw+DGYaK9+0q0LaMNJ95PYrO&#10;qiDFiflrhSeTRTAnUiufTlBMjxDtnc4ucGxZo0lV4ducnT7iEBP7jSgMjqQwKKPVXJ5ypcmKE92E&#10;7eGo/i/647dePH+phEyW0ahTXgR1+iMTzoPrUpDVYxzDLrPXshMGPxs67duT59soz1sfLYgnQAdq&#10;mxyfjRj/lahNXxNBsyL73afl4AqOSWbFWqaH57vWUqkcbKDPykhN3fBECoP9LO5jTeXh+b6hkM9r&#10;mvd0aTIPYV9phGhOKyj1tr3Sq/qKOi3Sqkwn9IN9CzVEaTi41FojPWrKZRmCYLajS1GngCIwzaop&#10;ute8DtPoWNFOhU7oXBHxpKRy3mwIPZI34XStx2MFO1s7JgjEkaN2jW2QIWDLaTTJgZjd/7F3FmB2&#10;E+sbn9JSClOkSAcpXrz4xR2Ke4HLLe5ykYu7U9ydizvFoUiRFqc4F3coVmAoUmSQlrb/Z5I3/6Zp&#10;ZL5kZpKzu7/n2afb3XOSnLM5yXz2vlcHrf9KPm55uxS0kNWuFdx6bjHoBstDB/ivItApSiq1Klek&#10;HPcHwTyvknqk4R6mpGRKvsWU3Bpzx2m4FlNcN+VnX+Y4RjQByn111gqBtC6wHI0ige4A2afitUVr&#10;EeyJavlejRY/5mIJxtgyDTgSE85jXNzNuKjiKd9SdATocbg4JJgTmxRbc+cRySrrccTnp1W/sirl&#10;nyNIz7oxRPSEd6NrLo9VaP/AbE8rsj0C8+MInriHGXZJ+OZrdF1E+PHcnJhrSgSNefjsyqCKG9bR&#10;Lp6EautnKhpli40S71OdgU5drAnf/xsN3/8P0DXlk7kLFrMuklHHYAbfltjirxZn9UcFLaNK7saU&#10;/NXg8S75GxW8Kr7Gx1twAdgGYxlPQvSxCR1E1eFihRRhLV1sWJ4p+UzG9s/J+LnrEb80wa3XHXWO&#10;2OI3wnaoawfd0r0zY+wBXDcHVHQj0MmEi4K/fZiMusKTtkVV0uKdJrM5quntYoSmI0CP4GKZDKGy&#10;A5mS71je2/KJ/1Nn4NIC9LyLgb7QrWigVutaiXUtzN9E7NoiNjxx9AL4ebTvmfoQM3QNNFUI76cG&#10;tF59Dy0CGzxd0E5oG6olTB2Ca0moCxrfKu7JhUMTvXpdsQhGZoYSrHs+xDXeRcU6jzkLfm97NGIy&#10;JEX1+fuFlS2G7ec2HESeCFq6lbzNwrZs8QcSGktU2N4FELWqKma1GiwvP8W4RnId1GqkFRceY0rm&#10;uXq8mHHtdelkohXil0v5eZPG7NKg3FdnIozaHAgHjGvQpVWlNf5JrGm1BtT++Pu2Eq2oHzJ/MELD&#10;xQ4NOBandAToLAjOuyCTlkRfbM93sMdkiwY1w52WWSyqACh4CuexlMN5wmkSQdOdJf2/i1oqXbEi&#10;RJcGl1hYnIkWqqYyviGCdbYSGNta2o4p1CRTXZZlcagV9FncHs5EdEm0t//cYLVhm/SEgwdlZIYh&#10;ubVyTZ/hIuXqeQgdRiYcjfPjFegS2KJqgnIAU3JNpuRwi8dkg8iq9amKi/GhUOu3kXyYBeMaz0M8&#10;69Ca7unl4aJ74hoV8c8CG81vkTRJYifZlM46Ge3fTfXgj/iF8NguhvHMnLjGVum+iarleq5/Daiy&#10;U6r9TaKK8F3dXM+4OLyFj7+QjgA95JaUTP+vGUrrVemWsq/VcQOc33DbSS/LMYYiW28bVMltLqbi&#10;DIzN9v9YUoCmM6qjPm/mC+PYnzNIcKRxOL6aThPES3Q2ekjFbexWg20JtT3Wd7t4GtRKq8+21NUS&#10;18iXLAdjTaMrZqo/QHWHwudQz7blLkIlqdeSRBhU2U2ZPib8aLv6V3aB/UsgJKWke0FKOp1in9tp&#10;YBG1RoXtfQ/F502giWCD5ZDA/hhFkh1S1jdNZIWMa+LMQTt/dpA+RUrF9nfHYm1Zf3OqUKhvviTs&#10;b7yhB/0hFV5Dslre2kljLuYndoE2kdPbshVbR4DOxR4Zs9f/ZEpSMnimTJZRQVsT80vXoo06L1Ce&#10;O/H/jwi+xmfXIMp2fMLze8uS1iOPoP3zSYvHlkUvxthljLF3iNWsOPti8dEK5LXl+WTHCvu6BOJM&#10;vqFeJ5ogcvItZlRN8Slst37i/63WNkhhe1yPTythdfMBKiBJm0SfmJwXttoor4xVAm2/5jLe5O8G&#10;ejJK3mf5WGwxPvEZnxpaDntW3P79mNfVa6f/WTrWzqhIX48W+Esy2rKbQp73/6JowU0bTxmd0uL+&#10;RkFbfFXSBPrGYN3YZNI6DbLQSY/ZCh7DSwhoRtXy5dpAtTyJLQ2PutFWbBRb6ZahfQfoXMwDEZUk&#10;lzAlbc3DJumUM/Oi/x47oY16OMSBDkbwHq8oJSvt1GPNslX43tCWjcLGjLETYo8/CLN6VHbFDLtr&#10;UblpIBjyPhQ4y/AjjrWJgnBZNMX+Q1ejNy3xvBtqtAtpxRl0agXdZ1t+cv78VY/79sXmCG5uQEWG&#10;ynOonNf9uTVZ5K1kYT9rwrIq4n0L24xDTbJ9zZRchCnZZBXs8RmdBpfDSqqqLdWVGIvb0rKIox6b&#10;+Dfa34eiat80ihTDewfdflxo5el4R8C0KZV3l9e3uVDUSPJVCe0j31CPr2jUbCfCfexJrDmjavlL&#10;9b8d1inqfmol9mNcnNB2Xk5Ie6+gp82dD2dKulzojzFUyZ4V9jpn4yb1Oaq59yH4i3MX8Rgez7jg&#10;vGNJLCdinsSxnRVYJdCZHt6+ox1WSLug/f8DzDnyktvRLfj/aEHV6bJWPC4YhDZKU1utMypW3qtC&#10;/cw0YQb9R2Jrfk9LPrNF6IXtQonHFDlQtBLrYB747grCXVeiKkZNDLnApIJeJuEWpyusuuLYDoyp&#10;mgxdGBdV2sV9kTX6tg/aqm3MoN6FNcmqGAezqQy+JrRqXkxRTK8T01HAA4JxAC6iroVZU+61WYrv&#10;Nsiyt/ui4QrurISQaa+C3xd1joxE4iqqll/ThqrlaRQF6L9Bc+JkxtgpcCC4FdeNMh2wrjmecbFP&#10;A4+rNE1alPuFiwtSFoKsQjuzKaMRBM5MfF43zEMvnPK7M1BR+ADtYZ/hApzXtncmhNri2BQNmQY3&#10;nijTPBA2Y2WI/KwvJrblmqIzq0cSNADS+CGYhwkTKq1IXKTGlQ4BhfsRwGif+S0yEiZP4jy27aFO&#10;hRooUT/79lHyT8YFZa67O65BlLbDMiR1HoZ7sCDywWq4/lW1tdkfLZdNwSTZ3BuBYNkq1HWJz8yP&#10;DlrcqZZoPYMkLBdDApVzJdOS/U0gL/hbAoHvKVB6r8oz+DoW1cedLF7rlkVi65yKc8S2oOiczBl0&#10;LYSq08lr7m8ZhSJbZLXi16VZQYGqJZNXVFkMowdpPIk15u1tPCBPUnTt3oIp+Wjqb7gQ6IxaHiO5&#10;We+tby5mXLzMlGwTHQ/tM0DnYl0sdJKcxpT0IfxwLxZstlg5JVP6OwL1ryC28SG+/wJZ9RlS9p3+&#10;YSzHY8gWa+5gjPUvuZ0NYovaCyweHwvEfUJxpiqzbh+gun9tQypaZYknc8rMY7rgM1TGD4HdVE9k&#10;1cej/dGWUFFVqDf1KYJqtJJ1VzD033k+w8fOiMW2a5XqNRP//8Dx/lyzJALzqm26gxH4NK3d3zSZ&#10;dwy6Yqjsl3LveNyBaGDZa17f4IuLlxCo32L5uKoyFJ0ys+Zs52gsso+GzktVPkbCewA80HezqBZ9&#10;MIKCbWsWObsD45GUrqIVU342kCnp0mo2a53ZBNeWIqj3x7yxrW0S/x+J6vCNbbR93QbZ1wwlJbrA&#10;7g7ub1ysgOv7lkjI1sndBt0ULUH7a3EP1TXvSPnNe0zJozwdxZUe/L+nQrV9HWSzz0Cb4DNo50vO&#10;3usZvIcs7fvm2A358kBwrxyd0WbEkNSwZUWyMhYi95QMzhWU/3WAvyCq5q0cnLNE23Wep34djMRF&#10;V59LV+Dz05TgnGFxT6nAzdoQoTjKNShL3NImk6W0sbq0H3LJbOj4ea1CcD4OVZ21kKRs4iy+6Qz8&#10;xphXpqCD3zTxnzIaJkVUrZwtG9z3uHiXcaHnIZvQhcQQ5Fxq8LiloWUz0OICW+FavRwSALdZaqte&#10;CRZt9SlQh6Jup1nYksvrWw9UjtOgjnTUwdeGHToRWefD5DF3jPhs+X7tPDgv0lEwd6ZQ8nmmZNSF&#10;upElO8ayzMa4aLKtsTHtcQZ9YIaNx+Yej0HfuPb2uL8kaa9/oKX28Yti2cpLKr7Ow2IzjmdYOLYF&#10;8DqfQeKCwt9IYOwNFf1toQfQFmlagN50fiYuJKZAy3jdUKuGrlvzl0ixoGy19vYpUIl8F3O+ZdDi&#10;cUehu2HrhutZUIScKNXlVXOquU8TtmOKrZbfhZBU+ChYJHKR1qnmm3MJ16etMep2XsYIYFkeQaJq&#10;fri6VO2MmQVCiUXK3S45jjH2ScXt67nZOxkXczg4ziVygrBWaHG3JWS6IBL8q7ST2XJTvi143Dzo&#10;NjZHdwUq+SBT8l9Yb59Wk5DpMYyLKWvYr1XaV4DOxS7I5CY5iCnpu5VSq/ee5HmfeZxvYRtHxZS0&#10;96+oqj11TP39DbQ0l4Vjzu5dosbAbxAs2wfZ2Q1RxW2FmxuV+I286MLdwcT8TTwnpvBsW5ZF08Tt&#10;0myJPnO8T5tsB8u0ASU6JD5BILUyKs2ntUhyguJZvQBGgYrYDJWutPXJcMtaKRE/WNZXmAPnwYeM&#10;i3MYF3NZ3DaVP4j34ikgbvYukirJsZMqfIx1z4IoitxWYVxBoIXfh3jlpCg5Fu9NlZGwztBYeYNx&#10;kWzDrsriOc9vSodHHqMsVfo/xJjMs+4OlURT3nsTHY+yulH68/EhupJ1Uu4/FpJZFLp5Lro6of0E&#10;6FzMkqEArgUFyiiL2+B4KIfXzTMWvNH3QxCs591XsCBkdGbsQnZKhe1sA3X6owzPd4nkya6olG+K&#10;FsFWbbU15Us87ueaZ/taDyX/LhHsNuEmTU3EuK6gp6k0myr518naqObdiGuGKe+hUtkXi5iDsZ1W&#10;grqA3imnNbg7khT35ARdQxy9N6MczLUzKCUfFFSMubiKcZHnn+2SK0uOsPVHEPwcbEepXv153Iuq&#10;emRlVcZTfYFahVmV1OuCZSwkEqfDiMTFlo6MFXi1Nx8lRxM707Lmjl18rsuwDISZhwc++eVtfG3x&#10;rUESeE3GRbVOGiV/ZkpeiKTcYbjW+qAVXDZyaU8V9Cwrsq08H0eSsyHkMbTGY6hayd8TbX2DMctW&#10;pdrNMKMbXby+zdAMKGIpCNXdDBXVPN6ABdz68A3dEW1QTRFL80EUYH5FvCl2EEI9V2ZpwPtGDX5d&#10;V9DTZpS/cbzPKvTGguvRDAGoJOOgmn0S5nIXRvA2tISlUFMo0754BFqeN0dn0gqYd3wvNiuaxY0F&#10;vy/LX0TbQSpdkfR9jXFxC+OiDsuwLXJs14rQ5/dlWNBfabmq/jUS+kshkT6W+PyDiIkxuyj5GYTr&#10;bCSP9sH5UTQfbILNEYW6oARz9XRSmLEr5t23wPp2aXyeTPQh3KDkOMOE8JFW9q8LGUrqdXYf2LW5&#10;xmYysRbaR4DOxWFYBCQ5mCnZhGrh06ii6GTBg573/UzFG8tOaPs+CkJGNtq/T459X6YSfxwElfpm&#10;/H4kxJf2QwZ+CWT2Hm6ov6MPogVBK7UUN4lWrKD/Qnz87I6OgyGJltYG3NTA9TC0Wm9R8Lgf0Ma7&#10;D6rky6Nzqq2IE5W93q+DuVDdZjkMSYsi5d2PnXlGh10w1JnXsvQPLMO4eIBxsZGnfTLc21asKLDZ&#10;A6rsQxHsH2M5EDwNwmZUIcDdLB4DHa1qreTaJGGtbPrHxvvK0q1WET17UK4v1MSOL1aD008ae1fs&#10;EK2Kib7JNoyLPBcIGkqOYEpuk+GkZZNXfL6RLmj7AToXC2cIjL3NlDy3hiPK404oIC6EgPcezIG5&#10;ZKcK29Y2fTNBVdWGoilDELALvh+D4J/y3KfhnR1nNKr6p2JhOCdm0S924Kfb6pRpM+yAblvThBl0&#10;aqtZN0fHwVBNTqNp96h/oAp+RkZHwTgot5+NhOWcaOO91PMMni+qJrgpf9+bHL8m184qSbSmyf2M&#10;iycYF2VtSKn8jiTR/Ra2tRiS6e+ie25PrAeq8i4q9JQgNSsZ7xclB6C1vKojzlQVnz8XxiuycNEl&#10;Nzk0nmxWsin3HBtCe1vCcWJGC9tiGNsZVPCYozIKiD64zaC40NnJKK6Suvi2s8PE6D2OtuuN9lBB&#10;z/ojUcTCfPM+At5+Oe3dNgRt9qsoRDQOreHDLBxLRFyU4i5C4LMV5sQjoal3oCK/LWbcVoC68mOW&#10;xYDaChyvw4UAU3uAWkGvugCzAbXF3WVbfivMSx4YaJZM6ums57CvRzWkN9rt0D6zAAAgAElEQVQX&#10;D0XQQj0vWo3hHkUlXQfodY1TrB6IsXHxCuOiSsLclN/hWXy4xW2uh2T6cAjL/dNCQu9EaMCY3K91&#10;UWPaivuzg5KvMyU3RMv+xyW3eXPFYylq+XdxLb8M1zybATpF+6fq+XY11tuD0El4NZw0qnCBoWDo&#10;jQiE/aLkHzEr4zz2ZFy4cJ65y1Gy6KNApK7FadsBOhcD0FaY5ESmpOvKtA2OQztkkqfRvqRFF7QN&#10;wg4IbC9CRuwJZKFH5rSInoAKchVst59Ol2hVMxHv64SZ8cvRtv5vVOP6QLn2lto8P7lYnHHRjMx+&#10;MVEg0dFRUA7q4t5lu7gpVDs9l235Wd7LNqwfqzIdxl+ijqufsIg7HMH6PLFRn+ENOF6f/I2Esmue&#10;8dCBUPd6aOlA5T70Ui/rnU/hTCTGBlvcJkeL9m0Icv4LbZey7+0gfMaKEvVTN3DmdIqSidhXmJJV&#10;23OL7i+27em6Y876K8vrQopvfpUOmC1inZsM57H+/5uMsd1LbnOBxDbz0Ov5tcoffiVMRBantDaL&#10;zoK18aIQRPwiVhyyiSsxUa90aQsvIhUulkbFNImW/q863+ODC1HhTjISWeVRCAry7OGmgvLyDGip&#10;nRUfhmdRCWoah8SyoK8bzml2wmvRLV2/kl8PF8sHLavav9EmXMyM4+/KuHg4mDNSsik2H2n8DsEn&#10;d4mr0Ov1Aizo9fvRlrxIm9QubsqvWEyZLp5dtuVntSdWfZ/ORBB5VMnnz4nKUC/MCj6HjqFWUJf3&#10;xauoArvEZrU3iy/LPc06CwUiSlzsHtgTKemyq+l1jGJsgiT/Sha3ra8Xe+BLd+o9gNZ66uL5bQQv&#10;eeNXfzbK25qLHdBVE2cckkxFVdnkiF4ZioRxbVfQozFS2xoRFJ2UnoyLLtCToNA1p4qs7z9XIPlz&#10;FnG71NnyeqwYtRMBF9ej0JXHQYyL00qv27iIrM/6Y4zAJVQNi0bSlivo92b8fDvPx0FlKswvpQXn&#10;DHNrpsHA77gxvoyb4xWoSjcxOJ8CQkoRFxg+bxyCyjLBuc4cPh/c+LnYjPz8fAbEKo7rBTcuLi5h&#10;XFD9kX3xMS7QLi1JboHH8RGBUBEX/2zWW1AJ6gx6zxY85u6MCxdKuZOhCp1GFWs3jlbzKp+5P2B/&#10;1geCWIM7gvNJsDnilMZzuE67pmnroTWh+u5jzTIIHvybBwJ29oms1B7D/fo0OBmY8nqBENxwCDLW&#10;Dxf/SQnOWbC+UVJ3dJ6Tc4zPMyUfsPAa8ubPGaq7tpgLnYvMwYgcpSNp+pjYLYWzDO4RZ0JjwZTe&#10;GQKiee3cdY5DHWPwmG6lquhcrMy4uABrzFs8BOfjDMXvGk/bDNDDkyFNEfZipmQTg9OIuRA8r5/x&#10;+/0aGlzbYMdYi9qvFmaw8uFiTiy8NYsHWgVcaMGeRSxsu2dGa9O/g4UGF5vYeyHWGIE2XjdwsWKi&#10;OjNX0Aapuwuq+mz6pTs6UpJQb64u5rmojCYGmz0d3TOmyRHlKVL2ziNqSb+vwja+g/1XB9k87tia&#10;8RBP730THF2STB7Mp3Kxnqf93YtuiLUrfm7yWAhJ2hcQ0JkG61dDoDGNRxwdKw1dYWTs/JTnPMiU&#10;DAVvlTwEonZp89V7WzqSogB9HoMquynXxh73kaVtRlBGBP4scR2an6AmfnmGFWgaySD0J3S+am2A&#10;AzKeY2J55gYlv8pIKiU5mHExdeGjwhb24xgXb6OrYn8HYxVZDGNKNiNZV5G2F6CHLctpH7if4ZfZ&#10;VNZB8J2lZnyNhZnxJnNw7Niu9GB5k9Z+tFFgHcNF1QXhiTlCKXMHCx8u9KxhM0Rt/JBVNVg3mPMK&#10;rRCbzjTQOUi7QVGr0TbUjqsR3sQo/u1dMYtmm9ky3lNWwcJpdrTWsoIxoA6qM8phcm8YAjkf+FZx&#10;p3Ch5/0NQbfTooyx0x22/y+SEqwnRRjjZL0P9a6NuOjMuBiI15LkW4jmTUDJoXCEiHeGXMKULOtT&#10;P8kRGTyG0sGQxRaJ8ZayonhZSMJjy8z8m8xfx7nL8HHJkZ8N0aXyNbpDk79/qQEWtyZV9CkyzvEo&#10;KD+KcfESZvdPxOfbN21i/py10Qr67Rk/350p6cvnlMphyABnVZHuhgBHW2W9hJgfxVqNTlg93zbj&#10;eZ2DlicuHg8uOFTC6rlJK9RODa6m2yWsni+fs80uwQwbF08yLpZo8Cu5C16raTdSqqf4lIyLer3Q&#10;w3Z1SuW/p6M59DwtlLL2M9fh3y8bNFvclrnV0Wvb1+N75tPdYzS6M0xQGVVZH7yNttZ5EWTe5TCR&#10;EQXrL2K/p8C3Pb5OfTrledfUamHIxbwIsNKcgf4KnGWUnPQ9U3IkU3JFtPyPZUraPNdNOo82rLiP&#10;7uhqiFAORGYp2i4zEa3WFi3Rbj2XQUdPF3ifR9yaMqLzFGaxI6jz7fYJq+hXGGx3QqFzQlD+IoJy&#10;/ZldpuZX4qrzxzttSySOiwsz1CufZkpm2ZXVSQ/G2FWwU8vipYxZlrZEPCP3jIM2qSQm4h1rIIA+&#10;nClJybLmVc+TzIVq+n+Dticl/yS9itbhTMMjXQ16AAcyJetakGaxAdoSs4RcvkOXjmlXxKyoyFMq&#10;2HbRwohcjCRu04W43dic3y2L4ICyAN8J87sM1xK7ApAdpHEHqphp4x9lubJAGMw2vuziGIQL90B3&#10;x4oIduZES/tYrM1+Q6A6hClJqSS6YAz+xncgUbcVgpu+juyhFsHXUfjsP4SvTvg8R/fYH3L0etzD&#10;xbqYq81qKV+fKVlUVV7fQeLTpBi1Gc6zsk4ZAxP3u/cczFFTK+KUaz3VxSTiNLSDZ907V0q8L8dl&#10;PG4gRg10V+WdJY/FNoeiGJj3me7GuHgEs96+Rm9M+SCwObTPPExJ3SXjOjaZiLYToIet7VkXah/e&#10;olRWQZUnSxyJxdRL2zILJLKNblvVuJgrp3qeZDJU0zcIzi0l3ynY9ixEIZGIPYOWJy7+zZRsE+IW&#10;/084009VBj6PcbF+MLOvZH2VkYm5HVnwrDnVX4ljGeNLCtrYhro404vz/M+BffTn9STDrfZKVHVs&#10;tYx2kM9YtELbqgR9V0Pg5UIAMYupgoW+kgt7sqmzyXdBO3b4NTcC9Q0cBuvz4lzYL3GNHY9W4XpG&#10;E7g4IcMGN2IPpmSxmrRW0ab5fZtgcm+ZBsHYf0ts/+CUCnxad0NVqPallCLHV5j5v4y4Dx03ncwY&#10;2yvj93Fr3ScK2v5PJe7bLUr+wrg400AMbp1GHfcEbnCwzc7QxMr6ezujLbW435bx81OZkk3zpj0c&#10;F7O84PwrBPFtyYoqjbhy+4+EGZ+ylLHrWQNqukUCLgdVWOTpRMVQxkXeDd8HthepptXzJOsE9k1c&#10;bOP11adzBGb68i7QY4gVuCkrKpTbgroAqkPc7gBDD/bOWBDF72ttK+HVbM4jzozmsaljR4k0KKMQ&#10;NqrtCwUVGS6aIBhZluGYC18PytV74x7uyulg8tg9anMHquHFcDE342JIQXC+N1PySu/HNgHT9/+k&#10;Evf8DTJmt4cSt2MCtcpN7US4PGYRR2HnHN2UFWPf31Ji23VzXAuPhbl4v88OBKy58J7sbxsBOhcD&#10;MmZPvmZKpnmh10VvCBicXrD/N/Ehp3ortxrdEmrn1xW0u1aDix4Z6uom6ADhUsbFfZgznxgueMxq&#10;pAonBDd/LnwpXkZMh5Y3ewF6WD3foMIWpg0yl1xcybioq9o8GVra3sfnMh0lxxGz96whXujUY3Yh&#10;bld0zvWIKbJnMRnm+nrHfv97W/FDbRH0tdtGQu0Qj8JwcSjV3/egdF6V3oEQXmsH6RGfIeDZEqNA&#10;WyB4tz2X/BvERf3PmnKxFXz/8zob9/5/xfb6+Mpwzz2J+garQuwsyV+OrBCpn4ssHac8jiB0aEV0&#10;RZCehCfE9x4scTz1EvrI0+3U6kePMtsW2psKBYLrDB5rndYP0LnQLWJZQXiZdmNX7IB5uqKW9dfR&#10;EtwehI12SKiNur6pHWtYictjk0Btn4tVE485osS8VBb6HHmFcZFU+nTJHVhQjbO4j7LV8yS7oYNh&#10;MXuHZkyUXT/U4Ammok8RTaigU68zts7xOCZJoX0w95rG7LCoSY5SvFKzt2x75PGcmUsTzizwiXbJ&#10;bwSbpmWZkkMyFulUFkWQ7jsp65JRELf9D7rDlkLiZVAJx4s4HyEAetTrq+FiesbFdRh16pHzyCYE&#10;54wY2O6PboQidLL9yYxE1rAKM915fE8cwypr93g83oN4t+21cFW6MeM5aXZpK8bWtC+V6FCrFy7+&#10;wbg4o+GOV1m4CKKjka1LHWy7kLZQQb8p4+fPMSUf8HwsacyGlq/rDS6a90Ptuq23tUfE7fBedCoO&#10;p2+w9mYa5wiqdVz8J/Yz2169MwfVPy72MHhsVXbE3NTB1rYYJs6qVM+T9EHS4l8Wt1lEd/xddbug&#10;ybWEWo2uV8U9hHrMLoKIEYbXvNsTYwZTIkB6LcMlIK3S04F7Ti6pOn58yREkW3xFcGPQAotTMiX1&#10;onCwhf0vGlQg60lC+uB/SLxsCjG8DXCePEO4Bt0Lheh3vR45F5uicLJjwSN3aUhwzkp0X96J6ngW&#10;J6AanJVMddHezpD0pgTdZQN0hvOrDwL1jdFt+R4KSWmV2blTrOri/3+swrH4IxzZOIhx8Tysng8j&#10;+L03Ba1HcY/lY+mGrtjnoTHkndYWieNCV7WWzPit94H+FLbFQsWk7UbP0PsMPupmiYRH4lWOj+cY&#10;B+f7+YyL0ZhFctWu/F/GxftMSRcCLAxBznVQyKVWgPOwVT2PM3lgWaLbQZV0fb4wVH8YQfiKqoju&#10;wrKMCnVm2EUFfRTeO5Oqz2UQ/RwJhfdJx01CxudUPjpwz4EIyk41SOp8hOTg/TX/XaYkXMfH4Hr0&#10;B1q6h+eci6bMHrT2c7ElU/IhOy+pkfyGpEaU2NDXwZWRZNMVyKXhtxzxNboyrvb6YriYAUmFosB8&#10;fKCZEnZUNAXqvTwaEToRVlvfY926aWBRnL3OjsjSgKpKN6KY6qwV9/c7AvUke2R0bWyA4lJE3GLM&#10;1ZrNDuG4ho5RNnIk7uiTQUxJ2yPBkS/89XW9qNYN0MN2sKwg4FampH/xkAnMhQt7nn1anAFov25P&#10;xAXX/nJ4gY9utK4UgX20vmRZuNjgGmxjf2tb5GI+Cx6reRzvIaHTNTaHZVoVobZTT0l8vAuoQlxV&#10;g5A0xqLtdW7DxyerFmncbznh1AGdGzAnvCvmtZfBgns8vl5A1eMKp9oj5vyJCrpJomhK6Hb8Enhc&#10;c7GmJcGyKYNKJReHMCXravX3jUSXYSQQq91QVkBr/Eh0zph2NtiBi62xhitKLn0VrPOUfLlh72nZ&#10;1urjMc41Cue3SUL26QKl8ir8jS/TIN3U5pTKY+jUSlaWN46JBXaJ3ZtG4/HNInQa2h6dZws27vjo&#10;SCT6TKyTKfBYN1dtvuqtXEHPktMfV6svJmP7omqQpfAY5y+00bSi0mMVpkxYnd3juIXkkBY+15XD&#10;9rFF0bUxjOgzXYRrgREfLY6RPsLd8No14WviPua0f9hkqAs5V50iw1E5s8U1FrfVQXl+hsDfuQh8&#10;o8ro2MaJoIaB9leGVbhuGEP6As99B+M3Ay0dzdmMi6WCbhElKfaNbYFvcN31DxcLQbXZZDxrWKDb&#10;oqRP/3xTqohlTUXslLrWziGnMhLWpqbBZJUW9yK0J//DiccsiUTSB5hXj7riXkUXQjPgYkUkSrdp&#10;iDhtFd7DuMXQYAxUSRduH/shZnjWkmNHKVozaOFCC3WtmfHbE5iSpgtqmywLQSlTYa+PUGGvs9Jf&#10;F/0T4nDuFtNcTJGo1rcaDzMlXSUvopZBewF16DNvQzgpDx/WWVH2lOLrTNWOaMIM+l+oZpqq97tq&#10;y38GrcI2+K4l1XPbPr+1gL4KN3hMxMTiVUrexriYv4QidBbbBGNgXPRnSr5naZsdZMHFEZiLN1kX&#10;X86UbPK64lNP+xnjYPZ3AkpqrQeKSJzLZNYjSCQnO72WR4Ae10H5n8PjMIeLflj/9rW1yRoYh/XB&#10;o8F9XUkfdmcH4t+0cQdvtJ5IXGi3lKXW962DVocipsIi/kVCcH4f2v3aY3DOEnZk3zgW0zjCYduT&#10;D1yJzqyBc/ATy7NSF1jcVhY3O97+arA/+pRo90SdQZ+F+HgXSKJyfzfGhW2vfAZxGlscT1T+7aCD&#10;CEoydNLKjZInW1YTXjyoxnGxq8VtdhBHF3y4eA12mkXB+d/B+qXZwTmDLWgVtXxTXHreR1AqvnO5&#10;PZTU9U3U9h6v8nv3zJ4IHZhz8Rz+Pq0YnOtE7v1wb+nNlFydKXmqp+B8q9goX61aIK2o4n5Gjs3F&#10;MfAj9sU/GWNvERS8x8OaYTMPF7WmslCildVde3+YzDnB8fvwVIk5XlM+cig8E6ksn2x5u65trR5i&#10;Spp6vJblCDzvQuLz/yA+vgnX3zHE4xZWvfIn8CphlCCPHwJhxQ46KAfFdjB9jE3JnVNaYaswZaC5&#10;wcUtjItWTjY3C93OzsW9KJgUiaAxBF1LMiUva4FX9yfWpq450cM+KEmzMj7oFK5JWe9Fgfk8sZ+9&#10;6fg40uFiZ8bFqwjMV6zlGMozEl2d2wfjf0puwpS8lCk53NUOM4g6St9HO31ttFaAHopPHZjx22+Z&#10;kr5UPpdCZuW2xIcyj1fwPB8VxiaTbH++1eGxjkNChBo4mfJHkNkLEw4uBEFcKKEzjIcshhuf3Wq0&#10;ktugQ8JVoH6qo+1GaFGg9XDuUNU7qaJkVRVnq6Pkd8TZ+a6G+hpURlu6FhyMRGgH9tEjCPO38feV&#10;Mns7e87vNnOwSO8f3Ge4WNvydtsXXEzNuDgFHYybGr72K4L7fL3iw1RcC9fdgyDGNZSEvMsZdIY1&#10;U1IfYQH8G10PfvPeHcvFToyLt5BAaCWLNC0ueDHE9uZiSu7GlLyJKemj+yONpWLJOptJ1lK0WgU9&#10;L5hwLUzFULk/D9We9QnPOxvtxK87PLYiZsSJ57oFKI9OsEiKeBfvpRuUHMuUvACWbi4+bKGCuxYI&#10;UnJpy+MVPzgUX4nUgS9x0gocVhiWtOQPHOcFpuRzlreZZDf8/+4SIlatWEFnRAXtGR0puTMsgqvw&#10;ep2WKG2cdRljd+DfVqFLCZ0dU09uljvvGgoXrQqBK5vME8xictFeFN7twsVuqIodZXj9/SwI4pXc&#10;M1hPtBauA4zDDR5jA4pWi4/RpmSHlk5YrwLRSIbEnB+tjbCV/U2sFft42Wd13kFMtFKQ8FVyP6bk&#10;A4FIZ/3sEDuC2n3sWylA3y7hMRjnPaakzbmvNHbAB+8AwnM+QzXuUMfHlse0SCp8jCrvx7AtWaiG&#10;Y9HWWzPF/n+Hl70q+SFTcn0Hld1zE/s5BhdqGwIhBztaEKyEhAVzahGnpG7P10q4e1pU6DcdJanC&#10;PnhumW6c74ijK7MxLrLGdXxCUSkd79Ae7i2oppalv6Pjaivo7qXTS7wWjnsGa0TXhxkrIuFDXeNQ&#10;qnX543RK/ozjsB2kaw4K5qa5WNnBttseXGzAuNA6QVcaWKdFXI+W9kEt+n48Do0RF9wLoWMfUD7D&#10;Uxg8pipPJVxvuuP6GF0b3c9Jc9GXcfEUWtkXdb6/6ujCynH4PPVhSh7KlBwWiAA2h04Q5mRYsz5V&#10;95G1SoDeFW0QWRyR//RKrAIRLX2x7kXY0OWoIj7i8NiKmBvB4gExobTOEEF4OaE66YOk0M2dXvce&#10;VnYXs6TMeDVTctLWYCWfZUouNUnwTkMHt64qgdHM2GDivGU5lLwC73lV25xhHqrn6yOB9H3J6sMv&#10;RBXZbo7mualQNBQ6OaygM2ICNM6/PbVbtio90P54OOyAKGgdj2nw+Hlb5PU/AAs0asurqd8yM/rs&#10;hvcIV0H6koG6MRenMy5a2TLXHdpeiosH4OqwrOF+3kfVXFvcNcsKkMZ4hx7OPpLlERRdKcoavQo3&#10;xZ7bNVY9Z07nz7lYjnExCNXdVZ3tpzqjobp+aDACoOTKgYCmknV2ERexcayA+LwHPaVCWiVAPylH&#10;ifttRxnOWZGBfxpBuilvoGq+d80+rwJZq6QlRATHazP1l6yK/vttEtvGm7Wo2Cv5KVNyc7Ta/1Rh&#10;S8cW7EfPwq5dMmhwpRCrF+Zr4Xt/LZJKfsaU3ALiH2WFwPayfFRp7Imf3VDy+WOJFYvJEzf2uqBW&#10;WVz6qL5a+NmaFC142ArCTXUSF3Pan3AcMyZ0X5rgPFDEJUhIlBEIpYyp5M2gT8BtkM6QdHmDcbGe&#10;o+23HlwszLi4AWugDQnHf1pQkWzdqnmSSxxs87REBdk1XxC276sie1vO7+yPbWr7Wi5uhKvMxta3&#10;bw/d2v+fIO5Qcl2m5NlBB2trsG3sKF0Xg4xohQB91oJZFxcq3fug3XJ34vNOQftwnVXziCEGi6nJ&#10;A6N/P37M/RPnm5/29izCCvXiJavpVzElvzHYxxCcDxSrtKFMyaEljsmEg/CYj4L9+EaLf4TvB9W6&#10;4hampGtF2p4xwaByzgLhSAJlgd/FcbBrCtWFwGUFXTOAkEA6L0c4tIMQkbC23AqdVCbsknhsb8Jz&#10;62BevNYzSu6bEniYV9vdB+kLB11ROijloglJv3rgoifj4mzMuW5POAa9ZvsHU/IopmRbsmh803Kr&#10;7ueY3/cJ5e/hK0B/L6PAJK0LBnNxMOKR7axu1w2/MiUvTO0ubTb6nrZO7AhtWg+XphUC9Lw52W+h&#10;JGmLdZA50e300xO2ORTtU8cUPO5YePvp7f+LqBhL4WiCYMTMnpTld0z831XrlTlKfolq+l5Eoazj&#10;Cfv4C56pmxqqfO9R/gXlMn3sb3Clo30Uoy3SlNwwliwoYhyx4leWaPbo/YoZcKqSO+U64wpq0ODq&#10;uhXnEGS03834vV4E9SOcR+2ZfRJB9fQEb9xNEv+fOacrqwlEozQneTgWmkZIuGjVGiAuK0rbB2KJ&#10;XLTCYt4eusWfi0MRNB1M2K5uud2CKbkeU9KdYG297Gtx78nrgQ8oCUHKiFlVbk95/jDydSEL3RHD&#10;xUsQVOvu8XWZ8GPG6MEUjItp6JurHd1ZOh0OQo8qvtiEg2p6gP6PAhuMYy35ns+DlpVHiN6B+maw&#10;NRY7RZYW+2PRsBEWTLciW3+U5TnUWVCBorCXY9G4eRPz7h968ug0Q8n/Yp7vJYPHn1sqOxi2zC1V&#10;UD0+K2jBd8OuqNiOLSmAZhcldeVzOVQ68jiOKWnDH7uISL19YMXtUJXcm+BrTFGu1szh6DiS6E6G&#10;RTAqcji+joBWwNKWk7NNZV4kdMsusjunaH8wQxeSbnj/k1Bn2H2xCvQutKJxWUVgypqIXmlVcgTW&#10;NTaERLPQHRM3Mi50Rb2VLJfKESYj3oEt6UyG2/ghSO4pqUWrquqjNB29Tr3IwjHuV5O/N0X4zWcg&#10;+2DKz56ovFUu5mZcDIROUJYwdl0MQaFn3oxzYXyL2pxuFPv+BYfWzCSaHqAn7Qzi/Ggp0DgKF/d/&#10;Ep7zMxaLi2Zk0ZLMnVGlnhlt8W9iwWmDC0tuI20RZ4tkNv8Bh/sqh26hVnK5gm6C36FEWXYfI1A9&#10;Tsvwf++4dSxSJ78Hn536UfIlJC2yRgA+Z0ratK7LYtFYIFJVuJCqO+GjGl1E8bjGxPi+bwzB4vtM&#10;tC7X7k/qiR1xb9gHC+z5Sux2xQzl9bVSfpZksVhVIc4KDXl/ktyI/5t3OE0KZdyr3HiKkr/i7/J4&#10;uUM0Zr2gG0i3fHPRhESgXbjYmHExDH93U3/+v3EdWQhJ4vbC/hXVxc8oEGp2CaUrzUwXwg6vpQjt&#10;pgXt5nBxEIpXW3t8HUV8AfcPncxamyl5A8QTqycjmkP8fmh3RKECTQ7Qtygw3L+4okT/xmhvOoVw&#10;o/0TM4+L4CJvyo0Fj+uDCjzFWz2NBRhjW5Z87uoV953HNonf3eVwX9VQ8gCcGyNTtqOtIaorOyp5&#10;Lha58erxbg5n3/Toxpz4vq6bbDpKjsYIQP+U4NZXm2bkffmRQUW/CKql3AwV92cD6nW0FYTCWp3D&#10;GGPXJRI4W5R4TVkVmD4GdlMzZvx8o4yf18kGuMY9VdGdgiKY2Lv0XpT8kym5lqdupoODKioX2xo8&#10;tvlwsRLjQnc7DiIki8ah4KMD88OZkmn397bOGiXHK4537JRUBGUEy2eLO0O1Nf59uQ7I8Jx+Htor&#10;3NrRVWMIxszmZUoemaLAflPK1idvuEZJGjMnusJeacqBNTlAzwuAx1fwcO6D+edBEAkzIQrMF8DM&#10;4wjC/rbF3FkRndD+vFrJ18UKxPSKcGUpsHgiu/1t4qLWPJR8AMmheKXufaakPd9wJV9A18SNwYyR&#10;ki5n8qOK/RdN8HZMRcmBeD8icY7rA8s698S9L20o91Jn0JtQQadcz5gnr1n/cCECkan6yRI5M9UV&#10;iZPXqld0X8pKGPax2PFli/OxnRMrbo8yTlN9NE3J3VAkcE2vYEHNxZDAqqkV4WIRxoUeRXw2IehU&#10;xHWBW42SezElP27J126Hn/C5NR3j+g6Jcx96Dnk0+X4TTx6cVWoLXJyCc9q37XEaChpFy6Nafktm&#10;4UhJXWn+IPHT0SWsLesmeR/M0r3xTlMD9B0wF57FA0xJqjXQVLCHeIsgdPFbIjCn2D0wtMtRg7qH&#10;SorwzJQixBahT7jPCp7varYoWfUZTPS1rIdQzGx9uAToecHNrR9HKCC3A1PyUIevsVdsMXOdw/1U&#10;J7TAWy2o0GkPWj+sHWsBvt/CHqnz8nMaPMY1VBX3+lSiuXAjqsfFHFhsfIw2w7pYJccaqUz7Zl7F&#10;rMhHN6+zwpWYZRnWRfv/FxbaLikt7nbuY0oeY1nIK4+1ggQ5FxcyLprQvVMMF7MwLi7CLLXpKGJU&#10;MdcezDszJT+q8yUwLo5lXFzJuFis1uMI17T9Mf5we8ZIln6vTkZVsaomi298V9AjQbgPYwKVZnDR&#10;l3HxRg2q+Gm8j64tXS3fgylpKpKWtDfVY4ll9T/qIq479oNBrOSNJugd/BMAACAASURBVAbokyEo&#10;zoPq4bwlAnPTNp338NjeJQPzCH2RoyoaTlVyxnKtjL9nP7Tk90Y1/+eM5z9TYp8mJNvqmlnBzULJ&#10;E5mSSzEly/iZN4EdYsdQNGrRDJSsNsdFI1rw/YAsdlWyPl9ZNKEd7Dui4FU9FQ0uLgjal/W/9ivd&#10;l0Cwb+rg/sLFW4yLqiNHVHiBu0XaPHgRb+YsWv9R8Ny8VvH+DbEIZDGrVeq6II0uhMfaE0NS8hK0&#10;IPsQxGQQ/NJt77sZPLYeuJiScXEMggfTBMYoqF4vgIq5WUs3F71wXbH/mediZVShd4Nfvd5Pmc+y&#10;TR7BnPOcuA7oKuLK6HhcAFo7vs7FIiidKpxxYVN0uYj3oeFiPvYTntdaK+ox6HzUydOBo5SSevTj&#10;rBKFzysSY31VdA7qIi6QPbwpAnGsoQH6vwushz5gSpoGecvhQ3BHQUWeoY39ZsyyLYwWQ+rJGqdn&#10;MLNcjvmJM+6aNVN+tm1M6XgsVJFXhI1AHL2Ae7TCa81ipcT7Ps7RfjrIJvLyfzaoDnYQp3PMJeIJ&#10;S/Yoyc9WEUVzwD6gV9C58JtYCCtP+yOBuT+CCztVXC7mS1lg9Qm6mbi4hXGRNYttG23D2SNnm2Va&#10;B0fm6CosXhD0f5IzsjE1UVjVFcuiNVR/dq+xsA+Ko4EdO6UIJZ+EZoBLhfc4MwftrFw8hSCyOXCx&#10;M85b0yLHx7C5XSDoSKO3st+F64r+zN/DuLDpapMcV9kfgXoTPj+/wFZ0GCyG32ygCjclTunlOXF4&#10;M7p3zDo0uFgb7/F+zo8sn3uC7kHdsajkbaW3ouQfSNZGNEvjqJhOCaeS4U06uKYF6F0NZshMTqYe&#10;mEl7wcDvdRgumHNDlGow4XjzOK7ijJoO7uciPD4p8vYoAvIk76IlME5Wq1NVtko8/7USitEdlGeN&#10;2DlkY/Ha1lg7JoRlS1GZKhLnShiQwiji57JrDVX00xP/nyloYeXiaQtWUqfl/K4/fKU3q7iPIqaH&#10;97sLssaXuiHAzWIMusmy2N3FwRI5DA+/Du27VaF0y/Wy/mqUHI4g/Wbr285m1aCDjovLPSaj0uGi&#10;H+PiVdyvTEb9nsW6bf7A8UNJqgaI3ueaic/BZkHHpW5LrwoXy2dY984RrGW5uItx0YQkbZP5inBs&#10;Yz0nGMYY6zdxcQbW5eXFJauhk49XMcaWYEr2Y0oOsbLVsONx/WBsQskyycUFEJOs69juOY05E7ax&#10;1AKLU5oWoO9dUD1nBm26O2NW6T85j/kadmQroMp7EcTLbGJDROdaw8ctlGLBk/f6X0goZLuagUnO&#10;bdu5IHRgSlRh1DetezvetUnYOPYDW4J01LZA+4t8KmEWnNLWNZNXJXcuFs1xuFgFVlLlrmFh9bxI&#10;HX22oOLAxc0OA5hNHY47vJzzuyUKnpvXrbZySes3W/SK/e1sVW4oayI3astKjmVKblehA68seyIw&#10;dWm5mg4XazEuHkMluyjhpu9ntwbFFyVXYUreXNHRJ03cq3PQls7FSwiybW47Tr+gY4KLf1XYR1uH&#10;cm9qngc3F0sG59GEZKJvRuI81N0luzMl7behK/kwU/IR4rPWR4v9+xjrfRgFxPuxxvBBsrOaokHi&#10;nCYF6Fqe/+iCx7yc07q0JhYT12T4vo6BiMO/8Ef5j2M18fMNHlPE6qjyFZFUfn8BJ30eN0MoZNkK&#10;M/Z5LJHITDGLQVAHxUwXW7wOgYJrBxPoFGtrHmHBXi3iL2LL+OQN+ZtQbIc6eW4jTFM0T3IK40JX&#10;AYsCziR51fMk26Ca7sJmLG1EyRZ597mFC/ZRNJLkS8wxjT3xs3dgmWoDStebW0EqJc/GeUGpIFZl&#10;5qDKxsWTXtreuViGcXEH7lFF3Y4fozOxN1NyG6bkUAv7X7MgIaC7GZ5nXNDdAcLA3uQ9nClIOITV&#10;9PoEOJsLRRdiTKNUxLk4AJ2jWXaXLtGWb0eiu+QwpqSLdX5ZDoEg9iopz98I1wMf8WmlREDXbfsU&#10;jU5XokkB+jYGb9btKT+bDZXmoRmqtMNgMzUvApbbSsxcluG2jBZzKkWCeSzlJvBfw308UlBdqULS&#10;j30M/hYd+OFfseDv+o73fBKWjiWQhll0Fvia2OY+HeOiCb6nVOVVPxV0LhbPqZ4nWRnVKLNqOhcL&#10;lPAWny3I8HNxKePCZpu/SZtr2WSODl6/z/hdUUvh8zins9i1JqHDztCrYSlKwlVoSsIsRMknIOJV&#10;Rji2Cquh7f0yJ4JmXMwZqJoz9lLKWiHOONhfboVA42SmpE2VZVNrrONKVNOptlv90A1k6jLUwaT0&#10;gP5TvYSig/cbrt9toxOWe+HzcjpT0sX4ahXWNvhsaM0Z6r25DMmEmHFyp+u2fdZ0bRndpADdZFF1&#10;T+L/+0KdPZnF15mic1EdXgnf5ynSumJbC9ZNi6AVP494YmJcgRKwLzZI7OfNjiquV6LPhGqp9nYu&#10;FmRcbMO42JNxsT3am10QD/ry5mypjCcGu3ox0d3Ra6RAqaAzKx7QZhxf4jm6mv4EAvA8ijq28tg7&#10;qIxwUXRtNsUkMCx7/fw7JxG7IATfsogCpCwEIYFik80xDjfasjvFCEKCzU+lTisrh5af1Wei6eyF&#10;tvf+VrbGRXdUo9+FqnkW70D0TQcZmzIl76zYxp52LKsbtNPHiarpxX8HLpY1rJ4nmTVYv4V6AI1q&#10;t20RutceoIcJlldJyu52eClQ5leyD1Pyv8GoTPPoRCgYbWrwmKokRwwpNq7/dd3d1JQAvR+Uy/N4&#10;nyn5CX4/O9ojLoqp3v6JqvWWqJYf7LA6TGETCwFz3uzKIgl/3EcaEAjrucQlEz9rLXu11qY3HAwY&#10;RA8bYxuRChddGBf/Zlw8j2BZj19czhi7IUjscPGatQXiBOItxR9Y26r2tqe5P4zxGOzmQVGvZhlj&#10;RHbhYvYUHQtTVkc1PX2eNrRpq3pOLRx0X3BhQ9wtS8gtzogK23814+fTGIiR3lDw+11KHlMV9sdz&#10;77As7DOKcL30a5Wl5ACc177dOHoF3YB6RlzP05aFi71wfT8ObgxJfoSIVV8EGafE1nwuKJvwOAkj&#10;AHkJwOMqHu+eSAAWWSF2MCn1tbhzcRbW+z6TBFFgvhxTMq3LuElsTui+c7/GmHQfRXFoiJJ9sc5O&#10;itdapSkBukn1fDCOd2tUyKOs/RNodZsLbb13NUQZOc5mOa0u7xsEr5vlnNTJLG0TqqUbp/wsa4HY&#10;gX3iAoC2XAncoKvkYYB8CeyS0lgSC8THLflf90h0pdhe8FIy11MlEmx1QVU/9lHdObXi86fEPO21&#10;jItkhfp44mxjHmcxLrQic1rQYcqxEMzJo0qw8lzO74qECp8v6DLZhFh5qMp8sdlF2+4UXQnnhX/1&#10;7dBidkmo1vumL4LGU0g2i1xsybh4C6MIyXNtNNYsOwTaQKGIVfXZ8uJjWrKi7sNqSABOqsGgu8AY&#10;27DS8YUsEhSZdPK6fUO917jVhkhDJ5N115Y7J440Xm6hwDxiO7OHBfhItCT3sbBhYiBy2XBaeGxC&#10;gL6YoeL5Y1gEHMEY036hB2J+bk1c+Kt4lvvgILR9P4EEwt+4MS2GrHjRrEpWlSIZoLu/uRWTtHxj&#10;GEXowA/RRXBMylhIM+CiRyCKE1bnTIU2tG3cixaUtJeP2YT9bCCoSIVa6WyCqE3WjHIWFAtIOlzM&#10;QbyZ57ETFrphdpyLWdCibpN/4twsm2z5EYv+TXM8dV+rcLxv5CSuTWx/8lTSO2OcyxeRvds3Fu0R&#10;y1DP51bJ35iSO+Oco9uKVeco+Hgnx9gmhou+gQ1i2OXQJ/a7cVjD7RdcR5TcnCl5I1PyZ4+v4UwL&#10;25gy0D/iIvnZMBG1pHBJoHnRfqF0hI535q6QBRfrI1hOW/e6IKqYL9tCgTnDmispaN00OqWM506M&#10;kuegQ+LT0Te/7TTubEKAfoDBY/5CBeAnzAytAZV02wtr1wxGQmEetOFvHsv2HQR7uCySnuIMJ1P8&#10;hP+gYpXFBjwlMy0tz/l2kM0yOLdYIPLTxLn/cK78ZYy2UJnLwqI87kv7q7GPqTnUWckmKPdSF8eu&#10;hcEGWN7e4gig9bm3o6Oxgj5oea9STR6UE+xWcRr4JifwN+Gags+JrwC9M4TpGMGGtG2i5B1wS7m7&#10;htenq7sPMi5umcTHm4t5GBf3oagSdTpEQflBQQeEkmswJS9mSn7j/cjD6nmRYjyFfRgXw7DtadFR&#10;Ypu9GReDnQj2NZ88kcoknbx2pHExAOO2wsPe3mvBinmcVVBk/ROt4X1xXw6T25Ni2/ralCMzH6fk&#10;triGMYwTO6XuAL071NuLeBVzZmMb6XNI58sMa7Pdc7a0eCzwipg3cTEqapH0weopGczXGzh20FaJ&#10;K+I2r709rLq8kHIuU1iUcXFRhecvG/v+W4sK7hGUBQUrEOnyBUV5njlNKmiFZ8a2d7Blvbh9xXCk&#10;qiy9LMwfpiXVvoRtThWytBamNdjmnxhDyUJrXsxZ8fhM2DDWTl80G9/20QGukltgvK+Oanp/6ITs&#10;HPwvHFn6JBakJoPy85iSVc/jqlDV1U1YgXExFP7srlivJkHGuqG2uLsXR9NJKS6GVBQaNeXLIEGj&#10;5MItGphHzIbPxwIIgodCe+UOjBwmOw99jMWmJerngfDoxPFxGJzfFPvJE64Pru4AfYdYq2ker9R3&#10;iF55ocArPHlxTnoINiFAT5vrqvuGbBc9B83FUoyLxRgX0zTs6OLWFE0Yd5gAF/2Cqku6QBCVfUsK&#10;6HRGsitijIOkH3WBYGsWugq/EZ/r0gf9BIfb7uo4IfKphS6mtID5XQuJpCytBdNxhaIxrLWIx1OG&#10;qHr+tlVxxwl0JgQEzfFbVvK2Gqvp0wcdFtqGLFRo1i3fewRJ2OYE5SH6vu3uPF3TQwDt0xO/VXH7&#10;ueRiVVR8XV/vxgSOJHouWsnLHe/LBzegIJtWnByfktx60MMxZa29tsNY7rEQ6R6UCM6Zj/V13QF6&#10;XsU4Tqu1slchT2QiKTyStAhpQiIjrXWsSmtlMwhFQI5iXOgEyufI7um5zs8YF7diDqk+uOgEv9yo&#10;Mv1ZIGLTnPevHwQcbWLq9x9n4UQ7movgmOrT2wSROKrNmpuWPq1N4KZ67ouHmJJVRYrSEkY/WDj+&#10;rADdNDnzbcFnbqUSx0ShZ0yA1FUl6Q/CWNCsgW1YU5hQTe9fUzV9GYwjPsWUvLIxQfnElLFtbApf&#10;MyWfacHj1nHG3J5UuZmlAkA6XOwLYTDXApEDEZgfE2hOtA2KCiE/xr7Xeis+rh+f5/xu4cCxIdSU&#10;SApfPzz65rd/zHieNeoM0OdDxteED2s8Tt+8mFNFXyuhlhu3PPncUUWBwkwQvUvSugkWPfPFxTl4&#10;b0/BIjRePeyB9sKHGBf31zwjFtcpaE71nIt1HATnLEhQcUFV4k0K0lGDqaUMgvq/iNuk+Ka7gtpJ&#10;4KqCfrSH+XaXXO1o2zZU87M6OyhdQMfnnCfLZvzcFlvHWhLvcLIHJf8kjKj0cBoMlEXJgVhbubjm&#10;FtEt+NtocTguXCdsaHAxr6P5cF+0Ynvzfuj+0UWa4ejwWMbxPt0kvLm4ENbOLnkWNoP9mZK+7RTr&#10;Jj72eLanYxle8nmu7vMTUWeAvqXBYyKoFalW57SM4588VjWfNlFBf6MB8/krZvy8in9vfYSB5f8w&#10;QzelwXFsBLVoU59Heyg5PtHe/kJD3kM9b3S/wz1QZ8CS7bxJ+608Noe9UdHnjKqI3gSRuG+J148Z&#10;SFZLJnChKywHW93mpKS119niJabk6462bcM6KKtFnuJtrQU/r8j4XXfHnv474t83HSd9KS3uzdRW&#10;CavpWyIgdXnOZ7FKEGyEIlr1w4Ve67a6EvplDTgGU7pCzPVCzBxHoyObQ4Wcsv6nYncGPSzSDEGy&#10;wRV6zbAXU3IVLzaDzaNz7Jz4wbGWQ5wywqs/+HJHqjNA/6fh40a2gIWabR7KSUpEdiWLJIJGVwtD&#10;CmkWCn+UaJ+tn3Bh8UgJO6negeMAFybaCjbpk8hAPt+A97AnRIJcemavybgwsYmKWCDl/6a2LJeh&#10;U6VoAUBtSSvyofbBGKJQHHc0u+/SNkvPb2qP4kMdbf8UR9tlhgnCIrKuSb2Jn9FjMxIGfzlMEi8Y&#10;s2OtY866VVhlovNbyfuRgLmxpuM/mnHxKuPCdXdFEZNhzeQS7Uh0n6PtD2FKtlIn6dNwW8rijoLf&#10;V+FPa1sK1xYvOZ43vzXQxVGyzMheW+GImPaK6yR9nOdLxJcnMy7cCxHWGKAvQGhv/7XEgrctkCUK&#10;EVU75k/8/I0GvOblU372c8sF6FxcXVGdU89b3WLxiEzYLPaYLytaMtniMU/V4X8RHpusmE+DxX8R&#10;m2Pu2mQBRrUsoyqo20fJ72HFZYqullb1o58YJSVTci1ok7h4Ty5lSv7BlDwbqrEvW9z2Z0zJQRa3&#10;l2RhC9tIJqciumeIe2ahr+enpvyuq8MKelyX4AFH+6AyrlFCcSEDJ9ErUPJHpqQW5F23pjG4pWBx&#10;eEQN+w5R8m+Mp7kKoD9lSl7AlNzMkUvEyQ626Yob4OpQxAPW7yEhdrbJxQoIzuezsr1J+SDoulRy&#10;G6Yk1fmlLTFDTBj2dQhN+oQyLvUTRDC9UFeAnhy4z+Nnx21zTeXqjEpdpFydrOzWHaBPnTF//k3L&#10;WKxx0S2YnWNsFwtb68e48Dnvtk7sex/2FPlwcUXG+eCC9QjbTDsXi57fNXbTeNtgH78QX6P/kYh0&#10;KCrh02AG1z5KXoVEpE2bwDFotwxR8gWm5LIQgbHBgU7eiwnMaWHhmVex2jHnd2kMSFGUdhmsRh13&#10;nzbi+hbCG/TZZVgzdIVn/aQo+SgcLM6p6fhOY1w8xbhwFfDko+TnCKC3tyS6GGdCwkrJ05CUsCXo&#10;pkdnqjr06M/3zXBi2BpJOResQxD5nArHZJu5K2+PC602PszZPS4cE1qCKelDqbzp3BzT9dm5hmM9&#10;n/DY7XxVz1mNAXpaK3QW33mbreZiM8bF6l72Vcz3Gdne+VAFjC/WvmqAlVmfjFbhJghgFcPFVLgg&#10;J63rqnAl1NVdM1Ni/v+9mt/LXQkODTZYEd7ZZdm14Hk3IQH1k2EiTGG0wxRXiwAqFK2I8ZbartNR&#10;8hOm5Aaw4rTRgaOtntQkP1XyeFTT36qw7f8xJe+tdHTFTEG8byZZpCBh1o/oY/53SnLjE0f36iXR&#10;hq951MH2yzJ5QrS1TuZDYvmA3GNQ8i+mpHaKWR33O9+sGnxeQr/0elDyJnRw2poj/XGSEQIl9TVh&#10;VUs+2XtVfP4a0E7ZBufHQHxWT7R8De9Uovq5joP28Wot7lzs6ShxwNDduDFTck8IUrZ39kJnD8OI&#10;WB2juvqzcLjB485kXDzk4Xj+nzoC9MlzxMTS8FM9Dz+U9xCr+65Ja6XoglbyuBLmuw0QiMta/FFE&#10;uOpkMFEsyYSeFm6uJqyeUL6uT80/FIW7yvNe9TViU8PHpl3z5s5Z2J4UU8d/xjDw/ppYRW/KCA/l&#10;GtIJ57dblLzRgiL1mIyW7BBdTQ/3cW7J7fv4jLMMC0tTsoRHI7piEU8hafPpSsw1Lij1hKN9xKHM&#10;4zelxf1eXJvMAgsltRWabvk+0rqoVjE8aIPmwrUidjZKfsWU7IfRsKoiticxJdPPAyVPxXq3rAXu&#10;A0GwX57JM1p49bX7OCQmbc2CH1pypG3fgt9T15DlxUu5ODxnvLQqDwUdsEo2ZUSnbuaPCR/qc/yY&#10;Go/nTGirpDEuGFsJzw2v1BGgL0/MOrtvIQvVuqMPpS/1QBOeSFn0jMVJ/Y/Yz5ogEJdcrLUOXFyH&#10;zL4LDvPwPiTnR+v0nXc141dEmv5BGllB6HmJAGhatIzGL9qmbYadiYvemQiPdQl1oerCQ35S9Hxe&#10;qEj9r5LV9HOZkvm6AEqOY0oejM8SRYzpXqbkSyWOKY+sBelWJe/ZyxsmnlcnKEUvkpKYcCViFbW3&#10;j/VkH0ntJKmb1aBRcCL5OJQ8HW3vNsdJTNmXcTGMceFiDtkMJe9Dcq6sZswPhTOpSj7PlFwmN0mY&#10;zngLyb8LMOObxbwQ5qza8TYVAv4yrFRwL1HEz1k5m7UwADu95Gso4kim5IZMye8cbb/V6BYIH4b8&#10;AgekuhkQu47eik6Ts9AdXJTgdkIdATrVA3F6pwtBLlZGZosF1i1Kls10uiKZEe+CxVH8b9eEAD0p&#10;WtcahGrt1PlLCnMxLigz0mWIJxcUOir8w8XZOUJUrlnacPt5lkOP4fN2IWbN41oE49DqXkzYupac&#10;z83DfSXaDGolbVavR6fkbehyocztjSXdXJV8Avsw7QL5N+FYjI8iQw9ghhLXqhli9zcT9kLrc9+c&#10;7rWVMlrNXThHLB1rb3/JwexwGhSRxyYE6DfifKHMUk5AyXcwTrJrCYvIqqwAa9K67huhQKaS20II&#10;9Fvis3X13Oy6qeTRSACadridwZSsUt3XXY17Gz72imC+tjy7EtxQkhS1en9FHBmjw8XejoLzPyEE&#10;5yrwb1XujSVS1kPXYRN4D4J1ehykPwpstY2M1hGg/8PgMXFmcjajGYqVPBlriTnLyX6qkS74MjFN&#10;EM3Jylra8O+NM635QwvgYidLM2JFFM04V2HuhMKz1iIY5eE1TQwXK3q2x0gyP+PCxBKv6EawDfxO&#10;k9ZnjxDtOChJxaa0yX5JfLxdH3QT9IJVSZ1tP8TwGScWVs+TKPk7U3J3VOzzPkvHBn7T9vkyZ+yB&#10;UoWbFl0f1PvnCkhWfRjoaITv9QGwwrk78LeeNDkzskIbbx7xyoqvmWlKS+0cDo/DhM1x770KNnfl&#10;UfIaVJNv8/wa5grOnbr1f0IdiX8Qugn0Z/8S4j6eQLfh1QWP/CGn5dYU6siKTvSUscPrlHPv/8og&#10;Wf1egZBwZ+KoKy3RzMXGjjzyvw7U7DuE4JKcH5s7374RlsANpRUC9K5OqrOhv+FzsUXmTyUuaD74&#10;NLAoyeaLmluaNbPlKGfOZPE8Ox2BUnW4WIgxdq2l4ypibcaFq2Amqefwk6P9FDGwpv3GMenOKet2&#10;QPUorTrXWAfUKkV1tdyyKHkOFpN5doKjSrSVTiCs2C+FYDXJl0zJAY5eXdecIHFmtK0WsTAqzmn2&#10;bO8WdJJE6Hvkbkhcn4dOhM0zHvsM0QXAlLgTRlPU2+Nkecv74kzs50wr+wsTYDoxtWHQUeiP7sFI&#10;Hxc+xUWzXv8GE3nJZ3OQcfV84n3oBKD+XG2bo1WyO6zhyrJ1SU2dh0tUwhfNEJjUxY958LVVzj2x&#10;KECj6lCZt7hzMUdFfZMsng+uvUq+6WDbrYxO9P4Hx7+PcVdiO8V3gD5zij2YCSaeiuZwsTw+QPHZ&#10;z8uDOcRmcmfOUT3VgDa7BXPOpRksCcVNBqXF6guiULHdxyxjxLQVBZ7ySLZ2U1v0qsPFUaXnvuxi&#10;EjC+USKJ8XGJ2fqm+SObQJ3vrssFJETJlxFAX5HxiP1LLaAn3sdwpqTWKDk+8RuXdjCjCro19s/R&#10;tuCodL+Rk9jez4GXuItF7twJbZMqYlmuqNNCdFUkUV6AErE9lHwIgZfv1twrcD+pFyXPxihHVnvr&#10;20zJaklpJW9BEP1k4jfPMiWrKsyXtdLrAR9zCmunPPZsJEfH4OtOdOakBemDSh5rFpT15gMOhIxv&#10;CNyAqJ1bfhx/6mQrJHoZRrVcdC20KfyI/Exg/pIfho0qKOxODBdrIDiLfxjG+zSfL8FdOe33zzXg&#10;+PJaKHsgu1pVQOgE/GtDhOz2Gvxrt7ZW/Z+YRRP/99t2zIVgjJ1ccSufQgxRL8anq7Adk3bTcZjJ&#10;3ZawXZNqShLazbkZUC0RZ6v9qEP15D0Df+VQ4Gwa/OZ1KMDb2s9JjAvd2n1RUOlT0mWCbwxmgfOS&#10;2WdAfflutJDOhs/PFgaaBo8jcWprfv63giRyWeJJze8aYCWaRp2JuLPxry0v/4kJK7hHMi7ujp1v&#10;PjiFcREpoNeHklrAbilcV3ZKHMcelt7jT4P3lYsTYyJrVWbBWXA9rHZt7odg2rT1OCmwOzzjnqlH&#10;d1ZG19NU+Jn+/rUKx1oeLk5LWT/ZoFdQOAvFDynFs87w2NbnxJvojP0EBYJvGlxANGFZrLsVBEt9&#10;uHG0PL4D9IVKPm8NVOioM5ITE1qppVko3BkoBTeX4biIpSml+6wEZ5EXoE8G4bAqAfoMsVnxaoIN&#10;XOyF9j3frORgf12hwBvHdxb2qgqV1CFo130ouPlwMTvm4Mr6PZt251xGCNCfhaAJlR/LvYRaoQbo&#10;zcn462oUFy9gfnZBBKq29/E4BDp98I7BONh6+KIQVevuRWDd3cJrudtRoBoPCN9paFeK70RvxAIY&#10;6fnJuQJ72KmyJuNiH1TUbZwzRTQlSP8z6JbhYijGnKYK2nK1Mrvd/RyP69cvTMnPK27NhiPNdYaC&#10;r91S9ndkzuN1In6D2HXooArHmMXsjItuuT7j4VrjCAf7ZimuOlQWxHsUMTqIfbj4BEH7x7Gixufk&#10;Sr1/FseY7jsotrqy42xz+A7Qexs8JovdUtoMzQnVurMEwZooDpfkkZQA/W18WOumSIRovorHd0Us&#10;CCz/esN5I1MbIdvMF9wUlKyWZJqYuWq16AqrC2XsMUYFbbZKTjx/FL43qzMu3sNNisqcQZuYkkVZ&#10;6+eQwS2qCI2OWTy1BygieKxB9nAhYTVqGcZFzzZgZ1NWK6GIC/H7yBveRgBkp7ttYjolFrp2W7jt&#10;4UbAtpgoCPLnJa7kJYyLh7FeytIisIkO0n9gSlL1P+yj71VcvAFP/qodY+koaSvRchnETqswP9bc&#10;RW4Wyye63n7I8F2Po7ud1kK3U5obRFXGGYyeuPkbuqEr7PD01zqJPfzCuPg8FrQPj31pnZQssVFf&#10;rIj11l347HRAwHeAXmVBtz/j4lSmJE2plIv5UTXPWow/igxx03kh5fhczP2VoUipfe0Ki7i10XLF&#10;UPExtShJo0wl1BadUBGzGaCnzVyXVfLdETc2SltwmcTWs8G+WirFOgAAIABJREFUwmAqiw1LLshn&#10;xAiNSaWtP7o6psl5zNpQ6i1D3cKNZfgbLXmmlfGpm3X4oG14zeYJg5ZF61PEZ1vPhUL79BW2OdhR&#10;MkGriYvY/5tgJZpGNeX0cnSP2e1d6XXPSn4S3I+52BxqzK5V7C9nXHzAlEzOaftHybcYY2/VfhzF&#10;PIt7c5nRrDhnQkg3T8cjWT2/3lAs8vGKx5bHlND9SbdkDKvnLq11fTIN2vTTWvV/ZFx8hor18MTX&#10;F0xJ5fg4e0A3au+MzuUOCvAt8lPlYj4dWUmZi39D+TWvUnZAhWPyyRspF0qqmEddrFOy0jBlQh18&#10;eI79UD5cHF5S1dQmZSxM8kgTZpuhxHYmR0ubMHhsCBcrl2jluoopuUpBcB5VQsuoEv9JsPWTyO6m&#10;qYB/Hoi8hBZVZfGd/LTBN0SLmm7tQNimLoZZ0O1Ickri/39ZWKjuY+fQJiG58P/V0X6qYttG1IRI&#10;6XyogYWVG0IRsyVyBBptMphxkaYS3kE2h5VwHknSw6CDLDm61wQ3lx4FM/g0a7zWZXp03faDDZ7W&#10;2XoQLh6fMy5eZ1wMYlycz7jQBdBNGBeLMS5sWRn/hU6OjuC8JL4XkV0rPn9HxsWrTMn8ti4u+iFz&#10;UxQQ3cCUrM2EnsiXUFmeGU8b3FDRnDQmg+oxtYp+c6K6U84HNxQyO63Uc+1ie341bdGyKN5viqBI&#10;VAmn+N9SVWIHMCUpvq7HosWOUt3rhhlB08ywDs77QF10WbxvnyDxVbU1jNou3gTGo/vA9L4wC6Fj&#10;oQM6A2PCUVX5NEMI9QF8lrN8jPM4CklTFyTn77PsqOqmDh/0yKaorFK3HZT8CQKNd6PVvuooWxbd&#10;ILrVpwEtu63EXjjWPSscsw70b8343ZRocY/Qie2mdKOm66nocygUKWvvzICvpIYRCwRuufgSMcdw&#10;JIq/hlDnFxCsy57vL/obdGCM7wC9SF3WhAsx+3oBU1JngLqinWUhVMr7G4pbjHUkUOGKcfiQRAF6&#10;1fYl3xyDBaLpYv7olDm3ISWP+RoLglY/VmwFZQ4EhWZO+dksqKybCs3MhAXfKOP2e51lpXUDHMaU&#10;pLXDa3VuLo4nzljOjMw5tfJ4h8HcHBXKQrJq4tIOSkrGxQjCQntMAywe2zKXIQi2cZ9OqlDHOQT2&#10;bHvlPCbJQMdJz+TCsaljCzbWNBRWQWL2N0euIHSUfIRxsQT0DP5je/NgTpxzZTRP2jN7YbQlTb/p&#10;R9wrl895f5aAGGFa4L1sYkTsbkfv82hiwYFhHZCmV3SGpWNqy0yLrz4pr3FsUCjk4gucV98giP/m&#10;/4N3fa0Ok3cdVMR3gG5rZnGn4IuLD5FdnQnZPAqnMSXTZ1SaS2RNcUZGa26T6YGM/34Gx7hrUHGd&#10;mL8xW0WDizUTiphU7sEc1lCIHF5UQSV1VsbF5ExJW22RWcmO5QkBejQmQcl8H0h4LD04n8DlWPRR&#10;rhtNaS2n+COXnXN3AWUh1BMVxKYKeLU638JCq6qNlrbjeqbgMXtjVtHE9/r6goC/KjOnOL40I4k1&#10;Kb4ruvvj3+tKBC3uUPL3YFyQi3vR9u6imr4h42IXpuQ1TXnZLcIJEGY7GmNpnTBLvxGCqiMKkm37&#10;ZozCJN1WyhZQipihxOe/2yQ/CavnVdaCHYQ2vjNnFIcitHDdN0iqjsD65svY/79FcuhnsqZYO8P3&#10;Ytb2vNb8JZ+n59lOtHwsPrgcWS1X9hBlMT2P9oWPed6F/NCM+ePX8MGmUlZE58tgvlLJ+2M/ezO4&#10;KXHxYsl5coEK9xclj8mUHQ3b1XeM2TS9bbRtLqZDl4oJVYLz0IeXi8vQZmfCLxgDaQKUv3GTss0j&#10;DDuQGNrbfeuYtDcGYNSjbCv1fYRuqzMCy8PQH33DFI2Lt5Fkvc7x32CBFtJwmMrgMbaYNqaEfK3H&#10;/ZqjxdzCavpZFn3241zFuHjMshtKe+AJfPVG8PpuLMFzOrpPkwrhERvjWp9cv8fnz0dDrdsFAvun&#10;kNbt2FE998M0+MpbR+gW+e8RyH+Pr68RzI/EmugHfP9jkAhVkqKP0ybwfRNsiqDQ9sHiv/W4oKFH&#10;TJm3HZTwwYzohSzudhnPo/u9c6EFTuYhPy/cV3+mZFawtwECmSmI2+0MazTXAfr6mHfP67Log9b/&#10;iKcMt72T4euuFpxP4CJCgP59zt/MN5SFu89FfhHUlvUZW1SxvlUYD0ui10p0oGlHhh2Iz3kL1fTJ&#10;Y0rqnbBIcrUAT5ImfkmttGyOe4prG7K0Y3VFdG8cjvOhmYTV9H0CAapwrK2KvW4SfS7ezhhbobGv&#10;v9lk2dTumjPi1gPV8nhhpUtCJ+LFoCLqhjIaJ3zi/4lFOqrnjaIbrs+9Cg7qb8yy62A+Cta/R5F1&#10;JEYzf8PPf8HvxmJ93qXVq/TtMUC/mSl5XwOOoy1BCdCnRCb3fATCXXHx36nA8qqMYn0Zj99LmZL5&#10;ysR6NIKL/Uoq2Nps1eyc87urc2bLFsTfIKp+jiOMD2xh8JiTLAXn+r3+inHxuKFifLdAk0LPr9fP&#10;SIjVcYMj+boBxxtBnfVtptVa2+JjOA4MyrBWTPIz2lrPr/AujKlR8ClN/DKvpTKNaxOWcq7wWdXZ&#10;A/+2Rot3OJu+FFSzt7e45eUZF5sxJeu0TW1rfIXRlSxXh/USAfqyiSr1Ew17P5IV9DKuMB3UT5dY&#10;RZ5SbPsFa+3vGBc/4vsRCPa7IukzImYr2wnff4LfxTsDo9+PRFX/LTzXOb4D9G8L7A9cIx3PzrVX&#10;yihWH0CwuHuJMfY+aetcbM0Ym5d4TFp40OyYlLyScaEfuzBxHzaVLfMC0eWgmp8UQtRzZzehXTJi&#10;WKZnaBwupkegkMe1TMk0QZoqXGwYoP/doLlMiTYtkwC9SRZS1PMzL0nUgT10e/nSmCfvn6G58j5a&#10;2i/ytYBwRFoSYlFCwN0P17cs9Wmb+KrO6Ne/GL5vgpWVGUr+GnRxcDEY1/GqQqsR+nPQEaDb5dic&#10;AH1jiElGLJX4vcuOjjIJ9wmCvB3V8/ZIVOybIzYeRl2rZzE6GLVxZzH6//ieH6x7Ibp1i7a2N50R&#10;jq2WysyRU4PEo42D8wlQxNIibC1QmEGr/IGouvULzv1QZfX+RHCuudNwf1sWXDPeZUruYrgtCvca&#10;zml/26DPdzfD4JzV5mWcDvUaXYfNVHvlJ7Si6sTjv6DpsR+qk0tAWO2IFg/OWUbhgGJRGXU2vWHp&#10;ePLw1eIejSq8kdOm3FyUvBUJJlvK8/MyLqrYh3UwKV8ieZ/G/AlnhaVj34933G1D7Z5hiXtvx+x5&#10;BzbpmpKgcoLvAN317G0eFzIlTedss+gQREpnpMM51HFEf26dMV0xRQU4D105p7fDK/koY4zqo5/W&#10;vlmW7w2epzPfd6HqkrStY2jRvNFw/+vn/E4Hxmvbe2kxlBxvWC0pIyLoitGGfx/WML9Q6jX6D0fH&#10;0UE23+CaeAmqkjd5CkZ9kdY2vo5ht8Y5UH3+omRnFxUfIx66vXJbfG/bDtIfSn7GlFzPoshtVXeD&#10;DiYlbx0UF8aNz59/6HhMK2/0MYuwEMLFAhC87KADm/zTx7vpO+CsK/P7OlOyqj/n/obzt+2VIhuf&#10;slxZoqpHqWxfWqJyHoc6a21TxMzG5+kBCGyYsHTOY/7NlHR5k77d4DHNsSsLrfRM57lNA3kfUHVC&#10;fPtAd9A+mQ5dQHn0jY30uLofJVEe9tE31rL7oIf9uUXJM6A7U/X+1ZNxkaU8Xi96HCz8mjGwVm0d&#10;3svRo4lGLHokFLpfd/zqyoxRaT0aHd+c5+B4OmjfXJsjqGgV3wH6m573xxAQmcyv5rEsFMZfdHuo&#10;FglvDj0YFzMwLnzMib7iYJvjya3qXMwas6Ip4sFCQbhibiQEuMxyO/P/IIZRBbP2r9BDNKud83/B&#10;TL5bHjMIZD9zfAxUTAUBmzSDTm2P9qli3UH7ICtJdHbOq18I4zwRpqKXaVCcDGZnXJSp8FGIdHM+&#10;8RAM+UHJp9EmWnWefu9GvB4uOONiW8bF5YwL/Tf6HPejL4IKMxdXMy42bsCRmpAV1EYt7vMnbM9c&#10;n5OixHOmwKiMm66+Dtozx/l67b4D9KcceKHnodtuV2VKVvUZHoyWwjpb9PPRiwQudmRc/Jdx8SaO&#10;9TNkevQN4grGRV6LclWGOdjmFSXaFNPauNN4C+3f1Qhnnk1bxJllFXdVsbVVL2KfN3zsKjm/SwrR&#10;2Sf0wHyhYLut6o3bpBl0qs3ab46Oo4P2S5Z47Sxwp0iyBoRE48J5j1d49yhCk9OUsNukoLUsNsXj&#10;H3K4H/9oATklteDh4RX2vRHjYqbaXgMXizIuLoT1nR412ROBbHeMP0wJa9VdggQSF9onfrnajteM&#10;+zKS4VEHXdIay/V4TZkxkrnh5rIKKp4feBR07KDtcpnP9ZpvFfdRWGTnLfZtsglTkqb+PSlHYZ7l&#10;YE/HTIOLJRlju6P9L0uAbB587c640FYZhzIlbWc938MiaVmDx5pSRg18I4PH6FnllTHbbAOdSDAd&#10;obDd7vZQhc/TIQaPiVgg4+daGC7pae+KFwv+vk2roJvwZ8NEvag3nzLVDT+Elc2l4Jk8Wyz5oM+T&#10;R5mSbzX22Ns3eefgLgiKz0ayc9cU5enXMBdbFkpXyGjHRYf1Y4JXjznczwS4ODD4GyjpZ95dyTMZ&#10;Fy/ASpWq0dIFHZI0nZqq6Nb1cAaeWsFfLVgDc7E/U9K1R39ZxsLK77DE86fCZ69H4ufvOD4eqhsP&#10;C673OnGj5Av/n9jnQsCTvyd0Knog6af/ljNh/Twjfjd1h+ZUBwnGpHwmnOI7QNfc4ilAP4ApObji&#10;NnQW9BTYu1StwtuFC31hORkLFAp9g3Z0LvZ20JZ8hcUA/WRy9Ty8aZq0NPVlSlZtDZ+Aku9igZHl&#10;Ox7H3n5DrsX4BZVHiSMbyax5hA+v4YiXcn73W4u2f35tWZegKlSbuhkadOwhXKwOK7Itc10TwmTl&#10;mUxJP4FPB6YUiT1uWTDGVNUnPM3CLoupEdCPqrjPLCIxor+8zNVzsRjsOZ/3KkinW965WBbWeNSR&#10;xGW8BuhcbAMxwjLq4hEXBgGjksfYPThrXJERjKybsFod7qFzbcYSz9GdJ7NOdG9VUhauKcNx0O7Y&#10;ZxSsR9/PCi2MKJjvhe9N3Vo6aG3O990xWFeAfrFj/9wTmJIXWNhONItDqTS6h4udIU5WdnHcObgA&#10;hzeIARaP905c2KtmHj8vOeexucF5tQdT0kXGd6BhgG4qHGaKREvapsTnZfmdZpGVxXbpf5okz6v9&#10;LaakD8Em23xR2MkRZv5/YUr6UEz/BRUU0+uzS3tFGlxsgEXlaobP6xt8cXExU3K/pryMDiqLh1X1&#10;P6dUxDs5XEdNHlOgfsFhEiBO1ClocxTLDCX1vXEtxsX5hI40ZnjfrQ4XUwaishM0AapyNOPiZ6Yk&#10;VWjWB1rv4OlgRHRiTkl0mLxRYiyKStlECH19HI7S/YyvT3IfGwbzPXB8PRHAz4rAXaA6Pyt+3xHE&#10;tzZjcO57pY4A/RdUR09wtP3jmZI27Df0B2w3+Dt+amF71QlbNv8LD1wbnMy4GMWUvNjS9n5GNffo&#10;itspq5afpzKuud6hmNk9yLDl8UNBkFmWQ4gB+k4kSzIuOiFTnIYPAcKIrxEQpi0eXfqwuiRf14KL&#10;eZAEORyffdd872HBZRcu5kbCsux1Y1/GxTJBdUjJn5v6MtsRL+McpDoKaG4minamQe0icbWOWis2&#10;f+tC42ViuOgW60yozz5Ru6pwoZM0pi3gizMupnX62eViflh9UuxbTdDt/XpMrInq/FenBOjzJf7v&#10;tmuNiy4YTypDlQ6HYsJg/vtc8dpQSX76WBAv8P3sCN7nQkDf08H4Ywf2uADxjVfqCNA1AyCmMYvB&#10;YykcxZQs0+6bRhS02vLsrEaoon13ygWyKhcxLt6y4BEfcSJm4svaL+n3+9WSz81rr/+WKWkr8z0p&#10;Sn7BuNAt43kCMN9bba2fgF7M7MUYu9zgsacGiQoas6TMnUUs7bEVMm/R2Ko+0J8X/F5nbad1sDDM&#10;YjzeZx/+ztXRysmhH/i0FbelP7fPMS4Wx8Krg/oYiaRUUcI1jWrJYS66l3AmmN1RgjCedHUfoDO2&#10;AeaMWe26GLpowMWnuLdMVfDobmhLdrOA5mJd2Hy6Uuu/jXExuwUxY9vcCVGsvPffdQfdPBXihLKB&#10;vT2UHGcQxE+OwF0H63MgcJ8X38+C19FhZ1ofv0Fvwjt1BehjAwE3ezc1vajcnil5s6XtTYdM8ncV&#10;1WDtwMVmaNvr5mgP9+AGYaNFeAwqWWXm5S41tv1KEs7kL57ziP6ltkvj0YIAvWplJ4//YpGSZ0V0&#10;JGPs9BLbniHnJr2txyTWqjmtlz4WsC7Int/jYrrYDGr2LLVNlBzJuNDHtHCj3zUWvD+XI9Fri0UY&#10;Y/cjUOmgXu4oEaBfbZDwKmJ8ifZuVwmduJ6KD4vauABn/e4MSj7EuFgen8k88bgumBG2n1TQzjiM&#10;XWd9u4m9YIa+aZ7uv8O6MKtjc1yBLowNqhSkqIKD9aDkGAhjpotjhqMVs+P19ML3c+PfKKjvqL67&#10;4+TAcYL718OtU6VQ+2bvbGE7rweVU3vBOYvNP9c/G8TFnmifdhWcM1RHbb5/z0JVnoJ+r6t4ki+e&#10;cz4P9KQ0/r+C39ueP09yDgRzLseC7j0orF6Fn5cJzlnBnHEvVDF9kDUW874FtwYXmMyy5imJbxw7&#10;p/Pn4ezi0jaqOjoZF4oy2gzOI9ZnXLgav2qf6AUmF/9BEtWUa4nv1W/EueUseImxnVkt7DfJojHd&#10;jy89WftsGPu+GY4YodPCCgYWt/YTmFwc7iE4j1i7oT7ped1xr5WwwaVSJUAvo/7ePLT2jJIfBmKm&#10;Sl4bjPAquTNTsi886eeG8PaO6Li7GSKPTRKfbVV+MRhddUZdFfSI6zDffR1OMipnB6JA9uyyGCqF&#10;B+J7HzOf2XBxrMfWik0ZF1rdfIil7emWsG9wci+V87jvIexEXZAlmSPj57/DmscHL6A9OEsF2Iet&#10;0yv48skljIt7mJK/O9snFzq5sGTGbx/1/HqL4aKrQYvdLwXnRL/Y9y67L5KMaOzihouFYDflsn3x&#10;eMbFw7Do6aAKYRfI0wg4dXfRNoZb+y6YzzW3tdlOL2Ut/K1mKdHK7EKHY63Y9x+WmIunwcXKiTba&#10;ooDYH0p+w7hYJbD0zBbbsqubEQbnZRPaZbmWcTEr/LubwkMYHUgbIfLRtZZl72pCmZiitQhb6Efg&#10;69mJjj2svPfCvbw3vuZB1X0GJP/dzum3PqfU+Xlsgs+fvnkvwRi70fDx+oS8KWh/U/JQy8E5iwVz&#10;WpX7V8vbNoeL42uYe7gOgmC2eAZtitvgb/YWKrofMMZCP/ZwtrZqcM5yLuSne1K/DhcS+VXyJlZ5&#10;bTAtlOTdwMWREEnLonkBekiRXVO28nx4c40v0l13X8T50+O+zOFixWBO3M9sYVUl8A7C4HwYgnNN&#10;H+J7cqRhy/rJFq8/ZdZELha5cSsrH4nd9RL/z56ZrQOt8TJh3CcNe/PnYVu77+CcIWg6s4b95vFn&#10;zv3Vhz1lFdveeWC92z4JK+8fMSUfDjQdtPiikpswJRdD8oKqRdTe+K3O6jlrkBH/L5Nkf0Lhqy9w&#10;gRgBgbQjgpYXJfW8uStximPx77mOtl9M2NZeR5vlbI6SArcGGgGMLYZF2oKYrzvb4kIgrX3y4xpu&#10;eHmtgVXtg+rCZL5J21VdaP34uDgGwnZZaH9gWwKHNpnBwFrlg5zfrZUQajNX3a9O8wJ03d0TBudZ&#10;YoW2mYtxcZS/F9jGmBCcx8UNqdd6nYxfuUCr5tiSlpxZlAm2bbdXd04E6D6Scysl/u/zemOGnkln&#10;LEvt3M5YDhf9PLa1p6FHQapUjV0wNGWbvzvXZwpHYrK65kyYvKTQZNuGC732HhzrFO4gnaPr7map&#10;u8U9TrINuS8C8xmQHf2TKdfjLkHQqNu8PqrNtomL7QzVuF1xDOPiSmSsW4leKcf6MlPyL8+vYbqM&#10;n/9VEJA1mV8LWvcj9mNcjGVKVr/wh50cVxmMJzzKlKxf0GhSZjII0PMsajZM/P9r2weYA2Vf7v2S&#10;QwcLH9WaJKcwLq5jSvp879sKz6Y4DyST8CZ8hSravhj5iLonXsV98mnL71eZilvWNb8sfRJdIi6s&#10;OScQJlPiXuJ/eZp5L8PQlGuj5u/KW+ZiWSiX182NFSvHtklrZX8QQbpLli5ptRhHn9ePNOFNrB0u&#10;1sDIULJbpoNJ0a5P9gtORJpSQddB8T9i/x+FReLfEKHwVdGJLFou8LS/iQk/QKat/i5pwjFQ6Z7y&#10;+H6Miyz/bvtwcWqOkrxOFozy/q7YYQShhVB72F5Saa9cLAUBGhPtgDqrHXnMYPCYvC6gVWLfj/Jc&#10;0aIE3W5bYUP/YdtBGIVratx3a8LFI1DET1Kl00Xbnq6JUaYFMDbl4rygWqwxB5aEyaqh2wA91AaI&#10;i9COYEr6HKmhsEnKY0dXTmBysRhG8myO+JVlGcbFDg04joh3UxTyfbRHr2xhG8tY2EZrw4U+n25H&#10;x0NHcG6GqfaJU5oSoK+UEFr50lAB2SZaZGw1iI3c4HnfUfa2fku3kFVh7dZKpJ0vU3ibJQsVWI/M&#10;eUQT27BNGV+g5J7k34yLxxgX9HZkLg5CdWwJg0frwPWBCq/LJUUL/VGZfv9czJEIcL4KbD78QRnF&#10;cCdeFybXnvXY1p7GuoyLDts1U7i4O8MuSmstvNjMg56I3iWeYzsJnBRVdd2lkrRUdJ0QKEc4G756&#10;ynPHEu9PE8PF1Fh7ue8GMucSePI3gbEJO9AvckYNbJKlOUDRnVoePuPtDz0qobthQyu8rdrle1CO&#10;wUzJRhQpm9Linsy2+1Qsjtgd/w7yLg7HxQw1tXDmcTXjYnANLeK22SWo6LrTLIiSK3cVPOo5ly/S&#10;KUqOZVx8kqOUn0bf4MagRzaULF6Yc7EoBDnWJOzjroYp3sZZsOD3w5iSWZ1ByUWob8EmynvqJpEa&#10;XhOHOQh+yqDVlWd2IEjatuBCV7k3z3hNLzZ0FCVJ2qhUEVTV9yKS1lLU864z0Zs9Kd7XvOp56N6Q&#10;1c0yomJSYZBhx5NPugdBemid1QS+iR3DQc6PJ1xTZamw68S2MOx2mQGV+CcsH2Fz0feqUID5wIZ0&#10;hNSFwusfiZiyC4rSY3HN+DtWpO6Mdc9zTMnGCDU2JUBPZnB93yA6BVW/kDqs1R50cJOvyvTw1d63&#10;YcdVhvsYF/M6CebCG8mzBUJqY+BL2cqUCRJ7B9ZzXGgrxLMy3r8uge6Btraic1WD38+iDoC8BUNS&#10;2Ma3YBNlpOhTR8cwpGQ10wV6BOs0iJR2kEboHb9PznvzRuPft7DSZtK5k2RGxgXPdGSgk0yEUpJg&#10;A7D4vIzwnGRLfbMCdC7mwT02q+Pz89LJs3AsLa0q3wR2YFxczpRs0trhcYNihA365WzjSXSZmI6j&#10;rNsuAvQwMN8f1+GmxRM2+BuJuJH490tcq0YggfQXiqvf4VoxAkKjvzS4kJNLUwL0um8Q6yIg/R7q&#10;hv7g4gLMgDWRfSAY1/zFVb4XbS/Y8KxvdY9c6GrvwwYq5w+38Px5RJUg8UzGxTrBzUPJ9/7/p1z8&#10;izF2ImNs/hLbfKWxPtVcdE6ILqUxJOd3yfcjOf/nmnpF4ri4qmSg5JLDGRdXB7Y1HST/XgcaJNha&#10;wcFi/pIdG9NhDMNGgC5SKoemgcgs0NFZ13hvYadKskDSnHtVaJP1ZIFSfjlBOy42KRhLawLXVfQC&#10;t8WdSNzu6XxP4f1zt5xHfApvb1O2aNPJ1bYVmI+Btab++gTCysPxGf8u0CTL7jxsczQhQJ81paXL&#10;uVx7gqh6fpvXvXLRHx+sJnN9AxfLaRS19K0HReadrOyNC91ZcJHho++wss96+V/FvfcNqmhc7IOF&#10;7EEVLVBOa8obk8K6BXPTOtnxZupvwo6CpNCg7wr6VITH2j02LvZgjO1qdZv2uNaScFHbIRSzMrEk&#10;NfEzr5sVS+5/cgTWNpTPe6S4ZSQD6Cwi9xfKuNy8KRZlzfBADwO1Zw0SFPQuHi56tch9eX7Ghfav&#10;rtWPmTF2C7580L9g5OBjYlGrN+Ni8RYpNJnT+oH5CKyD9Nc7CMQ/g0hlux8nYw0J0HunVD9/8rh/&#10;nTHfGN/7M+7XLdeM3eRtf+VZnHGxK1Py6oYfp0mVcUfGxSim5AGl98KFXsxcaqgwztBiM6j0/ppD&#10;mtUKFb2QvcLCdrQFxt0Nfq+KfJm1Ndy4jN8tmOLpP9LScZlCCbrtXatDJeU6RoxMWQmaCq1w3XYP&#10;F6sR7pm+z+EybFnhubZmmMfgnhFv5zbR5fgHFM7fIM6sz5nys6bYCj5hWD3Os6vMYlDDROHyOIdx&#10;cRNTshmJE/ccVbCHNFX5InYJPObbAqE//H4tFpiPhHaAvj69DQebj1u19dwXTQjQ04SnfFbQt8O/&#10;wz17nz/QIBX9IrSi6ECLM3YuMPVB/Q8En/5FPgYuVkGVwrSiwYK/s5KmFmXNRckPGBffpASPdXBw&#10;Y98nLs4zyO7fk/O7tAWp7/OHIrhkR9AzVCxuBb/aywLLmva+sNDWPTrRZE6zKyJcLJihPm+Ky+vi&#10;vLim5IltRv7dzxC3PVfKz3x3ME4MF9Myxh4idDTQAnQuDk8Zq7SBxNd4iLxR2rDzmAyJsDT/97YF&#10;FzszxhbKeU3jmJIjGBfUbpXdGBdHMCX/aNn3S6uyh5pQOzqwdrTN99Bdeh4CyS+39HtfE02poCfx&#10;eYPYGf/6a2/n4iQDlecyfBOrVEydo4JJZQq0d2bZXjQBSkZ1a8bFXIEIi5IfFj5aCwAxdjJUMamk&#10;i6O1Js8XiLf44AOmpK9WO3PCdrPrDOY/f8XiM4u0BbNv2yNTe5/fE+q+VdDtpjPbfynW6Q5P7j1a&#10;4FjdEIp2PUmsQDZBjT+PYys+P60SbZNTMCaUxu2x/T896n9XAAAgAElEQVRJ3Oc8KT8zTXbbJ5w5&#10;f4awPvqQKfmF8XGEnYu2rFf/RqFlMJInH/5/EMLFZOh8OMiS9s0GjIv9mJKmY3WtRyjSeEHBcX+A&#10;f6ldHlNhrr313r8wGbpng0e/GATansXXk4GDj5K/N+C4WpomVHDTFqQUi5AqaHuRRfH8vKqWPbjo&#10;Y2ExEKGrOHfDIm6x4Gar5OLBVzjXv36BGBWFrYJW9+byHvHIlguExrjYJvdRXGyNlpwywfnrTMln&#10;G/yeUWlCa2/zAiMu1g/OJTNxpoEF1ddkwnJsDe3B3xku0r+00nYZ+huvV3k7/tidcVFFP6F1CWd3&#10;hxF1CjTTNvY1cyEsJJ9tBeiTZ6zL1kpRyZ8c1+S4xzG1gj5bys/qscPjoifOLUrxgrq+udPgMUXo&#10;9+eMoEKu5OZMySuC+eZ4hVCPMCk5hCm5Qcm1QxoXMi5cVP6bwk0GleGoy7XMPbGodb5ZaGFdLgbB&#10;x7yJa+/fkFjfOSgGKtmXKXkCU/LJjuDcDk2ooCdbw8Z5vEFE7e1f40PgAxs3iJ+Di7We19TtPmlo&#10;7+pQYfxhtHTZyBpfxbh4xqjq7J8yAj36ZnAzgvQTmZITRhy4WBsKr2tUeCUD6n9bLKLkPYyLt1N8&#10;c31xHlPy6ca8H1z8X3tnAWZHdb7x7+7GDwRNDm4hBYpTKFYKpUhxCVocihUr2haoUKDF/xR3d3d3&#10;L8WdhOB2EqzAiW127/85Z96bnUxm5o7P3Lvf73n2SfbuvTNzbeZ89r6zWoV6J0EWlWbVf2/CsruE&#10;Cvo3mIVtdn1I397uqEhfmHo7vUyy1n5OwuRNzMj3oDq/LQKdLLiFhFw4REug/XBajx+DIFpcquYz&#10;7eamDNZCfqN6SfgK6x+/LpazsF66G4k8c11f0vX3RxI44Ph1rRQtStkYMbgnQdffIzH2cVAGgreX&#10;2QKLVtHXG0bgTcjviSgLHZ/7bauzVkXqNOWPkIdETJI1xhk+QBI5zvd2LhLyr6TVP6r4Elicbs3t&#10;Ue2vorvTZ+gYeRBaOq3uTlRpqhigdxd4gWgE6MWIeAl5VAaWGRdYSxutor9GWp1IQv5gZ8nT8wgu&#10;EFWbR4/e5jYjG9kfM2fvdCSYgH3zlMdjWrGL8AstDieYKjpYbDCWtDqkpH3PiJC/g7XUfDEeZbL+&#10;jze5j3d7PU0sBPNgQMRrQxafhesi2BRG4RUsnm8KTFqaRICQGyMhkLadfgFUfMI7cNoFIQdjljDp&#10;XO0vEWBWCyd5nYUyfxKrSD++wohf0JjJUfjxI16iyxE89augD0r5HOLhaLvcAbu6ODQbF3I/17mt&#10;2FpyRtv5X63iKOT3otUlSOimOQbCqMgDJOTKbZMcdMQmo74ujvuJVl+QkGOazKv7cQzcfNKsF7NH&#10;yJ/akUtnvrxqo17d6DA21fLb+rz+SoGU3eI+E2zW3HT42H7kwRqui1Oyk24cTLUlXUX1TVvN1Wrv&#10;WMF5A63Oyai1ft7IF8VieTuDedjtMM+XNjinQvxCi0LIJUjI02CBsWZJRyFJyJvQ2VAOxvZHyF1J&#10;yOewGI4TnJPtQAmzDxFyiE/C8uPSRZuCSWedJeQOIXO1URlrE61aLU9a/TskOHfQysyM/hwVmLRs&#10;T0JW3SYzK+7xVGvjsj4sBKuDkOtnOI+8AAnptYtNSpLP5qQEY3omYBzuuW1cRnZx0TCuCERPJAjO&#10;yXYHRheeuixFovNGawmaNDhvoNVpKACkZcXCRjLzxtifOR0hUZjqEQR8M+HRVaNwYs6HQm6DNvY3&#10;0RFTpeD8RRzTSNJqa9KKxVELpuwAfXb8uPmkoAVpw1JlSoZz2mFckeKxV+ECEVcAZnq0Oi6m8m4Q&#10;vyQhr85gO9nhtPQ/XJGjMQuHZpXS6mMy20JeCluTg2OIh+WB2fcoVA9eIyGPswtsR/07X5wExdFE&#10;9A7EEpO0npnAvJmX7dw+58OOEjxBx0cMvt9LvAchZ87Acu80qyGiVbxzkVafWMu0bPye/01CZtU2&#10;X02ENAvotVIe21CXnWn5CPkbjIBlyTIZbSuJbdi5EGqKg/TplDGBfjHdcUKaOe4rU2zhooj7+XkK&#10;hf7jSKttSKusxi53ROU/LZuSkFlYlpaHo91ikt0i4jGY2WZ319Y7CY99RRKyOEtlL+bz6BQ83oc4&#10;dXXOi873/2IUA1ckrU4irbJIZjMJKDujbS4QNc9tkxJcaOLS4QrQjYjX97nuTci1UrTR/QWBdVZs&#10;ixGCtF0KvyUhvyatqlRBesI1tlAWXWhTak2EXAB+uqa6uUpFn8PSLnHH70jIN7GofR9V/o8wH/2V&#10;XWzGaQV01HeHo8q6CmaWf57BMV9NWjWbD/U7HxZv0adVFwk5KcI9kwfoTgdCXKGxBuY93jVVEsxp&#10;kdwgI2vNu0hIs5hJWtGpJkIuaD+3TjIjC06uROVPyL1hlxmFd7FOitLav1pG1TlTqT0s5mOSrBH8&#10;vn+deL75VcocMbirU3bPvE9aRS02RH2vvRjV9GzHMkzFX8jfp0xMNNjTJjq12j6bgysQIXdPMJN/&#10;r+f3F1Mc8M72Gmc6UovAEffbDMH4CuW86KEoXJMvQAKbqQBlB+h+1a9+WKTmWTVazdVaH1f1NAnn&#10;JnzcXqRVlgJKZEUdhDTV0HMy2NoBtoKp1e4ZbCsLqlBB3yVCIFYtHH/NjVFlWLsi2hRRmRUBhDeI&#10;6LbBuxPAf4Gk3FS0b3a7uoe6sSidigD5JxjjyHrMJsoCek6f27KyMYtLlM/A2ERbFnI5JAqT8JhV&#10;rc5CPV6rF6ALcnzKLQ2yx+UE6ena/quCkFuiwyFLcbcRJOSxpFVWLibxcLo2/i+mIvKjSNhFCdBX&#10;zOhIH0Crubf9PIi/JhRsLL6dVshfod08raheNPtSIbdK6Hm+J2kVrUIfF62uwmjMShlsbTtYxo4i&#10;reJajxWPkEOhRbFTgn17BZafR5zgTWpHZS8S0oztHE5aPZvpa+GM86yMNdVGtgO2moxGAusS0qr4&#10;YgATStkL8agXoKxxW/o8l+uehNw5oef5TvZEngdanUtC7k9EP81g67thvj6bRXMatHrfqsw7+gJl&#10;cARpdW2pr0EzhKxhsfkLLCh/6apGtxOdCC7mSCFslRWPklbvRtiWt72dYnpNF8l3qGQnIalYpZnh&#10;j6OY3xyt/olzdFrxzjmtiJoJQLQak+kxFomjInyCFcTKh6PRedVs3CNbhNwQzidxzwX/xTkyCj+3&#10;QprTt+Em5TgcbzPMZ+3YhPsoWgzuuBCBuzh8G7m93RmDicteuQXnvZiixusZbWsV+zk1dpXG2q2q&#10;CLkJEmRJrsevziDsZhISQo5Oee5e3Vr7CXklHFYeSCS+53i4L4H34hfQ6snK2SEPRkOY78ISRuiY&#10;iJQdoBd7gehlS/xPw3czH5wsWhLVzp1zC8572TVDa7m1cIFI13aaDcfnMFsYlXkhevMOVNyzmDVL&#10;jpCzwbZmCQg8LY5gfESKrDMTnz9HfER1vaJn5L0YAk29OLO/qyXY39mkVV5B424ZXQfmxXlwY9Lq&#10;qQy2VyxGsMgJzuNaXcXl/0jIuhX1yxsh17adXsmFP1+IMX8/yIrhNbdSjMKZsFoKm2v/PsVsNSW0&#10;y4uPo1B9QYajEoeSVlOb3ktI877PH3PbB2TeteiHVm+QkOdnKCY7jx2NENJ8bowXdXoLzKxwxBj/&#10;nFJg9oaA2x/LILlKqOjvZEcnhHwKosOvEtFEJIS+htuI+dzNBoHYBWF3uAS+p36OCFXjv0iQX1mS&#10;C8DsSGDMBYeaiRgzbo/Os4wpO0Av4wM90mXN8FbO8+eHB7SthmFaq7KYTwrHeH4LeVWGM9sLoc3T&#10;tJ79I0NRlXhodX+JVfSDXP83rdWfuuahv4b41mdor1aoQg7A71/A/7bZd7KOH4kZwmH4d1ZkbIdB&#10;bGwB/Dtzzs+ZCece0uo/EV+jYhbM2fBawq0kmek8mbQ6IrdnYtobhbw+Rdu9m1ns2JQJDrKeX80L&#10;IdfBAnrtAvdqvKFN0HxkDu2lgxEo75/S9/5L0soIUsZJRK2TUYBOeA5PYM3iZRzer6RdLBRDnCvF&#10;Huw43b8yHBl6hbS6NMJ+B9hANR5/L/g7exC0XrIUOj3AnseEPANty+WMSDmt7JvB23zjlFvrDumY&#10;eDhjx5xF8OOlC1153RnZghaNCcxPsUrs5TA/RnG28/m8T0ViuJzRpwpTdoBeRvDgtmlKNkMZBccy&#10;6ciYj/pTAa1Vbva1renZztseDvuhM+ysmVbjM9x2OELOhwtClnOTSZkVP0vFePzUiJXteovNifdl&#10;9o3x3PNfMGfHq7G35AgDxW1vPCfX4LwXs8jbIsORgjPh73xQIlvMInBE8g70jHwl4X+4hsTtiFsL&#10;7aUPwcrqrsRztI7wmAnGN8BP3MS4Hw3XlDiitVtaETCtoogsNuNLjCEdhmBnOLr+HkXwGW4p2Jz8&#10;kujOrPlxCbtlwtgu4v12ChgZCuJy0uqYjI81HK0mQzAujcOPH8Px2h+JxOM1tkqZzWcyGCco/zVm&#10;rjfPcB12U4iuT1GdSo2gvGznq7g8b8c8tLq+xGMwbf93oHjkRz87+uT8fZ8Sj7NylL3IL6PK6q4S&#10;jM5xP3vFzIyaheiJOR7PjJgqd3aCcW5MoHySnTfrvUA8Zy9IWeMkQtaGKv92BXno5wUH3e3F6TPM&#10;zYUT11c9T7qabDtegO6M+5wU83ivIa32K+TZGoEcIQ+3tmnZsY09Nwn5TyvEk2QkIGuEnBd2hb9N&#10;aBfoZSKSvFelGFlbBz+TSEij1fAGEb2MALUfuos0kpf90c7bgVb8pTC6MzKHkbmG73WcKqTpoNgw&#10;I79rQoffX/EzEN/LrFpT54lwn3gIOTeSB3tlvm3zGkTT8qCYxZGXSKtdEx5TOky3pJB/yEnZewjG&#10;d3azHXtO6/ZzCNrG2tuijAr44YzPzYeRueURhC0DO8WsCRYEdNw4HrW2YIybKgTmhBGAp9B90Iy9&#10;YTv3aLmHXB2qYLNWNG67syR+o81xrJoOj/GIpwtbiHpxBOMOTChk14xZcKHeyy5ynNbzxgXiA1wg&#10;umNtUchZUYVbARWYdUMycwxTFpMSdNCUH8DRtBbhWUPuMSnBuXO3mBWVZ0irHWLuIx1anUFC7gcl&#10;/6yYE0JVh5GQl9pqmVZ5JoZnxAnK10PLdJZdAoTE8oNoKU6LCbCXxU+x7/2MmOvS7bg1ru3QvhkG&#10;6G6yTnBnF6A754w/YN0zW2bb7eVx0iqaGJ7RgPBvU/bjO09XZRnsBa2DPJFIzI3CPqZgTfYJnE26&#10;MDbxjaeFuwvnbYnvxDyYvZ6roA5YM9LQzE7tRg7Qp/Ffq3tVfmDe4O6IwXmD33OA3ktfC9CX8+wz&#10;r/nzrWNc/MYj414me2HWLU/mRkVpG+zDXCCMCudHaNWbirnsb10XiC5c7IdjUbkYKiU8V81UnR0T&#10;VEyrMts2R5Pz15sJLFniJCzHo025DHbNSTh0HihYm66i+9E+/YxdUGVZWXc6FRbAtW45VKZ/lpMb&#10;wGSXAOInTZI6rcadLjX2uK3k65CQI0ir/EbosiGbgF/IPZCMjBoUx+WrmCJ/cWbPNy9dUM0EoEJe&#10;hnNPUQxAoL1gqc+9OQdGuM+tOXSBthovYMa8KoE5WT2t+MnuFdAdVYaAXeUoO0CfUvD+3CqiPTjx&#10;58FfY2xzE9IqT6G65mhlRI1ucanbF8EACMstVOpzZ5jsMTNzNyfYalVsWXpc/vB+/DfW1oTcLEDo&#10;Koi1SzsnOoJxZl5u0xz3sj5+yCYjhHwRYpIfQPTrC7wHX6Jbwf0+NEQih+NnGH4WQDvhkhDkKWJW&#10;0iShGqMQT7aZXeN5rv8nmfX+Y05t3nkzFT/hCDkQc96HuER386DHqn9r9V2kbQu5cgzP6WMq4DrT&#10;YH+IVA6uxuFUgvvs2rQZRuNDyHtLTOqWyRgE5hdU8NjiJOUbzIsCQXHaVRWmijOvXViA5MFyrm3W&#10;IG6TLY44SlR/8T/FUHjOm72wKOU5aIZJzrcpKiFVsb6bggA9iKdjbu/oGPfd3VoQlcueUB4uIsgd&#10;FiLSVg8Rjiz7PG1a9W9y/f442hPbgQ+sG0gvH6P9d3iM57YnCXliC1TRvTRcQPyTEkLOCfu3/QrS&#10;zNiGtHorxv2jesKbzpW4Ku/5oZUmIQ+CHR3jECfBdWofC9BHw1P+gpLs0pqxSsykfIN4I69tThUV&#10;CefKUYXbneGv5dRSelzE+z1RuChcGE47XxFqyQzTzmxmF1vJ8LvQNhNry4OZm5wbH4u8TyFXghJ1&#10;FC6PZKGUN45icFz9gDxoXKP6+fyUifHA38Wz/0fbaHF1wnS/OerX7yXYTv5+2tkzxFf9XMg1SciL&#10;rU+0Y5tWRHC+d6xOJCEXizhPPjnnDplkOP7rSe0r241/klbRtR+0ejg3TalqMQYaF4uTVudVNDgn&#10;uE4kobMFlfJzo4ovxGw5KUEO8RFCi1upD1cIF3K5iLYiPxbcTh4Nrf4v4UKEYdxMgr/+Hn3sVTko&#10;UktePMqwXps7pEL7Omn1aYxtRU1YflyakrIfTvI0jcd0u6J9/dIdO80H2uA5q4B20bhCcWSFq4Qs&#10;W+wuLj2k1ev2MUaR3diACfkEknK7F6j/cmCCtt2oPsp7VNb60HmN+zpjYnZdNTisjV+3T9Gh1AjM&#10;8+oyzgo/h5BJEcZnvsqls7lFqWKAPgWLgKxZEKriDeoxM/43w9YljL9F3NbOLgGaqrFbRY+LaQ1u&#10;sXYrWl1NWl1CRD/PSXSrapxtVcCzZ34SsujW9wkhf3s28laEHAn18Chskvagc6A6CYPqsH5IZeuy&#10;Nnh+ewfcnjRxbWy08pzRzpoeazfYWy0/m4jWKPgYDiatzoz1CCElZribcb+9NlUVR7H8msoeX/7U&#10;7TUjSQDqVNEfar2nHMo4JCt+ah2XqlsxdzPEpar/AkbGloLe1KIQ0X4/4LFfI5Dv81BFA/T+qOBk&#10;jXceohajTWtPVLyDKypCLhhRafQ20urWHJ5fNmj1lFWwZZh4jLHfEa1GkVZjpj1SKzPrtzqq6UEn&#10;5VbnQdJq/5yew6QSsuVhCu73h/zNS9SEpdHiqF5rpyMgdVcFjqQq7EBahekP3Jaj8GoRPEBa3R6w&#10;n6TtszU7ny9kHjamafErEpjOmZNQyc3aVz4Kpq399ASPOziCLkO3LY5Un31g/9YXMcWrNJ1L27fJ&#10;qM04dIQsRlodT1r9UIFjispIxEpGp8KMuF1knV8cl6aPrIiuM6Pu557wXDWfUjlUMUCv5dTWOZPP&#10;bVFFDE5HJigssxNFsXByi1RldmtSRWOYBhPsvJjRdwhLPDnVdDMjeECbjVGY4DxqlTgJg0nIou3X&#10;/M6VhPNftABdSCOo9dsI93yxUlocM/K7qh1QSexHWoVX9rSaYpWxW5NmwVua+dZhtovIEZAtF3Mu&#10;MckCIXetgP+3l+0TqVELOQTXlWacCH2JauMEY9tU/jiz5wzS6qpUW9XqqxYXq5yE9ZQJzI+L7F5Q&#10;Ld5BpTzM+s6MRF3sc/u9Lfh8c6Oqw/iz5bBNP7Gl9X1u83IMWjYeCbyHkLOhyt6MfyTwDy4ep/0+&#10;yuKa6ducgQvJUaRVc09draaSVmfBG3MHG9y2NpflHJwTunzyOB+GEWT1c18MAbxDI6rSR2lLLQ+t&#10;VEUE48rEBOdRfYbPgT1cq7Et3mt/tHov5fOaza4hhLyQhGw2KpcNQg5CML4FCWn8929GF9PbRHQp&#10;PIerwHir3aPVdQmPZR+s0cL4LqY/erloZa6N8dr8WxtjTXpQJs/ASfKcF+GeVWISVNkb66lW7qCY&#10;HLGL4W3P791wA2FA2WqwQQu4GVVE82EznNiDqsUruDzNw7x/D4CvdxgK6qetgWn1E/ISFi1hfLjc&#10;2po0xITi4rRsX2N/hFyeiLbDXFIxC9dsOJa0+msB++kowRs3yEXjnkiPFlJErGKc3RI2VFr9C17u&#10;fsI37U6c4JzsjKSQu7VYJeSkiGrh/0mhTtzgd/aaKuRtGAl4GgKJzb3H3QjZAdFa812dEz74c+Nf&#10;4yW8CBKhMuXx5s2bcL5Icx6IIg52qsuzvzXQ6kAS8mcRhYdbmZtJq60zPX6t9kUiLEoRrkwmIZlw&#10;Omn1URu9p1HwdiRfDZtaBpQdoHcG3F5UgD4QvpmH+vxtmK0YOUwNraA780/NOKkFlBenR6s9SMgV&#10;PP7x7chnWNQwwUxEUP3vxIG5/2fsZSJ6mYQ0Vcq1IBZmqtJVFVYabxfZWt1R0P764VxU5MXbr2Jv&#10;xGmC5nO97BvSJt9A29nz1mEU3oOga1Y7sgtpdUXs56XVfSTkZS0yznUNafXHiPd9IoMAnZB02xI/&#10;PVYhXsjXkMTvhIrxECT96/jpQbBtbp8V39HBCM6LHoHJCiMouhNplXycTsjfRtAsmgKxuyLpn5FF&#10;pvH2fquN1yc3klZ5tfNvhERh1UY5CDPmF8HHvK8F5g2W9/x+QvBd+yZlB+hBarDDcthXUIX7ECK6&#10;2xOAL0tEt7qO46UAQQNzgdgLF8wwfmzBlpsG62CmZM5qHE6mfA47sKeh3nsYKhBMLx9gVuhS0urz&#10;3F4XrUx708P4IYgqrQ0F4V/ndE6Iy1UQNPssp+0HLbSLbnFfyOe2RyPNbzqK834JTy//Iq1+THug&#10;hWHecyHNueLaljnm5HxvBU+1ejTxFrTajYRcEeq9VcUoesexQftPDs+jAw4zC1b4dcqDY0irLFrO&#10;o1irnU9aFVWZGwbV7T9nEqBr9T0J+Usiej6ks6lVMV0N+VmjOWuK9UjI80LcGYrmAxuUm3igtdvY&#10;s8Ct+fG4T8t7VXBGwbXqICHjdTqlpOwAPUiZcJEc9jU+5G8P4aT6JtoY/+z5+y0hj/Xe14+zU2WJ&#10;y8TMowu5Bi4QRXmgFsGtdnatN+g4E9YyB6OtP4/PYCvxGALza3GhKxat3kFi6BwS0lSKVsXPT6wg&#10;nVNhL0pl+B4ElE/lvJ+gC3bRCzO/hEBUayJTDZmryX2mQr+gtTAzso5lVhGjDWXxLhFtQVplsVha&#10;x4oAVrP6dwVptUvMx/wHKvXtmKwuinFWryeLDiQh17W+0M05pcDndz0RfZGpyK5W75OQq8GutF2C&#10;dNOF5icSlj1a7UNCjiaik0vU3XoGFfOrWm7UIh/29Izf/KGCx7gzujB+hnHsfqTVaHvtEPLKIg6g&#10;7AA9SJQlzOYnKZ+GPM68+McH/K0e6O8q5OYB1SY3XRB/aF1MsORcIEyleWhLPxfHWuYIqIpPj5NE&#10;OZ6E/BfaD3cioo0rLKaYNS/A7//2jBbo2aDVRHS49Ha5OL63i6NCtyQRjUD1YhhO/GnaPk076WjM&#10;iBo/9zcKeqZBFlVFL8q8+5uAhWcUoqh4n9NitjG9aPU3EnLRNhXRvMs+r6zeGyO65lw3nqhYhThZ&#10;9dbMiQt5F/vjJ+Zh6xAT7KMflyg2jreSVh8X9PxGwf85+/O1CQyc79KdSFK3KmNg1xim6ZQ9Wp1G&#10;Qt6HtXjewq4NurCeupi0ajd/9jTUPEmzK1K6ZGTNyuhyWMZnuwvYxLMjDrxT3gdSdoAeVDFaAEFR&#10;lqb8YxNmvx8MSSREqaRcF6oO2yqYIMW5QNwVISlRVa617bdafRF6fEboyPFqvImEHIET+q8wy9Rs&#10;nKGVMM/zNbynd5JWz7fQ51Hhezm96qdjSWYC9OFQQJ8dM4qzYhaxC+cAiUou4Tz4HbY32ma7TdWi&#10;eILOh1HtINPjiE95K+A3R+oAEnIdWOk149QSXtvsMG3RQvZrMyukE0irKN1g8TDBkZDG8/ZKVNTL&#10;ZDy6psI64ppxNwfoiciqpd3BERddPcI9i66e3xY4DpkWJ0hf1a4pqzlX3YzzsP4qp5tUq7esaJyQ&#10;W6HlPa/zkekaugHdh1klo9qJM1yFPrMGO7BCz82cU6J0Su44YIel3p1y9RvH5XkwUWxwMqP/nmt7&#10;N/XLAFn9biyup7c10anj3AcTfCnX8j3G3opyM5YnraqUHUqHkHPhArFmCx3183aEwbEuSY6QQxGo&#10;/4KIVoTKf6t1FHyISvSz9t9yAlHGDyGPD7D0MlWgLQt5zYScE9og7vGBX5FWj0V47HMRlM7zFAUq&#10;FiGvKCKLnjNmJnJ/0iqaQn8ahDSLmaNKep632IVgWv0IIQdCu6QoIdtW5x0rGhnl/BEHxzKu2Tnx&#10;ddLKrwqWB6dAe2M+iM7mi5B/j9hBUAX+g/VXtarIzuim0aD4TQYdPq+ju+EO0ioPrYp2wRs37UFE&#10;M3azlsOcWB+LiHs3yYXZu655M7duwLIr6F+ghdybKOj0DdDT83DMAP25EF++KNXz59sqOCebJPnS&#10;Ji2ENIqLUdVvy+J92GH5jyjEf+7fQ8naUbN2AvZloUa5KNqsF0MHSBWUdRWEN14lovfweX65lJly&#10;JgpBOhlFChfO6wnO348YnC8f0YbsxFRHVyW02pmE/DSiDkkVucJahDrntfzR6mgS8naMkxVVATSz&#10;n8eRVtnYvmk1mYS81trPMc0432q6OCNK2SHkQhGCc7LOOcUwCMH504UE52Q/h38nIR+zn+1onQRl&#10;YNYc/yCtCpnXjY1WTxLRk+iGWhHnpEWxhjM/s2CT3vhkKhw9XkDy4aFMnW3al8HQfmpwd4WCc8OF&#10;MYJzQvy8juc5ZUrZAfqHCML9bDKWwhcgS66M6UW+j++tjlBQFH/F9lmMetHqTyTkQ1hs/bxaB2cr&#10;gMa79zTSakpue3EWtk/ix8FpEZ4bGdn5kZWbDy3X86DiPjNur6OduIb/R51170YSawKSXF9CfOcz&#10;/D4WgofvkVZer0mmugTNSi5gFxFxvZKTMcTzqKj6GUdHuM+LpNWLBTyH4tDqSBLSCKudW4JffVJe&#10;surXRVTNvTizp0ZZeUs4qOQVXDxtP7vR/M3jcjoH6KGMQbfCfSm2EcbhEe7zdYGOCw0Lt/wUyf1w&#10;Eqe/ICF3t7o60caLiuB5rL+uaAlrYee6+hx+HMhQOHsAACAASURBVISc1TUOO58nVhpj15jOKCQT&#10;nauwDiYIhG9fodfuJ9a5JD7rt3OA3oWAwi9AXzKH/X0GwbcoM2QnofLoRxT/3s9TzrpVH6dl6SES&#10;cl9cnMpWPn8FWftLcg3Mw3BO2p81zaQ7rZKEk38HsrLzwD86SOWzPyyQvkDW/ltbdeULRbsQFKAP&#10;w+LrzQKep3v+fAKyyuEIuUjEilZri2UGodXlaO8/FyMwVUXBjeDfFXjNbrFt586o2LZEtJ1r8ZaU&#10;d6GncRNp9VzKbYUd+3sk5DVtKhSYlnMgwqpz2boTOPkXTqbngoI6xeaC68sH0wV4RWIEb4W8FKrT&#10;e8CatGi+Qmfh9alHCYvH2Gc+gCKHg2OB1tCEea/Fnk8VOcKzRtguxMWrDPZKuM+016xQyg7QCYvS&#10;FXxu/2lO+zsAmZIwsa/7A9u3nRnsnX3/Nj3npD/UFkGrc0lIYyGxi1VpdeZMiuJ7ZLCMkNWdLfSa&#10;Tcb/xrpu/aCko2GqwccQshvgczRFBejuKvAZrs9pGFEqWl9Bu6I90epd69sv5C4Yf6qSTWN1vXe1&#10;esa2oQt5JLrmViKi5WCjOA++C7Og9bAxDjcFc+BfYMb5NehpvFbgkR/JAfp0PGP1BbKeNZ+RgyN2&#10;ml2Q83E0aGgqHFvQ/vxxKtWX2x8hf4oA6JdQovazzUyL+Q6+BT2bJ6y+U2taCf8ell83VOBY4rA8&#10;dKBGoC2/n0f0tnGO/BwV/2c9a80iWdfTTXwUrGurxFYJjyXXJGDZInGExYyfNc/naBHurQ6mF4lr&#10;sCS8z/38ek2Qt2ngI4VsiIE0Y27Ma/c9hFwGF4g1sOjKWvn8I7x/T8ES7Ns++Toz7YeQHwYI1vyV&#10;tMp/ESjkb12e50ObWm4JOQcCpWaaC2YO+C+ZHWeVcZwE9rHiWE6gWRZPYKzrsoLGI7JFyE6M8syB&#10;a0gXPmc/2M9c2VoaQh7R1mNs0fgG56azs9hYKM7n4asI64n7Savf5H48zrjat1ijDgnpfCsPIWdC&#10;ALcIEl5zoeo3i0vriUIck/qhk+pTdOB8iMD8bdLq88o933jMjThjE3TetAJGYPWgBEWwHiT4r4Sa&#10;flHV6/ngjNNI/J9ZMdV2QhIrqFu6GRd0XfPm3nkdWBUq6EFVoXlgEJ+HX+KbeFMOREviUMzxmiza&#10;RYGPEnIQMm7NuLXPBudkEymvoarREFJrZPnmwklxOOaw+0GUilAd8dKJTOAnEHwbg+2+1pILToZp&#10;zrsBAfpSBb12jdGQf0T0wz4woiDiuSmPq3XQqgsLkTNJyC2IaDMi2qIAx4epOD/eimtQER0X+eEE&#10;4N1IAIVbY5ZzfCehYyKvbr+qczGC86ICtb0jJvtPL+BYyLofONX8sysZnJP9jP6I0b/2EivOhnsQ&#10;qLZCcN4JJ4rg4mE45nO6NEZ398NYxiM5H7NAEa0RnN9RweCcPH7nk9FB/S4SUybBMCrkvPNOngdW&#10;hQD9jZC/rZxTgE5QTI5b0TkwohBQe85aJsERUnsZPwzDhPMGfPe9rFLQ6/ayDaa1am7h4wgiHhRh&#10;m/e0QbUlGVo5wbKQh0ApeFkI0iyMJPRssOzyG2sIYzKSlh9iRvI/djGk1UcVf0Xajc3hlNHZh57z&#10;rVYctnjBxyijNJ/nKE7npXE8ZxS0PyY7NsAoTauMqdyXoW/7gnC0+nmO8RUhAdIoNtyJQLeKbI1j&#10;+jd+vKOmx8Kie6TPseeaBK9CgD4Gglrz+vxtpRKOxx9nMXpwhHuOhX0DwzBMXIISlgtYKzOt8k10&#10;aTU2YpcQoY17lgj3OzXlUbU+Wn0DIaIHpnsujlikhOjjEHQYBXUHdaJSp2xrcV9NelQJrcaQkBth&#10;Ad3u3A9nlAcKf55CmkTIQhHuWdTs+Vaoqj3HImK23XprvB7vo4U6yDK0KlyBCmlRSv9pOCbD4NzN&#10;STmKml4EDQTDpajYV5Wr0fEW5NP/ERI53mTGOATuuVGFAL0HT9wvQN8EC5cqWEVtHzCz7uW8Yg8r&#10;NUviwzcv2ggvQdKEYZjiCZuFWr5inShR/L8/IK2atdLNh+c2M0Zd/gebpPFY8LUvjgifW72fW1Fb&#10;Da3uJyFNu/NZbfjsJiD5YCzrnirxOP4a8X7BI4rZ0jj3nVbQ/qrKpT6uSAdBp+nyih7zprBQO64C&#10;x9KMhWJ89uOyOjq4stZwOgVuAoTv457T/VVIIxo3seTziZsoAoEvYAzaHQM+MeXqN+q1a/KTcqtC&#10;gE7wZfXzoJsNQmNVsG04MsJ9eipmvN+MY338i49A6/8/q3e4DNP2vInAdJjPE127MucXZ7Z6vgj3&#10;DLJp+xmEJNdBq2EQY3B9eBnVZx6VYaqHEUkTcnIkW8LW4gbSardSj9ix4ls+wj3vIq3C7U2zYRk4&#10;D/2IueC+iOnmcXzYZ2QO2BkPqaj2SCOR1gqjCefnuO3+eK+yDNAPdYloHzZD95yQa07rIhPyFmtZ&#10;bbqQWoPPPQH6NXkfdRS7iiIIs+bYpPSjE3KdiEIwN6KVsRU4zyc4J3wmjrd+uQzDFItTUQ2a7dyU&#10;hIw7q5wXfucOL/UZKlq1jpnsedLJSB/mCs6nQKH5K0+L90j4ZJ+AQP0NK2DniE4yTHXQynzW12qB&#10;9t44/LoCx/CPiPcrqpq9P/69KG+bpQpza0Bw7uackjzZw9gQ7lAPtsD3dKkAPZqs+Dxja989UD3/&#10;EudBv9G2M13/N77or5OQf8rxOWaJ2/P84ylXv3Fr3jusgs2aYSDm6vzmGb9C1qI7Q5u1eAhpPD5X&#10;jfCYlUmr58s5yFicjMVxM/bJOYPHMA1MK5dus8VtMoT8OxEFibStX8oMqBshzWzZ4xHueRtptcW0&#10;32odi1K950mczx+EiuwY28Zeq31CtY4fqKe7juvAIvB+H4lq++o+Kug3ocWyap6qTF9GyPmhJL5l&#10;i7wKz+M7t1jA33cnrS4t+JgchFwxopCVGaVZpIAjMiLB30HUcfmKjaT8FGNCo3NoW3ZzIMS0ovAd&#10;dDWqMKZK6MBaDt7cQTPHVeFB1+x5NxLUL2AEbAAS4HVcTxfAGmqBGMd+I2zbsqBhz2pe010Q/E+P&#10;kOtBx8IPI3L6R9IqyrqiDNb0FJIPmnL1G7YDo1bLL4yuSoBOdjHn2NH4sbVdjJURoAu5Bvxkm/EW&#10;abVkij3NC8XD95GByot1ZxAqCmeRjLNsDNNgLny3t0UAZlqer+/zr46QJvv8aMBfL6tAy+kDOI80&#10;Yw07ZyZkjSZ+M5R6ut61gUCt45c0ZNiruP50YJHR7Rq5alSl6raarlUdAkS/xoVyQ1g3NngLrZQX&#10;Qt2cYcpHyFGYH12mYu/GZAQqT8Ez/CES0iQTbg64/0uk1c8KPkYHIV9Agq4ZfyatTijgiHZFUvDt&#10;itnrmWvodfj/D1DpvjKHFvzhEHWOMx5rWsoPyPg4ktDwu/4aM+hVZiQSLa/BzvDOCOvwfrgurg6F&#10;9ka3QBC/zshqbTuI7R0bOi8v5CtwMQnjVOuO4Fzzq8TNroSr+X4Nn3L1Gzbp1FcC9L1DBNaetu00&#10;5QTob0BIrRkHkVZJZ1qWxHOcBRfPJxCoXJzdE7GYxfCnyGhG5UmXGiPDpKUfPKG3dolANhiGjpm+&#10;jZCDoBA6s8/rMMm+To6/bfEIuTQWDc0YTVo5FTnjgKHVbfb9rtX2oiHDr0AQ3oMgnOwF2QTyzjWp&#10;hhnHmusa1YMuqm7c9it8jnZxvU5fox32LNyfYcpHyO0glBS6AMqRifD1fQzX86dJq+kXU0LOicJA&#10;kF3cryOIPWaLkNtHnPPstslerYq4djwPd6FDKyQQNzeCZr/1/NM41v9ktK+bEtplzZ1z4SkKRrRu&#10;Z7RhR7HsKxPzei2RMoDuD0G8M33W/G+ihT4t5nzxB1T3g4oK5ru8fgynC7O+2Je0eiaD48uC5Tza&#10;N7uSkJdPueBh+0tfCdAXgJx9EKuQVlmdZKIh5J4RbTsmY9H8Q4K9mA/4JwFB85u27YPo7iyeDsTf&#10;os5zuTEiLc9mdAxM32R1WNOMCsjqnu2a7WOEvDmkRXYf0qqc0RMhH4+YsDuUtDoNwfkqWCgS/Gfj&#10;WVI5Fpf9XJopdWs3plUPgvNtkfBpzOt9gwVYKwl2Mu2OkMuiZXU9dIIMzPAZ96Cd+AtUd0djfOQd&#10;awMWJXgV8omQmeFiq+hCDsFz8Y61+HE1abVjAUe1OF5bQrfjx03uXxSPRLDL2g8z4WlYNkVL/wEl&#10;uxwMRdt/BwT++pLY6FNYf7nJak3fESkZHn1M2M3fSKsk8UrWPGvjT4c3UKSgIgL0qqi4E052L+HL&#10;48cphQpOCDlLDJXHyxIG52TtS4Ir2ktaZVJHsC2KinwYs6awa9iBA3QmAQshKN8uQpvi6fwCT8e9&#10;IQH6YaVoQwi5QcTgfIorODZXr4Ndf1ssRoDe316jtJqIbZrNLUMdnZNp8Bwfk5B1JEcvtgJdtY4l&#10;qd6zExEdgu6jv2Hf3jbPubH4T8sQ2FA1mBUjQS9lsG2m3dDqVbTYnkpCSggd/gTfiYUwV1pDG7GC&#10;WGKHq5PkS3zeGkn98egaaVgSjkvZWXNDyBprBRJyQ9KqKL2HayIG5wQ/5yJoeDk/UqHgfOuIXtYm&#10;AS6gP5SUY1I8dsEUj82CXfBderuPBed/8QnOL8pwPR8lOF8xQXBuOAZz63uRVm8lOrr0/N4VnJOP&#10;pWCuVKmCTlZyP1w9fE3SKso8eHqEdAs0NGMx0mp0gn0u08T32M0Z8JdMSpjwVDPuCNEHYBg3QxBY&#10;boMZqKCWSTe3JGyba1+EnNtXaKWX7UirYuf1hfw84niMMyfvtKybwORdzNQRgvMNIuyrRlqZc9ZO&#10;Vh3WqdybavznqDxuj1n4friO9Uxrm5/07WDqnrITvIoXQCfSDlSrfU71+u1IFj2Kc1rSmfW5Idhz&#10;qVW0dzoFjkKH0gkRPeIZpjo4be5hIp3f2M+9VlNyPWYhG4JTUXietFq5gNewkSAZbgOGatjphYkr&#10;B7E7zllxGWE7MZKzb8gIaxG8jpbuv2JWui/wZx+75E+RDCzOfSB6110Qk20HhlZFf+fM2uFDV5x8&#10;oltxvogKelVs1ho0OylfO23RlydC/i5GcP54wuCc4BUZlQMTtqcTMqdpRDreT/FYpm/wa7TQfQBx&#10;mk0iBueEMQ7GjVZfNMlyF2uDKORZMbQrGrOZHRB7cesM/Kap0qyQ/ahrwuwYeVjYVqwmjNubJozf&#10;EToFQ+3Yj1b/R1p1YC6/jor7ABo0WxcJeSEJuQgSPwNsi329/ioy+QOsGn5SH1Mh+6OLYR4iOsoe&#10;y4RxRpSnId73J7x3aVqCF8FsH8MUg9MGHzZON3vuYyNCLoZZ4ah4A5C8WBfBuTnP3F7QPptxfMzg&#10;nPD+BXWphrFzwN8ugr7C8fCFD6LY8dTpWdY1b31bicdRJPsFfDd+U3BwvmIGGlYD7aixkJdBn6co&#10;7nUF52+WYQdXtQD9kyb2PfPk3trpzBfEydQcn3BPO8CmIw5/gZ1BXDbCxdXLncgG/wmvfRBlnlyZ&#10;6rIE/LBfg73Gvh6vyCgcmzIz385cFfLcFiYhi0lsOKry+0W897Ok1eue27wJzOBzppOA7UdTfvjL&#10;dOesev0cqvd4Kz/72xl0kwQwVT2nFb7RFjzAbkfI20nIpaAl4k4w1NHpsVrE59U4vg6aMG4htNE3&#10;2JDq9WeRTGiwSqROAf99mK6AjTH+dGiibTBMMq5o8qgdSMhDkm48FCFnRvt41NHLT0mrooLlXfDv&#10;YxDwLJu5Upwbbsf5MQ5+nud/QXB+EdYBy7hm9N18VnJbeaMteSwq6e3OLgHz/nugm6xITslwX+Z5&#10;vUhCLl7A8Z/lcWkopYO4agE6Rcie7klC7pvLnoWcA/YUUTFKxQ8m2FNHDB9JL5fh5BwHvxmly6Hw&#10;eKFt3SBaOmQ2NM5rUhY7oHL7On7egs/jJi1w7K2ECZp+B4/OtxBgL53g+N9A5TypLkK7MpMra3tz&#10;k2z3CSTkiFxfByGHQrk3Kie67td4Hjd6HrtjiDNGfwTZj+Az0uAjXCTdXQXno8WzF62MLdskV+t6&#10;f7S/N+ZZX8ZYUePYoreiN7q36vUJONd4n5M7YfK/RKJIjiCe2c+KuOWUitk5Ma3BrEi+m/XCPaiM&#10;XxNhhvJ2fHbDOBXK9Nkh5GAEv/PE2GaWi/8whGsEKyvB3rSkmQefL2ZhaRYfbQKzJjzOc9sHSHh+&#10;6Lnde/4vmobXd1U6H/Jkm4DO3BMLF00VciWIYWaJuRb+F9vOi708BYldkdwpnKrNoBMWqOM9bZF+&#10;bEJa3ZXZwTkL0WciWqo12NOKE8Xn4JQWHQ+gRTMqo10zoASBkyDRjsc8X6oHXerIVWRVCKCEdSOc&#10;xpWoVNTQhWFO/psH2H9F4SsEezdm5L/ZLszlUriXqERMtc9NyLvw2gcxhrT6SW6vQzz11Y9Iq4Vc&#10;j+20wbFWgxBIuz83n6Dt8HvP/gbZ6rZWk12JzP2JaocT1RsL8oshPLhw02qWsz0TtE+w+xRypP08&#10;a/UC7FMm4/X/LsJr0WHHNrTqwi0bogvpU9f5dH3MeJ6BWfR4mNfMGQv4Eu38hOuSV+iHYYL4PRKf&#10;MuDvz6FD4+uAz/kpEa+XB5JWZ6Z+F4ScF+2kcRK9/7PBvPO9zptdXEHPiAqM/M08w3kzGVGV6DfG&#10;ec5N2OuwAJL3Ar8v7BO0F8WvXGuNjZCsaldWCRiLuxhFlWIR0ui8rJXTPrtgrfhNxttdwVbpezkG&#10;+l3m+Ux3x744g06YY4kyg3QnCblXJnsUckG0cccJzsfFnJVyc2DCxzVYDzO/URjpCc4JnvNBbOg5&#10;8XqzpFVibSxem40KHIL2HiYeKyDIeBcX6J0SBOc9EBncBXO1+3JwbhmEoPw6fN/OxMXsi2nBuUMz&#10;nYqRJGQ+VR0hL46pvvp/nt/ruMZM9KlUzw/7F28i1gnMTUXNqLQLeTDVOjak/oMvwW2dJOR+VKst&#10;GSE4d8Tj9LgRtpJe69wTFfUa1To3xGdzYOQKtWPr1mNn0E2wLuS9RLWfE9U2d932IHV0LpOouter&#10;r1LHd67Bainn2ZnWYHWcB152dVDE5SwkrIOCc8JC/oGQv0ft/DiDhDSzoX7jc9EQ8pcIKuJ2YZ1R&#10;UHBOsHEkBJ1V0OOZ2kTMLypRRzm9a817mrwOHyMwfgbCxmUF5+Sanf8h1Ke79fl5wHjwwyUF54vl&#10;GJwTruNZz6PP5TkvXjgtOC+JKgboFKP9+3wS8kwScqbEexJyHVwg4s41nOqqpMTls8TH20sUf3by&#10;Ebt7r4nN0QRU0J+E9VUxqvnxmTtmNvREfKmZcObCbO8TyCT+0SfBE4WXXI/dDLONSa0I24k18L0a&#10;i04Cs/gb7Hp+3gvCreg8CGNDEjLb9jUhz3bZCkXhxxn0QZyAthF0nu3jWLE0FnEzuR5Td82SD7YV&#10;63rPvdQ14RtkzZ2KeL0eZdHXYYPdWm0BG/jXu5+fZltV7/7CnsMdol/otep2zbl3khj+ElH9ZdzW&#10;aW/v6f7Kk2SJQw0B+taeKlm2LcVpMZ7eQmbdvtgXWRbuKm8gYbU/OjuSVEgPj6EVsQIShDOi1Yfo&#10;nIvCnlaDREjjtBDd113I4STkyQgq5o/5PKfGsMBNy2yuDsJ7C9pnM8z5cZ8MtrNeRAEv7/x5lATO&#10;f5FwKup98qPTNeL4LF63dmQk1uteXYHHYohdZ03eIrYvw9ElKzrxes2B7d2LVvdSqWqA/rZV3Y3G&#10;/nbmWMgdIa4TDSHnISH/jQtRVHXiBmbG8dwUzy9tBZ1QjYxykvZWwKIE9p/ixH1whPuWxRWofkVl&#10;joRejH2Bfmivvt5VzQ3yww1jHAKxX6LidxI7AFgWg4jOy0h8HBQwa/k2LrS9OAFhlHONsTV7koQM&#10;V0hvhhFqEvIOtMnG4VTMfnvpcZ2XN/axNVseQfr052An+TkJQXnjNtOqru2/0ajjXgrnio0Q/Hei&#10;Wn0cZvzjVeKcJMJU+1inHb1xW1eMY/PfLk0bDfjS44O/bOztCZlP1V3I+WAx9xhE+PKcB2xH5se1&#10;1QSnryAp5+7eu9tHWLEZIxP4ge8Q8rc46ujzQihsrG2PF3JrEnLGoFvIISTkr0lI02nzDpwQknAm&#10;FOeLYEuXG0mVKrC3ePQ+ktLMGUh6VN/HNSnwVInfuAKuZ1rkmOOyMBJ73uD88Yj++NkjpKnmb5Hz&#10;XrJW478T6zRC5XzDjLefiKoG6BQzA7MQRHveIyGNcNIWmGuaHiEFCbmurbo7F4ikgfIppFWaauBL&#10;GWVAj45wH3ebSb2JMnSrsFzCzOAybfDcs2R1VBHHYjZ8G081Nwo9EF/ZAReL/WcIMvsms2Gs4m6c&#10;a47F5zaMvwT8LapzxS/sgl/IuMG1g9Nu+kICYcXuwK4np4remN/+FOcjr/Dd0tbP2DtnbR7beHwy&#10;nGr0wKHv4nPa8L+dim6afbD4fifR1hsBdZY4AX4NCYSHXe/9sFh7ca5xL5CQz5KQydTkgznJpbS9&#10;qX3vhDQesXGVofsSs6Hd9g4kLU8LqV4mET9L4u28VOAaUKvHEnwv5sXs+g32OQr5Ngn5HAlpRJ1e&#10;gNDjQ7APnC3B8RK+u0WO3W2Kf7ub2F6WwZ8SJGW8rOkKTPxYw/MZudWV+Kw67iCxqp2gaZgHiQev&#10;c87bpQXnDjsVsI8kXv5BnO1yXDmvCpXzBlUUiXPzUVPP3GCmIPD4flo7ohPIJ5+XcjBVnTltJSc9&#10;B2TQArRxiLLoUh5biScz8CSsAhcmnKv5YwYXtFZnIVQFtk8x50iwVrt22mKMIZxnNkB78hYu5fAo&#10;vBc6SiDkrRDoi8pL0Mi4mbQKH6kR8heo6G0ZY/tuziKtDmiyj/6oOPdg0Re0YDo6hXWld5+duMYZ&#10;P/YbMGqxCgn5EulxB0J07tnYVmt54wTnnTZYN/93uijGNFlIu5/3SJ8K7E32/KdVuu+qUz0PsuR8&#10;236OtLo//xepJRgIYaot8NmLot8xOvL73ItZoH/uqvRG5Uusr/xH9YTcHAFZlTiNtCpK8FVAE2Rm&#10;COtVtQPvmJRuKOeGdEyd5umkNFXpVvl+fwghvB/QCdBOLe5DkUz3rhlG43rmLwBZBM7154QU64lm&#10;3E1abZzRtsxa40j8/1+u/89ICSJx0VvCy+HoCL6cQQyAT3PWnJxRcE5oJZ6c0tv9iJAA3av8e3OK&#10;/VSFzpiBiptWyfxmzRCcLLdCQifuQq7B15ibvqlFrPeKYiV0H2yJ0ZMkNBMx/GfMz/0K+DmZhHwN&#10;M4FvI8FImLv+CRJ2aTpLuiMKqThVayFNkP4kFrsP47Pp5jg8z+MzaGPrwXWgi2odxkd9M5t51+px&#10;VwdTGjeNfDCVeSF7qNYxL2m1F5IMr8TYl1/32VY2eSTk4aRVmvGssOrlErb91dEvOBRK/H2RtRCU&#10;bwlLqzgEddGEMSrhOb079Jqo1W0k5GicJ6rABMzrF8X6rqRKlSuwf8P41GnoYmvwCbpEF3Hpbfix&#10;K6rxfroH7lG371pI4HV5l7PGG20YnD8TEJyvXmpwTva8Mcaek4TcEgXIGbuZ05GVNe/hCMiNfs5v&#10;fZwKSqfqAfqVWJjGvcjlxXcxZ7OicAHUQU/3KPVOgkhTDa9D0DjCL7Ewetvnb15xj3awmFjFdjAk&#10;w29Gtp1Z2xWYh6n6NuMBBOY3ZGTv0g4sgIXx1ikrK6PR1RG+ANTKtIkap4mVY25/ADol0nRLhHEe&#10;adV8QeAEnV0I0s289nPI9N+Grg43K6Jy9xDmLB9KdGTOPskGIUOGPUJafYBzZSNx+2FMj/eiWJ60&#10;2gPOBw0BvWh2VkL+xOXZPMNfiegcEnIT22asVbw5Z6d6vkuEe+5nlZ+FPIi0ClMLbyeWcVklJvWt&#10;/wDn2LhEdXTxEkUv4fAK+Uf/lbT6scD9rev6/xsF7jcJt6GyvTfObxpBeaN7anBIcm0wOjyu9Nw+&#10;l2f+/LHAbovq4R6BjJPcbAUe9HGcGoPgvChthuZodYvVxXGuXdum3Rx4iLR6KYPt7IV116s4b7+X&#10;ydFlTNUDdEJb8tUVOA5Ci2AeQd5TWJTujAB0KrwLG6rHukk1aWcfG6Oax8/8XXyJWx33HG83Fu/v&#10;oRNhQVTfgqoJ37bB82/G4lgkbpvAusbNaATlpo39zUKfQXUZisrYFmhdTXr+/Arf51tiKgMfinNF&#10;VZgYK5vdG6R32sBZq1eRlLw4oDtgHfzcBwu3JMFeF038agT1dB/vEaKbULHW9nnxGmyJxJqbB2O8&#10;71ESyBvYKq+Qh5BW58U4xjizv4vbgMEIgml1SIzHtRKLQq9h2wSJMz+SWoG6k2//w/hRozX75y6h&#10;LC/fNA3StbqDhHwe2ymTz0irsCpwHqzv2ubYkp9/FCai0OPH8XCCWCrg75v6BOiregpDUYWbq4B7&#10;Bvu1FjruZtzi810cg2tZdYLzBlqNt587IW+AtsbC0R4YyOEZHNWu6Fq+CC4UlaXqM+gNXg85sRTF&#10;WNJq0RL3fxuynH685ZNRWwK3N7iwSuIHKXgSnQFnITPnrQItjUyynzL/yhCjajdmRRZwa5clTBIm&#10;onJ5Yw4qma3Muq5qeVINi6kYRbkJQlHJOhGcKnrZi+UGpqKVRJyKpim796qerwPP97B2uMfgG39T&#10;pDY+O7897mCiukkizOL5axeqwdcmOv5sGIFgeT0EA34ia6+jZfqbCM938YBOqjDus1ooWoVXEBx3&#10;gI8SPmtTwdoXXROtzuw4F2wGpd+s1lCnJ3RNWR56E9+iInSxxyN7Tlwr/SpY9yDRGI6Qy/hYJBbN&#10;bwrWNnDr90xGF2f1AqB4rB0ymvYDtAzcBajjPTO5rbJ+mhkJKoHfN2gh5fkw/uYzTvYeEinV/2wK&#10;OdSO3CWPQ24jrdKqw/8U1/y/x9bXKGEGvcoq7m6qkOXYreT9h4kw/dRnHsWb0W8XFctLsaA9IMCK&#10;5nW0eXkZ24bB+UZ4Pd5HAiZpcP4slHUXUsCgQAAAH1lJREFUgRo7B+eOrdVxSHI9gM9UkuD8BWR9&#10;F0WF9KqUYwJRfY7z5ttUNj9OYF63gbojivYcFlGHh3S6rAWV1fdRVV4r4H7mqrmBExDWT/UE543z&#10;oBGtuwZJvrjOBUmZDd/Z46AJMBr738QnOH/FCjcZv/EowbnDnxIclxF9epGE3LnJ/dJULpaz5xgh&#10;j0ixjTIZjOTcdRiLuADvY9qV2deo4myQwtK0AwH4UhBmGu/5+1eonPp1z0UbedPqNTsaUR53lSA8&#10;6O6ueasNgnPC/PjLAX+b2ed86tYw+tqeJ1qD1V3B+dQ26Rxd1Sc4/7pybe1haPU9abU3zp0fJtjC&#10;/hkcxTcocFRN/NKXVgnQnyvZHuw6CBuVySdYUAbh9e3zzp9XzSIkKZdgcR7GAxB+cNMuCYrlYKnz&#10;rl24OO06SSxrvoK9xOpYjPwbqr59mXkQADf8iY9KKDT5BQKv1SEgd0qK6uP0aPVCReamTUV0Sqot&#10;OOrk3QiWH8Sc5ylIOJ6Cdl0/hkK8aMZER61zEdsBUq/f4+k0GItZ3TU9C839McJxQIA3fVJmQ5J0&#10;D7TnP4HPwF34XK3oc/3tdloYa5tbL1khz49s5Sbk8Ca+1mEMtYr/Ql5lffBn3PYsGSXJjRXbXSRk&#10;Ug2RIqmhq+EcvG83oAodRYk9jAnoUNoW2gt7pqzuvYjP7udN7uc3297sOurmICJSyQ4xFeY6vmMJ&#10;+3XrigSdh1qRsESbWxm7v6cr878+9phVZVnPexfkOtEqDPAJKBvB+biWezZa3YPrXxzR6pObutFE&#10;40t0xLQErTCD3mBPVBq8rYp58y3E2qrAkVAb9GMjjxex++T6fh+zwpqMSsJMrtuuK/F40jIcLezb&#10;eVRVk3A/WnxuZcE3yyDM343Cv4MSbmcKxJRuhBponoKEe2NWuawE6zOk1fWZbW3C+NWsfsSg2S6k&#10;zgGD7HdXq8NREdwJPwu7ElGvUq1zbap391aWTRV+wrh9qd79L4+93Se24jl4jpOoo59RkCe0J7/j&#10;Oj8sDLXZk9Eu/CrOl18i496FwGoqVK87UVUdiErNbBBUMj/zQwtjoRjB3HP2+1jruJmGDPsY6vM9&#10;MX3Wj8nger6DTWoIuT1p5U5iHIXnmgUbwZ99ayt8WD1WcSmwZznS9pjLAaOMRfUXnt/fCuhA88ex&#10;/NsGycsiMZ/FMgJk93W29YKgYB5GQtI7Ekke7YsVPGK8VfyuBuFOqn/RQsJ2QZzgEfltBOfvVusw&#10;Y+AIy25FQu6LQlFYN9L3cPTqc7RSgD4JAUocUaUsGEVaVcWi4SMEVn5zGGtiYfo9RGHc6psv9DGL&#10;sf6eRM47CQWmyqQfAsZtkNkWKY7lPVRQrm0BNdqi+BUW4VunVLj/r8sPPosMb3O0+oaE/D3avctg&#10;uwz32Y/qPX+zC8dJ32oScoCtGDjzXqYl7nTM5/4ZAmi3U79B29DUSb3Ve+OxPmH8BlSvn+2z/fuo&#10;c8DpNPHrKdYXXcgOZOLNAvxR6Dc0GIjKWd5+x13oaLqfqHY3ieFv4fxcR1dBPJzqud9YTxJG2s+0&#10;kHuRVhfh/Tgo4+e/oB03EvK3pFWZGgANFsd5YDOPk0pa3kVAfr1rnrksvAmWk2Mfh1ZPkJB/j2ir&#10;mAXG8/yuEl6v+Tx2mT+UcAx5chq0CryY7/4wFDeW9/yt7M9vHNx6VT+0+Np3Ec/4yw/oeIznwFFV&#10;jOWnkE/j8xjkNJO+W69FaaUA3byZxmP15IyU/KJwHGn1aEH7isrJAQH6AJyYnkGLj3umsZVOrlmw&#10;nmdeOPmsbPGshmruVrDySspUJHOuQWW3r3rAu1kCC/FRKb2/x6Madk1pyrZanW8DHMdmsUj2Ia2y&#10;aRk0Ve9J382GC/OheF5T8Lf+tkNAyCGk1W+d4Lx2IonhR7uE5Rpic/2p3rNJwF72pO4pu9nZS63u&#10;plrHnSTkq6TVK0hiXpjCpioO76P6+CzVOh6gIcM+Q9UgSbXcyzEZC77W7OviKO7PHSBelwXXkJDv&#10;lVRJnw8deduEahnE5zsE5XEdGvJmU9f2v/NR7I6GVsdAFyGtWFMz7ietDi3ptVrO833qX9Jx5MUV&#10;sGCb1bP9fqisP+YjytwqSujDPcfe6u/d8Z7ft2ib4LyBo3GxEgn5b/j2u3matAob7W1rWitAJ/tm&#10;HoELRBq16ijcQlr9Jed9JOFZtGAu6/PYpRGge31Y280HshluQb2vStYviELDU3t7zCyn4RVUdE1L&#10;/8eVftbFMNyV8EhsIwHuxmt7G6wPy2YUxFbSdFfE4Q6bGMgCRxiuRt1TtkPAML23qVZdqHafawU6&#10;a7VdacjwK0mrHs/eOzBeEOY93Q/fq5Wo3vN30upxotoZRPVboB5vOil+h0A9i2D0G6ipv+x0rNSe&#10;oYEzv0P9BjeC8HoGQbmDkHNlWD33cllO23WTRD8jKbMiUN0MwXmWi/eH0UVzYwXtPBfyWK6enGqe&#10;WKstSchXAtYgWfAG3p+y8I42eM85zRiU84hTWqYiQeMnPLwMAvSfuG77rIWE1hb2dIvEfe9+gc/f&#10;dxkfVxLmRkGhwdUhKvytj1YHkZAPQYTTXNcITit9ltYL0B02wpdosZy2/xJpNSqnbWfBOfDx89Jo&#10;a/e+Lu3kA9mMVT3+pfs29Xoth8EIDLZCC3ua7+KPqNhcCV/4vs5AnCO2wkJvphSvx3u4MF6HUYnq&#10;oNVXJOSmBV20P/AsFrKgk6i+BUZwpsdU0B1hzhWo1rEqDRn2n4CAtgNV9wMwQ702AoewivKaRPU1&#10;rXibkIfbThOtboHF20qowIyEDdpwjAwNwaJ7IpIzkzALOB5zjh9iBOl96uj/Pg2e/UeXRkDPtH+z&#10;CMqn589F26VmyLewzcyTfjgXbI4fb9UwDWNxXqhCC3sYbm/sLxO1t8/IL9ERslzGx/qG7SIzCbry&#10;GOHZc5wgby+sQcp2/WnGOQEBemMN6RbMfDVBoFsW3oRfnHPjUlhHLV6R57IH9E4IY1GHlHw8+aOV&#10;6XBbEecoUz0f2+5POYzWDNAdwZLVoYwbVjlJwssee4kqcjUuul57oMbFci7XbWP6WCX1XNf/n6+I&#10;4rWbX7k8tYen3NZzCMqvj+QL3f6s4WphT6PI3YUL9dVQ3a7ueIBWj5CQB3kEIrPmB1tZyH4OrIbu&#10;kVumu3Xg0EGk1Rt2cdLZfz7q7hoHcTd/hByMAOkwBMCLohq+Gv4N8lY/mLRalAbOYsRqehC83Amf&#10;+jpeX3LE3mpDqEaTqV6fSP3FFBowU+P46/i3sRCsu/7f7VPxzw7T/u9U/luVe3LUd1kTCdDNMPOe&#10;FV3ooLkan5WqBy4/w2vQYJ9MRLOMZZKQK6NrYLMIj4jCkzaZolXZM9/eAsdCMR77zwquOfx4B92Y&#10;Xr2NBZDQdo/XvVnuocbCe92fB4nSKN/T8yAIGNXWMm+2d23/mjYTKwzG0YgJEsPuU7RqBd1RAXQu&#10;EGZxt25GW33IVty0itKetB5ULsuYj9DI3HuztI2FqFvg5K0Cj6tsDvO03e1akeMaicBx25Szz4SW&#10;/evRal3O/HO1GOkKyldIeWQvYz7vxsIE37JAqzNIyGE5KZ1+bxOWWjWzcYpLjSZ+MwxJqt4On0Gz&#10;DqFJ331gk4pCrjrdvLkf5lztCJl12uuZE2h/bP2lnXb8AbBb+zX8plf2bGUTmvy/h6l78lo00OpK&#10;NoLuDszAT0WCYgJu63IF5LVp4m6NBWD2FfIw/oLKfquSzbhEL8tipnyzAJXqNLyKZOgNLWbb5LZX&#10;exp6JNngJOyMJeDRsP5Mw9mkVRY+x1ng/U5557GD2A3dNjdW5Hk04xyfAH1eVC/dDhSt1IE5u+f3&#10;uZCg+6DJ45ZFYe60HI8tDgt7io9V0rNgCqJ1A3SyF4gfbaAs5PGwIEvDaRFESRrBwOZohbynpACd&#10;YE3gDdAH4XVwf7H7Snv7op7Wvb9hDrQsZkUFZ0u0WKblUXzWbmB7NLsIGoXXdv0I9w/je7ymV5Vg&#10;IZQdRi9DyElW2DI7vrGtrFplW0FpzJ/Xu0egWuOUx/sNmoUmfXefre4I+avI1edeYbkaAvVGsD4A&#10;gfN/0C53DBJkG6PyvDC28AuaOul6mjppK8+W3XO67kRB+R0VQppz/Z9y3ssTOYoQvokRhrSMwBjL&#10;dj7Jl7T8AK/e62BP2Wqc5krW15Egzh6tjiMhH8S5Z52Y23/NJhZNa2t18HYKDUcg+2zIEQ5yuWq0&#10;ilPKTThmt4bJTzzz59RiIsPe964TCZZmAXojqfJik/sVhddOt6pe/P3bwMauspTlo5stWh2FD3SS&#10;Bbb5Qm4YEpxLzBXdD/XE411CXgcHPKYIXvQJQOfA8bm9nF8t8RiLxJ1hNK/NP0o6jvVhGfE+/k0T&#10;nH+JRdYKmK29qA8H5/2gYHol5n3PTxmcm6Btfyxg92zp4LyBVsejNSwLAbvXbOU56+Cc3FXm+jDc&#10;0mXV2LunrGbPV0Kulag13GzXVNy1mmx/iCZP51su5EAS8g20oY73PHoU9CrSEtRO7yXq/YKYmkFS&#10;OozvSKs1EfTmkej8Z8rHb4QE+WirJZBtcP5fqAkvgiR4Kwbn63jWJ3vk2hWkldGIWBfvy2VN2oRN&#10;4usR+9pqtWzFgvMgms2UX4VunbenJRyrzyRPh4Uf41qsxd2PZmuw01F8oyZJmCJZwrOvqszFLwCt&#10;l6sgJtjKHVyVp7Ur6G60esrapTiiSVujShIkCDMVFUmjCuxnNzIQVfKG4qufSvINFbA7uCSC4MvL&#10;BR1LmVzoUV7N2wLGy9Jordw6I+HCB3ECvBGiVH2Z1SH2tmVK2znCnP71CPKfa8vX1PhKC/lfzKRv&#10;mHArRsfhD7l5jxp1dic57LQj1moz26Riv8FP04CZ7susTdwJ8t1+6QNowlfrIulluox2JKJTXJod&#10;Z+O87tVzWBXHenfI3jpQcT6uSSBUw/3+6bnfGtAQOdN12yI4/k/x//HTPJmd1v9/kZD3YIGZpVUY&#10;of3V7Od5uKacnKEf+pcY0UnKbNCGyJIfXZ00VbNWjcucnjZro6lwaSF71uoemzgRcibMvy+DRXwX&#10;AthP0M3yYSHHkx27w//db9TnKCT4CNfuVuKyJsmHFysqshuEX9FxV7x3X/r8bV/Xee3NCJX2opjf&#10;s5+/oJun6PEaCd2kVdBNtbQrbhxV4cp+W9A+AXoDre6wFyQhh7oUeQfjJNMP1bdnSCs/4bR1EAxs&#10;jg+mH1Nxwdu98Oc2I1c3CdA/QCW3ndnfI5S0fUEnMYlEwNYZ2HcR5mavxiKxr9nieVkUCY8s5soJ&#10;4kNX9JnxAK3es1UDIbfE4iNqm7IJQE/MqPU4DGdmu27nus1vI23lqUtPpq6c3OtqHcNIq2NdlmSX&#10;4Pv2gUvLoYYOpH3sb07LvFGJPwwJopl8uxOE7CSt3sXj7ws8Bud+b+M6dK/ndhOAn0FEQ6nWeY6t&#10;6NS7b3aUzms3EdWX8bWc0epVu4AS0nSAnZRRV1zPdMrfjqL2H0jIu5BASFvNOThlEiaLTocGLyFI&#10;uRb6Hu3A/a7iRDmCS8744eMt2pnkZ7XYiXXfSp4Rl3/CSaHBU8UcYmY8gaRDkKjqMy32fPw6rwZC&#10;X2ojOG00+CMRneD6/bFiDjES3vPj7Hgvds8xCTQTKvdL4mdVJNkGee73JboX+5I7VCm0X4DewKiM&#10;OvZDzSyIVkKgNcpn9sbNM8hg3VghkZgvmswJttrFIi6reCpOR2NeME86ULHfLqP2nrtRtbmpxTLV&#10;ebAwqpi/ycA66msE5Fe0bbW8GY512C2ogJrFyYoIrga4FgBvw+3g1lza2YOpU42mOkdR34C0ykdY&#10;yQTZE8btR/Weo11J1/eovziABsxkgu9n0CreaLn+HSpiX08TinOC6S0R0G/u2b4Jrv+Bqm5w27rj&#10;6X4MqpvzTHe7+azXOp6jul1bHkf17qNcDh3zEdWXRrtycPZCq1NJyPvREZBWl8EIdnlHAMw+HiIh&#10;l0N3RlLv9bdIqzTn6BqSsmnowrnhyhZtXw/jAldS80d0VuSU9WpbZvzsO/wM58rzcF7YzSOy9gPG&#10;LloN40rw+4BjbrU1ZNB4wZIIKO/C98Ks+5f33OfyAo4vKn6x2XxE9AB+bkVM8o7P3H0YA3Cdmged&#10;Ywsg7lkC1XGvyJ6XZ1HEzFo0lvGhfQP0cBZxtc2Gza59gAv5Tb5evdXgppAAvZ1VvufzXAzPQfUr&#10;b/bNoHviYwi+Xd1CgjJFcDqUttPwpEuJnduvaFqVtVeLwgkKGzZiZQie1Wz7ea3WaCU3Fb79Mh/n&#10;qNW2Ja2O8HRhjLHt5ANmmojrX49tFXc6NpZDpWxrl+CTsfS8FPPYOyIp6CR8bPA/fmF7/hVyzsDX&#10;svd+a5KQc/jcr4eGDBtNWu2HBNVgVD4Ph7DX5x4va38ca7rfkJC/R6DuteGMQk+ofocz278PCWnm&#10;hs+KaUFF07oTkmNGzuZO+Oi3cd690lNJaxcOhp5Gg41sMoqJS9iIyorQgvHjhhZNhtwcEKD/AK2W&#10;ViIscBwa0k3yNrQnqkKYbe56+CEU6T5FVftriLa56UEwPgjXu/mRqO4M3nwgl0DLgimItFWqWPTf&#10;M2UncJgXbnPmxlz6VmhlD2oF7MEJ63pkFrvj7KQE5kVF3++9XLJNbdYGIbAdgd/vyNCLtRkfpZiF&#10;vgeLQ66Wz8iCGD9Jwjeu2fKqiLwwQTQSBBO/mpd6uhvdSOa92zmb16y2HVH9QB8LoXuo1rkj1bu/&#10;tb81ZuGdee5NXRZU19lRmd5Z+W7c739YCC2Kx5vq+e8wd34UKu0zdlcZATw97ndE9WN972f/Ps1O&#10;7nv7NyGXbjwZe02Km0gRciS6i+JW088irQ6IuI9ZEaTvEHHb95JWSXURGjyQwFb1Dgh23pFy31Vm&#10;U4+F2i5IVDLx2Qc6HHFZvQVbwglB3TgfzabbZ+gYqj5DEaT76UaFcQjEJqvCNljTVAGNZHGS70T7&#10;IKafep5ygdOcXavlF0a3h4p7MEOQMbsW1fALkHnye96vYZZoJL4cN7dAcE7I9voJwY1pYw/0e1zB&#10;+XkFBuebJAjOP8Gc09KoaFzHwbkvSeZKG0rsI1AB4OC8NXBmu3u6P3VZ+OyERVJSZieqHeRsr37t&#10;DK2ntdraJOQm04JzmiYiV0cgfoerPXKB6f7uXC/quC6MsF1XDas4qn2BtvXz0Rnzx+mO37kfodLh&#10;vp/bIq3bHoM9jtpRLgVf02nQnajLQasxpJUZFWlmHerG7OeYGPswSu87orMgirbDXjGOxY95YgTn&#10;Cl0ES+P60M7B+ZIoJjTYkYPzVCTplnypRYNzwsjHEz63t+J35vsEs9E/ujqmqsLtFenGuBedZX07&#10;OC+Jdg7QD0RF7mrMCw/0uU8XWt7MQmZZBFKtKKr2kM9tt/nc1g6cD1VJQjtoloJBzYhjq3cPBOsW&#10;QeKHW9mD6R9j8T4Jok4NZdGzrSUU00q4hXxucv3/VAilBblveBkM/ZDLnQRs/XSIgrq5njo6f0r1&#10;+rykldu65iC7CJowfpir+6gxg9jbGm4CZOfvNcx4v48W8A7nedTvIKqti/Y/gjq8G1Tg67cT1dbx&#10;vZ8TgDse7mL4OXaRqdUo7DsdWp2G70kUfYF/kVbxhdK0uhpjBI+E3OtY0urTlM9m+wj3eRrnkhGo&#10;+rT7eXdeiFs1PsMbY83DJOfVBDO2h7X46+3VaenGnHMrElcH4G8VdMuZnKFrRhJexPl2Qx6TKY92&#10;bXGfpcmi/R1cxNplFm2UZ6FLmJV6saTjyYuTXRfCf6JdtChGRDhRfYxujas4II+F3+fXy8t4Xa9F&#10;NZJpZXrbumeHKJM7WTwe5+anMBs4AdeqwRASXAraIWuiKu3HY0S1k0gMf5j0uCWI6q8gMbADCXkT&#10;afUOvtOfEdV+T1S/k6i2FlH9EXx3l562zYaaO9lr0CibJOw3aE4aOEvNVp1NIO20uz+OoPBZz2M7&#10;Pfd7EuexZ3z2Ye53MypBM6q2J0XI/mhHD0qEmXnT4aTVpJT7+atPFf4LG0im1zt4bbr3pZepOC9c&#10;1iRJ0G4IrGXmw/zpNn3s+efJvzxdLmE8lGDsomp4RySui5gQqyJzxVgjvO/qxqwil2V6HWjO29A7&#10;uaDCr0k5cIt7ZvwuYEO34kS0BOYG20Uo5l3P76+3YXB+JBa1P6JKUGRwTmgbDKJRLR+BizoH5/EI&#10;8mHtwRzWBqjQncbBedtQt8Gqox/gFQ4bhnb3W7BgGIvk2Nv4rp2EpI5fcP4wUW0zEnJdEsMfoCk/&#10;1IjqDVuaDhvIOaJ5jUXZvLa6XesYSrXaWNw2ebotOoGlU+XuHHi7TSBMnbQ4qkw1JBv2wvE963ls&#10;h+t+JjjfE9XsZzz363R1FtyfUMQnGGOVptXeGPn6wed+f0gdnJPdzz9gOznWdeseGQTni/sE5x8i&#10;GTAS+gV9KTjtgKL4fOgaWJGD80w53cfqyo8ppdjYZY/yPN9gocjq8yW6saKwRcWfza4I0vNkKkZ6&#10;N0NnFwfnFaFdA3T3gm8cTrZLQ7X9zhKPKy/GeeZV/lzs7nNnPyi0vwJrjLtLOAavENLHPFueCbP4&#10;CFmNxQJhJMZTgr2lmValB0FrDbaFZ4Y8j35NHEe6ne9fbT0ScgMSw++eJro2deIQn7GlOz0zl69R&#10;v8Ga6vUu/P6Bzz6cxeugWbtg3bm4DTp7xd3+gBnpVfGzK9Sepet+Nc/9VnPdb/i0VnqqPYFzSfbX&#10;Z62uxTnU7fn7Gml1Scij4u7jUVhSXWeTKVrdG+FRzdjG9ffHoVlgzg9/TyEu2co8jsW06Yr4RR99&#10;DfJERRyf2zTElq2V+M7VUXshko2tzBERxnp2ahEv792gtRNF5yMqE6AxcCCS1Vu1uU5HS9KONmsb&#10;QWX3JQg/XIuqazvzFao+Atn0MgLYvNgTi5CLPBYyRbIGFoME0YwrYePFAXl6dnGdh+5Ftvgmz5wy&#10;026YoFXIHlSKp2Kh8KmdVXa8WqPwss381zqupyHDPpzWRk6ulvF6/VvMYP8BKr0fuVpXz3WSubUD&#10;acBMdeqaMAS3zyi66Rxv47dncc5tKMEbZsK8nlulvFd4ruF3TjSzz/3udFWwOqlW+4bqdYXXIX1V&#10;e8bnMtZqOAh5IrpTRuWwj/9l2CI7GDoxt8KD/fGMttuqPImgfAdo6DD5cD4EI4/02fpEfL7bxUe/&#10;MT/6IQoirU4P7IdvREeP97nuh6pxq3A2zn9743M3MsZxT0LS+VV0174GzYH4eiNMobTjDPpvIQh3&#10;abqdtRQ1VB2H44vbLm3AK6IKc1jJondm/8tgBv71CPdnotGJBeZEtK+3QjabyZLeGe2GWvkIeK2u&#10;g+6UQdhbD1oXX3bU+2v3kxjeCKS7obg+PdPbpBHpcZtRjb6jIcOfclmnrUhCPu8opo9blaj+FPb9&#10;sM/2+kFZfVErIiXk9/bYbXW8tiZRfTecg7/H/PxZeJzrOY5bg6i+O7xov0Or+5mufQygid/0o56u&#10;hTC61ApOInkj4N/7Tns/zaZ04Dz5a3QUtHqVs1VYC4nkn+A89CZaqMe02fNcCknSdhNd/QWC9IFw&#10;1TFjc99GeFyVWQJjf/NDZLdxneiHgPwLBOCf4//jWvz5lk8JM+h9yQe93RmJL2krqtAHsSDEb8ru&#10;gBiAWTMmW8zFZLY2aRFkktIbSBMWwHUE68Mxjz6QarXvqXPQ5zRw6BRct+quoD6Y3m3XbKXeqYR3&#10;IGDugXBbww99P4xDDfT9vgvpJAsas9puYbfeY6rhPt2ux9VcM+WNRMKM93PuOxDHyYE546U/go1H&#10;+ZVhGIYpkBIC9HZsce+rtFs2lyok4sfBeT5M5eCcQfW7B6JxTqDuBLXf4scdhPf4VsuDMPcVso7K&#10;t7Odxv6mx/xtE4hrBn3fp3+cs71uHHfNdfv0wbVzv6mu51f3vZ9DN493MAF0cXDOMAzTN+AAnWEY&#10;himfGavODmkVwHtV2JthvPV3D9mOf+Aetdod5X69onMMwzAMw/RROEBnGIZhqkV6W654aLULquBX&#10;8SeBYRiGYZgyaVebNYZhGIYJp1dd/TgiOodF2RiGYRiGKRsO0BmGYZi+ix5nvIznhncuwzAMwzBM&#10;qXCAzjAMw/Q9nDn3GlH9ciI6hogm8KeAYRiGYZiy4QCdYRiG6YsYZXcTmGsi+jt/AhiGYRiGqQIs&#10;EscwDMP0LUz1fML4xYnoSCJamt99hmEYhmGqAlfQGYZhmL7FxK8F1XtuJqIDiehNfvcZhmEYhqkK&#10;HKAzDMMwfYd+gzqpZ+rfiOg+IjqL33mGYRiGYaoEt7gzDMMwfQPT2j51Yn+aOvlFovp9/K4zDMMw&#10;DFM1WitAF7ICB8EwDMO0KJ3Ub/BU6jf4On4DGYZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZh&#10;GIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZh&#10;GIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZh&#10;GIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZh&#10;GIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZhGIZh&#10;GIZhGIZhGIZhGIZhGIZh0kFE/w/tDvE209AuuAAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA9UuC&#10;wSwQAgAsEAIAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAABaQAAAC9&#10;CAYAAAE7PErGAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAIdUAACHVAQSc&#10;tJ0AAP+lSURBVHhe7F0FYBVHE6Z/ixSoUEoLtEApWqRQ3N3d3T0hAeK4u2twC+4EDZAgcXc3SELQ&#10;ICFYCPD9O3O5y3vJCwUaaKB3/b9/d2f39u49NvO+m5udyRH7MAwqVHxOUBe1is8O6qL+AIi+F4Tw&#10;OwFYYbMeuQdWxrX7IWg4oze+GVoNnjEu8I/3hE+sm85zVfxzqIs6i7DX+QAKjqits2/CrplcBt/y&#10;wXir6Zh+eLHS5xPnDoeIy1h5biOi7wcrchXvD3VRZxEWn1qLWUeXKe3IhCDkHNkMkXcDUX9mL62x&#10;hErTB2H+mc0oM6WvIlt/eQ+mHFqI497WWmNVvBs+yUU9dZMJ6PAKdUPyy2d4/Owxbt+7idevX+sc&#10;/yEww3odttrvQtvFQ5Gzf0Xk7FcRBjumYsgGE2VM+Sn9EHzTB31WGXC/LJ98bBVCbvuh+Zz+3I55&#10;EKq1kC+FXUTILV+l/W9gypl96L5tM04EXtHZn53xzova2u4Q9lpvR/hNP+TIkQNVqlXmkmDjYA07&#10;9zMIifdRxpO80M8/ovfAHvjqqy+5Lfd98cUXyhi9CSO5pH/gwSP7I1/+fMo4GfKx9vBSpT3UZAAe&#10;PLuLFy9eoKlhDRyw253hvKzGctsdWu1L4VfQYNEYXBXcuelSA0Wec3RzbLy4Q2jtQG7TZ2O50OBU&#10;5h1chUubIFuUN27N9faLhuGIxzG0XjGex/kJ/k3yj4WvTMbx97ryki1eCSVxwNsLr8V/v8+TKNSn&#10;gCzV1Ot3rtIpX7Jmnk75u+D5i2cIivbHvSe30GNqGzxLfoZXr16hbOMSiL1xFT2mtMaTJ0+gt3Qw&#10;IuKkxfMxQNpZs51LLGT3a06CH4cg56hmyDOmJS/OsDv+yD34T174NE5/93xM2L8YHjFuyiL3uObC&#10;Zc05w7mkP4iWCwZx/YPjfigv5kE7t3CZ/tDbvw8pr1K0ztmy11KpV6j8B5f/+9//uKzXsI7Slx7b&#10;9m/g0nTKeMxZMg3zlmX8g7ngfJLLUqVLZuj7O3wQ+uEScCmDjDR7ell6DB09UKecQMedu7fRxKA6&#10;L9qHSQ/RbXJr1OxYBSMX9sNzscjpePX6FRqP/QuPHifqnCcr4HNd0p60GC32zYV7jCvOh1xUNDHh&#10;gOcJFLfoCdvQi2Ihpz0AGu+ZhWBBPeQ2QV7UMmQ+TjjsdUqr70NBKGO8FIvWdV1hpLx8wd8laWg6&#10;gs4Og4uQ3xdKg6Sa581cOAWzFk3lktCjX1dFrgm/aG1rjyw/LxYvlSQbOLyvIl+1aQmXY41GIVp8&#10;H5rn/h3+0aImutCiTROFUgRf98bqzcuExl7NMqIjTn526Nm/G9xD7HnMum0ruC8o1ovL0Bu+iL4b&#10;xFREnic9SEs3MaiGo5cPIO72NYxdNgQma/Qxc6sFlu+fjxUHFmLj8TUwWjUaHiEuCI315X8MXXNl&#10;Fb4xaMslLbzGi/WEVm6OitMGwu+6F5osMUAp8QBYfqrEma2cDysLl7Q31b8T539v2A5Lz29T5tnt&#10;fgw/G3XiRU0yQs+Vekr9Q2GjqwPm2ZyBq2Vh/t5cLH8Wi7gQ0w+qe+6ozs8rzut/xbngIOQyT3tu&#10;+Cfwv/phzJqfxINiQJQPU425O6cy7XANdMTQ+b2weM9swaOrY77VNMTfvQ6/CG/4eHsjJSUFLSfU&#10;xvWEaJ3z/VPQwqSyzxpDLi+G2MEt2gleqbbn38Y1VcaR+a7V/MGsxWnhUjl66yRE3ZO0MY0jLDq1&#10;lstQocXJrk11w32LlP4PiaTnz1grO6wpwIvabVcNLn1CAhFg3Uto75+47WpZBDYhwaizQnqmeROO&#10;ntunU06Ki56v0su3H9io1OXP/77IskWtN7ePTnkn/XoZ2ullfwc6SCNf8bGFb4QXHjy6j0RBL4h2&#10;WFiO44Wd+Pih0NKurFGePHvMmv1jWkM+ZfCiFt+V+/YqQkNLCzj5RZKgcI/hub2SWO6vEHBmCFOT&#10;LS5Ob7Woo+4GomnLRgpIVq9RHa5/8T/JQLD76DatMZWrVMSXX36JmnWqK+e8D7JsUfcxawX7gDNc&#10;94uRHnj05/RBnd6ltMbZB5xl2eDJHbk9e6OxVr8u0BES64PhpoMwdclE8YU/x+OnSdBbMghtjOtj&#10;/bEVcAt25n8Y0uhtBzdHY7Go6dA1nwptSIv6JS9q0sZ00KLed+Z06qIGPHaIPrGoNzk6vNWi3n9i&#10;p07532HV5iVcGpqMztD3tvgk6Adp4Xv3ErBs0yKUa1ISS/bOwdZT6xEVH8FaesmeOfCP9ON/jFri&#10;wZEWdrNxNeHm6qpzvqxE5O0ALgv88L2WPLPnA0JmfSQfMmqAzr4PCVlTS4+FgHNwCO4/fSxkwIuX&#10;L1nWbcFi1F6x8q0X9fvCK9wpg+y777/NIHsT/tGiXrF7BpcdBZ1oM7IG1/uYttQac9JZm1vJ4zLD&#10;gm0WXMrankAPh10ntRRP5y/RoFtN/F68hNDQ9TBx/XjcvBePIfN68j9KsHiIOX/FBpY71/A/hKY1&#10;IqtBC1AX9CaMemM//SzL9T6Deir19OdUr/WX1vU+JGROXWb+XFzwC8ADQTtepS7mkes2Qn/jFoxa&#10;twk5TM11Lmr5/jXbOXN+pdPi1apdc9SuX1PrHDIkUHnUZh+at27C9aK/FkXFVDMhGReo/Oab/Fxu&#10;yMR0LOOdFjVRhnWHFnA99KY3Fmy1QN0+pblNlMJS9LUbXQvHHXah5fC/WHbM3goTFg8RC78uL9Su&#10;4xph7cH5WvPK2HJCuvkJiwfD95qzQl1ocdJBC7ds4+Io3bAYbt68iVkzZoh6cTTr3QC/1SvKY0hL&#10;19f7E1ZnN2nNrSJzyIs6h6kZvCPD0XfpSnSYvwyjDxzED/2Go+fi5dh64SJ+mzUrU02tuUg9Qh20&#10;+t4HB09Z6ZS/DT4J+kGgBT19symXpRv+ylr7efJzoblrsSzlZQqioqIQGPVhzHn0hxUY45FBHn7L&#10;T8Cf627B9ihbvvQbbfKXPWyUOtllvy/wbQZNpwsh1711yrMCz1+8gJW7K36aOhWdtmxF163bxXf6&#10;Ct+aW/B3WXfVKpifsMZj8X0np6SgzsqspR/ValbVKX9fZMmiHq43GAtWzuZ/nP5D+3CpiQkWY+Ho&#10;a4uTlw4rsrz58iL/N/m4HnAt42LRhRcpyXiY9IDLfda7eDE36FoLCQkJrKEbG/wl/gle4+q9tJcd&#10;2RkNm2pbgeTvRlP2sXD1fgLuRJ/HK6QIABsjQ7Hsoh2iHj2kn0jxnT/Ds+RH2CEWv67z3weDU58f&#10;Cv30oyKz3LFSqb8vsmRRB1xz1yl/W7zLIrziYocNx1fT2kWLcbXQUL8qTjoeYY1yPzFB5zkq3g2r&#10;HY6j0uKF/PLl+8lmsA131jnuXaDrGWH/SW2KUaJkcRT9pYiW7H3wydCP7ILufbvwW1Oqt2rfPIN2&#10;LVL0Zy7LVyyryDQReUeylpQqUxKnLh3hunw+lcvXL8KPhQpyvWuvjlpzq3g7qIv6HVG9VlXFj4EW&#10;3IwFk7UWHtUJBQoWwIBhab7S6VHwxx/YDNh3cC+MGDsE9t7nlb7vvv9OqauL+t2hLmoVnx3URa3i&#10;s4P4dVMP9fjMDl0rXYWKTxXqglbxWUFd0B8A9NbRKdKe7e6dloxAFYuO7Bss71HcfGknCoysleE8&#10;Ff8c6oLOImhu07INkbawbb4suVzSnkQqf9VvyOUZvzP4zrAtTvudRuHR0pvEo17HuVTxz6Au6H+A&#10;i6F2yDskzU8h94DKXMo7Wqj+p3l7pX/rFSve5iW3aRxtvK08cxDWnt+MqE/kdX52xie3oMm3I/5u&#10;HJ4+e8IhEGhnCx2TNkzQOf5DgeJ6KHWN+B20kCkMgtyW+7uvHMP18lP6K1u2Shtru+RWmTmYy2Jj&#10;G8I2NONG5Y+Jr82N8f0UM5192RnvvaB/KVaE32r9VaMKwm74Km+4xowfwfUefbtwWb9xXfZW84l0&#10;Qb78eVGhcnn8Uak8b6hds2UZrI5swThTPcxfPhP7TuxEz35dlbnSY9vJDRzDgxb1g6d30Hl4Wzx7&#10;9oz7Np9YywubjvTnfQiUmdCCS1rAobclSiHjj6n9lLq1zwmlTgt7w+U96LTWFGf9z2LOccmllmDl&#10;uBc5xzRXNHv9he+/w+N9EXo7AA+fPeXv0Dk6Ers9SFm8xtlgift/CvjgGjqzxfmu8A5zx6A53fFE&#10;aOYuE1vg8ePHqNC8NDzc3ZH8IhmdJzaHs4sjb90it1Ndc2QFfpwgbTUrZ9xKkRnuXagsRFrcFAJB&#10;7vveoB2XP4+SYl24XJUcgGQtTaU8njR77jFpfyhUfiyUmD2VFQUh/UGyV69eI4+5kc5zCeRtScGL&#10;dPX9HQYM097D6hnqiIOndkFPKEdNOeFYJpt2ZXzwBU2xOnYc/GcO+RQ2jLztpC/2FRIe3sW0TaYo&#10;07g47iUmYMfpjVi7fgXH/IiJvcr/CLrmyQo0XDgGS06vxdTjaxCtwXlpAZae3Af7PI7DMyZta7+8&#10;cGVcDLuMY17WWHZhG0du+nZsG5Z3W6WvjD3kdZLrmnz7Q6L9hnWwCQqC6+aycLb8mb+/16+knS3A&#10;K96X+OheGHvlfWkmUTuzaUaKsqL4G+RLTqXcTg+S//hTQazfsYrPIxn9KlPp7H9R67wla+cpdZJr&#10;buH6+us8mDZvotJOj3+0oI/Y7NPSwA2a1OWSZLJcs59QslQJluXN97UyTnYvJH9qzbEy6AiJ8cNl&#10;b1ucdz+De2JB95raFtE3IrHJeg3GLhvKO8bp2HrSEk3Fwn705JHOuf4pfjbpgjYLh3L9uO8ZXnhl&#10;xEKmxUeLeuDW6cpYmUvTmHx6rXhM4E0fDvioudC7rrNQ2kWMO3P5MTU0HRTg55r7cqEwUuC89ifc&#10;vnYevgfbc4Aa2vHivKagUCiStqZzdh3ZmmGe7IBs/1B441E0uk5qwZqZvkyKqHQzIR4Ld8+UYnns&#10;nIY1h5bCxvUkj1l3ZBmX4bEfbkGUEgtYrssLr1BqeN6wO364FGrHsTyo3WR2X6yw2cALdovjATSd&#10;0085h2Lj7Xc7zHVdMSw+xqIOvCltRHZaL+0Od1n3MwerSXryBPcePICLZSGhtYvyhoCkxBgeo2ue&#10;NyFPnjxa7czcbQmhGvEV3wdZsqDfNTZHH1OJf/ZNLd8EOhro/cmaeOneecrCpsW8wGo6R1qi7VrE&#10;rZfum4ubd+OxYNcMPk/XfCq0IS3o17yQ6XsNPjucKca9hw/5u3Za+R330XEn6iSXuubRRGCsp1aM&#10;Djkuh1yneB3UplKW/V66JJcNm9bnMv0v+9siSxY0bXg1WjyE6+c8jmLz8aUIuu6BC57HUL9fOUTd&#10;lRzdZXQf3wQLt0/i+pQ1Y7X60oOOBmMqIzo2Cg8fPcTNO1II3kkbxjOvnrLJmDk1bdmqVa06fq//&#10;C1wDrvB5uub7ENhzbLtO+acAeUE7r/lJ/D+QEE3hxIrg1JWL/D3zghYUhI6b4dKOIV3z/B3OO6U9&#10;KH9IfBTKIe8efx/cTIxFa+N6GDdDHxWbl+Yv+cGje4JTB7GWPuNyHB3MGmPKRiMsXbQYl5wv8pf+&#10;6PFDnfNlFeStRqMMh2Xok9GsVWOd8jfhY3Jngrygc5iYif9/jZfi+z3k7AT3q1EcA49kPtHRSBYK&#10;Y9Y5G/5udc0j403cukFj6RlLE2fttd+Qli6nHcjoXfHWC9orUgrU+E+xxXp5Btnk1fo44bQ3g3zw&#10;5A5c0hEaEoKRFkN4QRP6zezMNGPjiTVoZyp+soqXED+T91C6UXH0n9UZwVe1bcNZiRp1qvFPovGk&#10;ccqDrYxTGpuE04PO1SWv+OcfGWQ/FCyQ4bofAvKCXmxnh2cvkrHD7iLH75CPPY5OCLt+HdZu7qkS&#10;7QWtufNGxrFz+5X6V199xSV9JippK5vcR/FL6D3FWJMxsHM7zbIq1SXT37rtK+Dkb4cwcX/Urly1&#10;Ii57nlPOzQxvvaA9Ii6j+VAp0DfRhOOOUoByy8MLuaSYHC6htjh4cRs66NXFyr2zmIpQvA4qKRAL&#10;jaPQqnJMjiv+Z7iuP7cv6vctC7ewi9zefmoVZq43UsYdvrQH9QTtuHrtGi9meplSqsRvKCXoRVBg&#10;IHM9iudRrslvsDAz4y/9Y2u6TxXygpaPQctWpNYA/Y1b0X/JSjgGhyIy4W6q9J9Tudy5c+mUZwU+&#10;CuXICtCDn1uIEy/oExeOo3q7ymjcsy4HSqfFXKrBr6hY/g+MXzWKx+ia459A0wpBYYTl+o6DUrRN&#10;+Q9o/orZ+PIr6aGH4OBzgUs55geFK465H8oaKyL1DWOpsr8r43XhQ4WsJQSIBU3Lmb6zQ75e+GvZ&#10;MtxOSuS2+B/2eXmi+vKlyGFkyoojKxb0h0SWLmj6R6It6nny5Bb/sLOUn0+5j3DeWXo4oFfkmue+&#10;DegLpWDoWzZvRochrXDv/j28FjJHR0fxUPiCHw7Jx0PXuf8EI/SHoN+Q3jhz5ZjOfsLOQ9LLo9Ia&#10;i/NT+ZUot3CWWNSvcO92oFjZZEWSLEn+9++K7zyF69fDDonyOQJvvFseGfnfXxP0vVhu147NoWvc&#10;++Bf19DvGkP40ZNE1hJnXU+goX4VNEv17dhtsxXnbCUepuKfIBRfTTbG3cePcNT9In6YYqpjzNuj&#10;Zt3qSj0rwoj9HT4ZypGdUKJkMXTrLb3Rk0HtzLSMppwcs+T8JgV/lGJyyNSD6icvHspwjoq3h7qg&#10;3wO02NamRs6UFx6V6RchRbMn2ZhxUiIhwu9lSiL/N/mx+9g2Dil7weUUNu1ey2k9aCzJJlgYZJhL&#10;xdtBXdBZBDmDlC6oi/PjQV3QKj4rCOWhHurxGR26VrkKFSpUqMgeUJW0is8Gwbf+mTu1ChXZEaqS&#10;VpFtcchNChW/4ux65B5YGdUndkLE3QCcC9T2vZMdDWYeXcr76+V30N8Pr8kl5fwtrN8AlnZblHO+&#10;H1YDrRcM5j5qm+2doxUySIWK7AJVSavIFhi+SXIekRVl8K00bygKL0WlvKPYN94L1n5nU/s2wTs1&#10;STsp66JCGQ9cb6QobioHbpF2MO90lJzv5Y2fMkpO7MVzE6y9T8Bw+zR0X2fOfbmH/Kk1VoWKjw1V&#10;SX9EPE6WvAY3n1zHu29M1uox+s3siPXHVnLf4+QPu40sO8E7LnOf7/E7p3EZrrE3VTNmydi9C1HS&#10;sAki7wYiPDUwZnpYe1tzScq32uyhHFOwmGk3bp8O0N5102fTVKVO7DoqIQiHvU8h75C/BHv/dKJI&#10;qfj88MGVdL78+bj8voCU+EkzKSuFu5PrbwN5N7zJlHFc0tw5NPyA5ASwmYHGy/dDHqHp+9Nj0eo5&#10;OuVvC9p0M08oG3Lfpv0I9UdXQvNxNXHc4SBvWn/2/BkSHt7hvtPOx9F8fG3UH1MZyS+e8zm00T35&#10;5YeLcvaxQYyVSht/GzZJEMtdftYSF4Ik88Uveg1ZkVLdN05Kkel/3RPlTaRgU5oMWGbVZntnKzIK&#10;x51vsBQcdq/zQS7pGsO3z4L7NSm3qI+Y95qQ5RpYGQ7hl5VzD3me5LLGlC6KLL9ea3w9rCpCb6et&#10;WboHmXXLss8e4vv6n+k4eMZKYVo0d/BRvCKjY4dQZn7av4OKrMUHV9IUh5QUKSVRpjYp6YWr5rCM&#10;QH9Ecl0+5/Tlo0pbDgloMcNYkVGsUyrl80h5t+/SRlHSsxZPw/T5k5S5SUYgd3sqKRs1KWmKh0pt&#10;iom6SNwT1ek+ew/oji/+9wXHRw2M8WT513mlYGZL1+lO168JWrjxd67zIialSwrXI9iBy55T26KJ&#10;YXUs2zePw0+WbVwCHiEuLOs2uRWPsXU8w2X9MX/iybPHuPvgNs+l61qfCujfYuRmC6EspfCVVSd1&#10;4nL1OWkzGyntruvM8JtFT26f9j/DZTGz7lzOOroU+rvSvnuZVbdbKEWIkUFKftrBRUokQjKfEGum&#10;65NiHbZDW5nk1GvJfUq7f0VW5FwfLYXSzDekKgJu+EjKeXRz2IWmKXeykcv1zwkFpk/CrcSHvO7o&#10;aLdxHV4pERC1D9rE13DFMtrPx2vf7PgRzDsnbV15V2ywWq3UKdjgzkOSqSurcc5ResqSUa9RHa3d&#10;w+kh6y9NyOl1CZoxmbMaqrkjC3H1Vij0lw7hhdp9cmuERAaysm08tloqO36Fq9HRCIz2h4WlIWq0&#10;r4w/mv3OY/yj3LB+7Tqcs7dGyssUPofGh14LRP9ZXVhmvGYMgqK8dV47O4OU25zT63X2NZjRG83m&#10;9Eel6QNRWjBtiop52OMojngeR65UJVnctAf2uRyCS7Szkvog/9jWWvPIICUbeNObk9tQmxSwd5y0&#10;DV8TdH6h1HjJmihv1FJcW9ohLTNmBUJB/zVrCPZ7WCNMKGf6IZCZ/+cAig+td2g/K94k8ZSXLJ7w&#10;XDaVxkvxNPd3B63hkPNjkHg3EP5xcbzLnfCFiaHOa2mCiNjiNfO4ToFrfij4A9e3H9iAZq2lCE4U&#10;G0X+MV28Zi6XhFy5cyH6rvTyl0A/9t4REhHo2a+bIk+P30v/xomR9CaMVGRy2AYCbS+T573oLr3/&#10;oOsX++1XrptPM0a5CmWUp3uKiVdLY1Mtwf+q9GMvP73rCmzzNvjXlLT8q3PozG7+ouiXyGxaWroJ&#10;t6ArXHbp1REugZdx/MIBjvpvbXcQOb7Iga9yfsW5tGkeGbRlPuCaB8qWK42Q65IyW7dtBffR/MV+&#10;K4bohGCULF0CkbcD8HORn3iMfC8rNixmNv5HpXLKnCR/GyQ8uQGPUDcs3z+fw2k9eJKAJgbVeAGf&#10;PHOcF3Fni2ZcEg5f2oemY6sL1MCec9tYNtFyPMavGIEQoZiv3ojicykWduJTidFM32yG+ITruJ90&#10;W+c9ZFf8MUXKdEB2XgozPNpK+oMkxScrOVkRBt70RdAtXyw+t1WR0fltlo+X6tMG8PjKQqnTuSUt&#10;JBMK9cl/xJHiOrlE2yvWg+tkouizcQpO+komjdOBF+AX78XyZksM+L68Yt25TXOSOYTmbS2uOWb3&#10;fBzxOqWYOfxvePN15Gt9LvjK3JjXmByTJezKFLiuKwKhauG0oRSc1/2El6+SEeezCS6i7mJZhMMx&#10;p6Q8Q1JirBRb/EE0gk4P5fNevErBlcgIJiwvxZyWTtJ3T6AwIfS3VbjIz1r38HdYkqrIdSGveNLV&#10;bI8yTNvfSzqBrkc5+GXZnKVp4bAzw9V70tqcuXByhr43oUNXyTxHaNtJIhNkUXDw0R1G/O/wrylp&#10;+sU8L/7hZiyYzLH7Iu8EYM3WtJB4FMuGyh5CMftFu+Gc0wkYmIyB5Y6VvKla/lWicYRJsyTvgKA4&#10;L9SuX1OJGrD/hBUaN2/AwYwqVakAJ/+L0DcaxX2Vqkp5gDr36MDKW56zdfsWPKdmUPm/w5glA/Eg&#10;6T6u3YhG3I0YZsK04B8lPsLguT2QnJyMVhPqSgxDLNwihX7ixARJT5NQ4pdfEXfrGh49eoQW42vz&#10;H8nUjcasuF2cXdBIvypu3bmB2/dvselDf+ngT0pJrL64i0uHSEcui41thAChJMkFTh5z7UFGRuoj&#10;FOeoLdqB/DfbS9kqSPmut9uG494nsc1+t/J9vOl7MT+8AnsFCy5s2pXbxc17cLnynBQYi5jxSd9T&#10;KKxXXzlHBjG0QKGgqR4kfmhaLZfei/RbJ5WfMihS3CPBnOmgNRfpOh9O6wqLdSqZN54nP2YlTCHF&#10;6bjg4gTL/bvx/PlzPH54lfuc1/6oWKqTHkSyoqZj7EGJmddctljntd8FxHyL/lJEZx9BF6nauk/3&#10;ExyNlU2Z7wIie7rkHxKquSMLkCIYBh3EeulIefmCFfDLly/xLFla/By2XbRPnTzJQYIp11caqF0d&#10;np4erMTpZaPmQX84cknj6aA/IF33kl0RcEP7D0Izew3l5KXyYoidIpNxPujNj4jTDy2G+zUXtg1f&#10;SB2bPmfZ38HKMfM0RZpKX3bh+9xASprMGxRYmdaYk2DIrlsrstL1sKoJJ8tCeCmIBSnjFymPERMf&#10;j/Br0QiLuQbP7ZXhuPJbPHkksemUF0/EQoVQ0oVx96oNDvv68Hqts2Kpzmu/C7wFG3VNfcLWBU0l&#10;TfW125Yr6aqGjBqg1d+zfzfx5CuRhvSgcfJY+V1VhHjCHm+urzXHx0K2UtIUX7ePWSvM3WyKlsOk&#10;t/SHL6aFz5fj7573PAqPyCsYv3Ageho1Y/lJJ+kPzT1MymhZr28ZeEU7oLOBlK+YxkxYNBhmy0dy&#10;jOCRM7pj8JSO6GbYGOEaPrnvA/loqFcVhwRr3G9rhQMEO6l+0G4399MLQlLGfWd2YjZMwftaG9Xl&#10;NAXtTBuyAn4smDUdA2d34zx3g+ZI5ZB5Pbgu/xDQoetePjU0atbgH3vRqPhnkJU0aVdW0msKwX17&#10;Fa6T4r0dIeUqYSX9IglugX5YbrUNLv5+QklX4jQQxCMoFYSn1V/SWKGkKcfJJkcHbmeFkn4byAEW&#10;yVadvi8r4BsleQl9TGQ7JU2gnC72AdLbfVkeGOeOC6lJ4IPjPdF4UEU0EaC+JoMqKePkc47bS4/Y&#10;9gGS0Z/6mg2pjCFTOrOylscdubzjb3PB/B1kJt3Y4C/cSIzmOqXYWLhuHtcXWc7Hkr1zcPPGDdy+&#10;fQcT14+D3pLBaDT2L7QxbiDaE2B5dAWn3SCTB6W3m7ViGmp0+BPDTAfxHH7BPvD18WUlTweljtZ1&#10;L9kZFBCfAqKv3LhES04vhSbN+vtUzRbTjYVC13hplCunVn9mIDY1ZY60OSU9WrXLmC/ywEkrHE1N&#10;AnrC7v28FD4laCppwk8W+shpZoovjY2Ry2gCfjTTw6CV+ri8riiSXzzC0u1bYLJkPql0eG//A7uX&#10;lUa1yX2R38QQXxkZ4SsTU+QzM0aFGZM+upJ+H1jbSu6a2RWquSMLcO1eCEYvHoAL7qfx8PFDlGlU&#10;HO2HtOLSy98DUVFRcHdzQ58ZHZidkNmDbNI37l7H8xfP2Sb98mUKLl28iJEL+3J26L/aVEC9LtXZ&#10;/NGoR20kPU7Cs+dPcdLxCHuGRH+CGyz6C2UZcM2d8zLRYyM9PpLilvvlR0nN9C0UX1/u33NsG8vk&#10;cZS7iepn7I9hrPFozlMUEu/DGeTIzZLG0Px7jm/ncYWLSi+qypYvrZWMgd5ByHVC0V+LoIwYI7fp&#10;fulxl+agHLJzl87QGv+pQ4tJi/8KTZkKn1SfaGrTO5TnghSkiHX75IVESORjxfGTGLN2oxglnhTD&#10;w3BOEAla41+amOB5SspbKemwm75wD7bn90lXE7S35ts4Wivvp/Llz4s6DaSt/gT6N7FzO8MpfWRZ&#10;enxX4Fv+dyue6pUxaERaun4Z8lohNzwqh+sPEcQhbV2u3LhYy4OE4rfus96BGrWrKTJDUz2lTtfT&#10;TMs5e4m0Met98UGUNKUimrF+PDobNMC6QwtYRuaLVsOrIfy2H5soFmy1YDkx3IN2W9HPTErXSW1K&#10;VWQpzms8sALaja6FXsYtcNxhFyeSowyJcuoiwjF7K/Q3b4MJgn1Tm8Z4RTmg9cgaPF+nsdJLoHaj&#10;a2PQpA7oY9KS24QJiwfDOdQWm49JC4jOp1JOo9RzQjMcu2LF8rUH56Pb+CbwveaMA+J+ib3L4wkP&#10;n9xjOzTtJKRFPW3pRHQc2halGxTjRbvz8DYMHN8bdTqJP/i4UMGg62Px7tmcVrStSQMEXw3C3j17&#10;ceK8NW7cvsELe9mmRexHTS9oSFmTWx+l9L927Zpy3f8i3pf5yOz4XdG209+nkv2UkV5JJwvlmsPY&#10;hNcgKd8nou9FivQSsdWshWJ9A7PPnBVKNRYv+EX4a5x09+Cxmy/Y8rgcRibcfpOSJmWmiTfJ+w7u&#10;Bc9QR6VNDgDpx70JU+dK+oZc6+TrUEIa6vvmm/xckgMDlZSfQnYJ3LZ/g1Ds/ZV50oPGeIQ4IPyW&#10;n85+TcjXfVd8ECXtFi7ZhQkuIRndTiIy2cYrIzCdXyvlhiMlnf48t3Ap5f+VVJOGJijtbXqZDJ+r&#10;2i8MFu+YwqVt6jbizED57HyuZu7xEXcjFkcv74d3mAe2nlzPjJny0pVt/Bsv1D+alsKuozuYKR87&#10;chQVm5dBrY5VcefOHfQY00mw54oICgtE+aYlxdjf8fhJEn4u+COOXN6HKz52uOh1DuGCrei6dnaD&#10;nCJME/TEkV6WGchnleyLY8aNQPD1zDcZZAbNjQbpQV4+zgFpa5RQ9JfCXNaoLWVf/S9B88XhK1at&#10;QskamyLl1UtW2A+fPhZMOhmJz54wo375OgV/LFzI40hBcymUdcqrF1z/a8kS7HB15Xp2MnfQy0Nd&#10;8uyObGPuoLfo5N5CdsedB6VdaPTY26t/5g7pmr9OtCORSpd0f3xvgy17pKQ/WYVHjxOZTc+3mo75&#10;O6chLCIYbn6OnKKudKNi7E63eMN8dBjWGg261UJCwl0cOLkPlVuWRTmh0EeYDcbevXux8uBCTN0k&#10;ueLdS7yr81rZDaevHGXISpoeFekR9qyDtbKji1wgZTfIWYuncm5I6jvvfJL9SWW787xlM9k0Qbki&#10;yfVKZiTyI6uda1qWNNqcINc7dG3LJe0SI3s37RalPDd5vs4D/QmjeI6Bw/vy3JTpVp5XPp8eo73D&#10;pQ0RtANO3lAh49BpKUkt5ZukhFHkKRB1J1DJIKw59lPBRfF5F9ud57W2zdUJ3bdvEt/dHUQkJSL0&#10;0UO8eJmCU4GByGNqjiqLlrAS/0Kw7Sar1+D6g/u4l/wMQY8e4IYgFrvc3GB07Ihgl7d5vjzmE7S8&#10;ebIavQZkriN0wVzoGLdgyUuEXPQKFPwesxdnNElobnT5N5FtlHShn3/kcsFKadvuDqGoacH3Hyq5&#10;0BB6DeiOmYumKHZK6qcdP2QjmmAhvfwjmyGVFSqVxy/FimKhmG+Z5QKYTzNiOW2S0fxDkredk71T&#10;lmUVaIHO2GrBTGLH6Q1oalAdO85s4vaDhw/gJtgGK+D7CSyjTS3kvbHh2CpuL7CS4n7omvtzRVDs&#10;u/uuqshaOEe7o+3mVfh26iTMPnsCd2LscefaJTxICMOzx7eRIggIsezXr1/iwW1/3Iw+jYfiKTc0&#10;ygVdt21ELtMJQklbIUj82OmaP6vRq78UOoAgvz/Q7HcPsUfj5pKX1xGbfawzaK8FtSk0BP3Ay/7X&#10;lGu3aavGSqyh7PCjq744/Ei4djucFe4+252YstEYF73OIyw2hHHFx5Y3r+yy2cIMPPJ6EAe10TWP&#10;ChXZAf7/wqaOzCAr0jlLpvOmuFOXj/LTG22ASz/2TZg4wwSugWlxWWgDXNiNtOBa/xZUJa3ig6J6&#10;LenNee7cuRVZy7ZpEeT6D+2tpN+VZXJdLouX+JXZEr08Ii8OklF8BtnsQePoBQ/ZmqlNL3qoJFD8&#10;BJk1kXmDTBTHLuxX4ikYTzLUurYmiqTaqeV+2QxDGxyC47x4t2xm56pQkVVQlbSKDwpZSZNnBbm2&#10;0VZcOTIiyUnRkbuSprKT67pkBQoW4HLAsL6ch13u8wxzRMdu7bmdPsW1rKTJDkn3QHVbl1OoVV9y&#10;56KXjAYmo7Xe/JPZjd7aU93O7bTyQtHR1w5mUyXTGUHzHlWo+BBQlbQKFSpUZGOoSlqFChUqsjHE&#10;05p6qId6qId6ZNtDl+ZWoUKFChXZA6qSVqFChYpsDFVJq1ChQkU2hqqkVXw2CLjx7jE+VKjI7lCV&#10;tIpPBucCbbhsm5ohvNDo2qCks0G3fDi9FaXa+m5Ydc7SkmtAZbRbOFTJrHLAVYqcN+3QIi4JzpGS&#10;H7QKFdkZqpJWkW3hHefOiWEDhCIuqt8A+YZIG2O8Y92UMUXHSjEZCJQpPNcgKRaLJiz2zcMPI2oi&#10;JDUDz4RdM7HSZgMnnKW22T5pJ6FLtKq0VWQ/qEpaRbZDl6WjsPWKlFmHFClFUHtTgtmr94NR3lTK&#10;yixjhVDCRYRiD7/rz+cS0y5h2AQBN7wxbMdsDNsgJS6efWwZ2i9KyywdmRCI+SdWKW0VKv5tqEpa&#10;xb8K2Y5ssmsWLoWmJaIdsl4KPUsgNt1t/USEpcYTzzkyLfYHjZMV+Eqb9Wzm8BEMnNoO4Vcw64QU&#10;hrbG5C5cHvQ6gbJT+nKdlL+V8xHkHt2c5/x6TEsUHdcIg9YboeWKcQgU97b+YtZHR1Sh4l2gKmkV&#10;/wqsUhMHb7q4A/OtV3K92uROCL8TwPUGM3oh8m4grFIzdJ8PvohcY6R8hDlF6R4jJQTddHkncg2s&#10;hCMex7iticiEIBzySovH4RLtjL0exxEh5s2v14oV8/ILUqJjUvSBN6WUR9GCmeca1Zxt29QmFq6/&#10;fbIyjwoVHxOqkv6IoFClNxKuY/yqkRixoA8s1o8TZT+MWzECcbdjuD/uYYTOcz83eKYqWYJsE9YF&#10;s71SJnGfOA8E35LCRpJyjRIseL3ddnhck4Lzp4dPrMSmCYvObsERn1Pwv+HN535v2E6xR8s4JBg2&#10;lUtOreUyp1DSVC47u04Zo0LFvwFVSX9g3E6KRfSNSKw5tIQD+dNBCWgvuJ8RDC0U7sHOiBdt+dhw&#10;fBUi4sJw53G8zvk+Zbhdc4HvdQ/kHSy9ACS0XzwcBtun8ku/nP0qotGstCQPhA122zBm22Rmusf9&#10;pDRpv5p0VfodIqT4v3SuDGpXNmunjKk9byQr3Y5rJTv0Kd/T+MO4DcoZS/ku9XfPV8aG3pZeLuYd&#10;k5YLkzB0oykm7p+Lc8G2b7SPf87wiPVCiVmTUXflEhSeOhHdtks/aCo+LD6okpZj9tLjYt2GtTOE&#10;dbzgfFKr/SZEJwTjiy++4PoI/SHwiczIoNLPr4mVGxYr90OYs3S6Vr8u/FiooE7524KOvee3c3nA&#10;1gqNx1bD4Lk9kfTkEV6+esl/7JQb7smzxxi2oLfo/ws7Tm/k8aecjnKpa95PEfRZCc3m9EPj2X2R&#10;O9ULg9YGlaG3/fDDcCl5MMEvXsrQknNARUUp9togmRyGbJWydadXlpVM2yrztVs8DO6p+Sg1bdhn&#10;A86g7xoD/D4uTVbUpAuuPgjRmm/Almk8V+dlIxU5laTsab5mSw2UsZ87em61xB/z54o1SxkQpZyG&#10;8nE3KRE5xuvhUoSLznNV/HN8UCVNSvO334tzKYNS5ffsJzEhUtLdenfGpt1rMVxvMPcbmOhxineq&#10;y3MQSDEvSE2b1bFbO7gEpuUy7NS9PXoP7KGMpdjCQ0cP5D8qypNIY+T0WZS7brThMM7iQCn+fypc&#10;CA6+thg5digr5YI//sD57ygHH7V/+vlHlKtQls9t3roJ9hz/+xdJ1x9G4rSzNS9iYsxNDKpxlu/b&#10;ifEIjfVFdHQ0mzYoUS0hOioKgdHeglHHICXlBSvzEw6H+fz9trsQ/zAqwzU+NVwIkf69roRfQvS9&#10;tPT4Rrtn8r9T7fkjMMpqrlDWaamPll/YobwsPB9og19MpVx2NoEX+JyDbkcQJpS7PF4TxKgtbbdK&#10;daFUCeF3A7ndcckIlDJqAf3UBMQ9N0zCHrdjWC9YO7XpZeYq251cLzSyjiIn9N88TVHUsuxzRe9d&#10;62F87AgrZlqvD54+gd6BPZyc9t7jxxi9fzdevhaKW/QR2Sg2awpOB0m5A/9rKPFbMZ3yrMAHV9KU&#10;L4wUnqxASUnL/aSkL3lKGxQoYwb1U/2bb/NzAlGqr926HHUa1OJg8fJ56ZX0D0KxUknnk9L/vXRJ&#10;/iMmUNZp6pOVtJxcUlNJ16hTTTl/zLjhcPaXspCTkiaZJuNv0LiuUteNcEzZaMQKtsX42giLCUbs&#10;vQg8efqYs4iTAm4slPbRs4eYTe86soOVOMmdAuyRlJQEZ89LiLl5FU0Nq/M8Y5YMYsWv+3rZH79a&#10;dOd/i/zDq2Pm0SUsq5RqjiA5laUm9uL6+RDpu5f71l6UXPEIOfVacEkvFN2uuUr/vhFpSoFe+F29&#10;F4xj3mlpk8KFks89ugVW2e3MoFjPBtpiua304pBA85HZheonfM+y3Vpm5gUM2/H55af0Ve7ZJnVz&#10;zecGSo1VaIoZp3Kj/OHHA3xw/f59XovpD8oW7hMbg7gH91iZE+nIYTxO57x/B0pXpUsuY9JMyVyV&#10;GVq3byH+nqQf5jfhrMNxnL58VGdfZricqqdkUNJkzfbJi4e12m9zH2+LbGmTLlbiV51yXYgQzIvS&#10;L8mpjv5tnHQ6wouXFPELwYq9g10RHhuCRvpVcV6w6ps3b+LewwQtJX39QRTiYmNxxdsWDcW4wGg/&#10;OAlFTQueTCB07LLJun/0jw1iqXI98IY3Ju6bx/WohDRGTS8CzwVLLngLT67m8qDnCcFam8Ep0l6w&#10;W0/kHC29zCMludf9GLvQySzZYO8iWDlJniCyYvWMkR7B5fNI6RIL/mFceyV7NZ1bxLizlgI/G3AW&#10;DpEO7AVy2v8c9zlHp5nX3KIduWw5b4DC9D8X1Fq5gBUuqWffuDjE3E8QipiX4N8e50KDmGUTszY8&#10;sh9ngnVvDipTvpROOSHydgBnYNfVR4TJLzptI1N6lK9YVjGJakJOQqsJmbRRZiAqSYeEvOFHYt7S&#10;GUrqNhn0BC7XLbdLHkoy5OxAowyGacnfB+qLwywELU46iEFT/cbDq5iwaiT6zuzIbRubs3j87DE/&#10;GlJ7oFFfpX4zMRaeAY64m3AHg+f2wMiFfWF9/Bj3Ecumg+q6rpudYS0YaYWp/ZHLIG2zCXllUDn3&#10;+HLFzS33mBaKonQIl14Gkg36pwmduE6QPS5ISU8+mnHDid91T+QZ9CfyDZFSXdWd1kNix6lKepWN&#10;lG7LK9adryUzYhmkcL8bUYNLpygn+Ij5aBxD/Fh8p98WxgeWwvWqC7v3kf92zEPtOT5l5LUwFosM&#10;SBFrssXa1Xjx4inctlVmW/TfHa8E4XBYU4DHTjl5nGXhd+5g+cWMrpHRGj/O9OTTb0gvrf7836S+&#10;y7oXojzVLlmb9nJXk9XKT99U0lN3/cZ1uE3vn+R0aHQNebwMWUnL5w8c3g/Gk8dz/ZzzCUVOmCsU&#10;9K/Ff1FkZE6V+2RQzk35vpq2bKz1/otw1v44ZyLXlL0tspWSJjuyLvm0eRN1ymVE3QmEoalelvxq&#10;yQi/+W5ZguMTo3Dk8j7YedjALdgJYbF+QkGPwvpjKxEZE4ruk1uh74xOmLByFHtzeAd4IkWwDsPp&#10;ethsvRa7zm7G4t2zMGTwIAQHBWHP+e0YOr83fEPdEXItkOe+JJh2eLTEEj8ltF45QatNSi//WElp&#10;b7myC93WmnO99twRXO5xOQCbIFtmvmSnls/LNbqFsvtwYOrLw3z6rfGdYVtljIypx1aj7xpDrmsq&#10;d80xHdeZsZ2a7md0qodHSKqv9HTrddjvYa2MdY52Quc1plpKW573c8Bfy+axeYPMF1udHfHi5XO4&#10;WP4MV8sicN/+Jytd+aBxL1+npLZIr7+CM41dVxgua38SCvsF+u3YwnK78BB4xmozVFKayy0XckLi&#10;LXvXsalg5sIpjLnLZmD/SSuuUy5M+RyXgEvKmDehW5/OPP6Sx1nYp5o6iX3bup5CtVp/KeNITqV7&#10;iD2XlC8z4pb0VETKWB6nCfkczbaMWYumKvXSZUtlsAbQ0121mmleTe+Cf0VJW0w3QeceHVgpf/Pt&#10;Nyz7Ou/Xyi+VXNIHo/oflcrxH5gsX7xmPlyDLivtsNRs0zlz5mTzh5x4tMAP33NJCpe+tOi7Qfiz&#10;aiWW0RdJY7v07IiFK+fg58I/4a8aVVCipPQCgDJD23uf5/rb4EGSZLNralAdNxKjce3mVfSZ0QFr&#10;165CcnIybt+7iecvnsHO9gKz6d5T26H1hHpoa9QAj58mIfnFc8Zr8QcwZvFAHLM/hEFzuiIwyg8n&#10;bY6h+bhaPP+1m9E6r5/d4RolPfqScqPyZ6POMNizkOubHPaxfOHZLQi+5ctMteC49opC7LDaGHkE&#10;0yb2Ks+32fEAn0NstrBxF8wXP3JyX/f1Fnwe9W1x3I/fzHuwvMDImnCMlDw+8okfCdq8km9sG27T&#10;+LPih4HWGflTFxL3RzKHKEdUmzmU61VmDOKxmjsjPwdEiO/1Urj0JNhr6yahZFPgsk4o3c1l+MWg&#10;i2VhxPptZ7mzUMSkuKk/5PwYvHqZLGSF4LC2IFJevxTywnC3qiFW6mvxJBLHZb6JJlrXo8zxuXPn&#10;0pL9E5y8dCSDrHWHNBfKr7/Og1y5csE1UHpC+ztUT006TKBzNfv+DhMstL1+Zi+RvMh++rmQlvxd&#10;8K8oafpFIaXaZ1BPRab54pBQ4c8/FFsSKVjqk/vp0YK8MOR2YIwHv9DTHEMgJT3WeAzX5T45WzTV&#10;83+TH7+X+o3rNJ88F5X0SPO2LnhxD8Ox4sACbDy+SjwiJuPe/QQ0Ecr6xYsXGLmoP4bO68kKlkwb&#10;pmvH4qTTUfSc2pbbkzaMZ3e7qRuNWUHvPb8DB+12Yb7VdMGog3meh4kP2L49d8cUbD1pCd+QtI0a&#10;nwqqWnRkP2lNmewlQcqWXhCSWYJl3N7NYywv7UGjRXo45JX2ooYUKf2Aa9q06RyeS+B04AXMPrGe&#10;67+YdGWbOO0g/H1Sb2WMo1C+9RaM4nNP+53mOeU+2h5O8n2CSdM9LbJJ+wEgdFkmnUfnkOugZt+n&#10;iOJzp7KCTnz6lKwd8D3Ullk0yegIu2zCitlVKGuXTeXwUijrxPthcFpTUCjln1iJp4i1S0dSQiiP&#10;eymUd9TdW2IOCFaeAtdr0t8Vgb43zet/bKR/yZfd8a8o6aGjB6Br706YOtdCkZUpV0qw2OJcnzTT&#10;BIYmknIlWYu2TZU6laHxPsx65Teo9JhCpg5ix5F3AtCkRSOW128k2aeWWS5AfaHEA8RCqfhnBZY1&#10;a9WEH3Vq1avB89ZJTe9fuar0dj8ozlPx+vg7yEejsX/BL9gLl70v4LzbaTxLfsY+0Icu7hUs+jki&#10;48JhuHwY6tSoyS8KG+n/hQvnz2PKxElsJrl574YY/wRJglmTC94fZcuJX38nHLtyAO6+joptmg5d&#10;95FdYXRA8ujIJdgwxdWIuheEgqNrK/26FB39IVMMjfRyo4NLuSSlTGO2XLbicqfjHsW+rQun/M9j&#10;xvF1fG35ZZ/ZoRVaY3IOqMTKP29qtL3t9mmeJQSTvbO5nxS5/OLxc0AO03G8plqtX8UlKdlI57lc&#10;Jy3rsrEkK+lYvy2suD2DArDtmOTH7ywYNPXdv+XFCv4VmT4Es3bfVYtJSEqqWcTEWvu7fB8Qmdq4&#10;W/cGGtIlp9IxaqOJEqudu3ymllwmeZqy7IxsZZP+VEHucnTM2GLOi5iUqcxCjl7ez+XE9ROYUbcz&#10;aYhFu2ehrUkDNDWsgXamjbBk71yMXzUKm6zXYIFg0DvOSBtafHx82G5N85GdetXBxTxv8NXMlVF2&#10;BLFgUmzXHkj29AqmkolBhmu0ZIIg9F49Fub7tbeJm+yZhYHi+yNlvMv1CM9FW8Q3XdrBsT+GbTDB&#10;wHVG8Ip1ZXe7JkvG8hg694jnMXw7tDrswy/z+cvOrEOr5eNYyVM/yfw1kgUYi38bub5EjJXrY7en&#10;2SA9U7ec07my7FNGDtMJvN76W23HS7G+SOmmpDxnme/Rrmxvdlr3I5w3lOD1FxZzFY7eXtxPCt3n&#10;aCcuX76UzvHc35iVN9m3IxLussz4+D9X0gTfqLRwAjIuuks7UQ+dkZ6+ZPxe+jf0FU/rRAjTmy4H&#10;jein1X4T6MdBl/xjQVXSWYApG43xMOkBb/eWlbN8EJOOio/EjK3m0Bs1Ghc8zrL/s4QaCk47H8Px&#10;o0cxa9tERIvxdKSIx8RnyU+5TqaQxMcP2SY9bqXk6/2pQtfb9vcB2ZyDbvpgh8Me7Hc7xCxZsz89&#10;Q5e9Rt4EsonL9TP+Z5S6d5wb/K+n+ep/TpCVdM+dW4SSTmYlTcqaDjJlxIfsF2z6FziuK8CK1yPQ&#10;D6FXr/KLQRr77GkCHNb+AIfVBYRMKHGHqWyzprHXHzzgebJCSZcqUzLDCzsZpEhlZbp+5yr2uc5M&#10;ue613oGVGxfr7HMJuqR1nua8VM5fps3KPwaynZLee05ykyJ00q+n1feu2HRMejSWsf5IWlaOYVOl&#10;t8D/GA/C2IvjpONRvEhJhleYOytU2jnoFeKGpKeP0H1ya0zeaAR/P3+0GF8LDfWqsP9zK6N6bHMm&#10;Jd1rWjtcFQu/74yOaGlUFwt2zcCmE2vZ4+PRk0TB0s348dHq7BaYrtXHtXufj+uXin8XspJubblO&#10;KNZnrHhJwd6OPC3VheJ12VAMTkIRk/x+YiKir8cpSvr5swTcjT7HdSIpV53nsZImNX/70SOeOyuU&#10;9IFTVvwir2nLRjpBJlAaR8o0V+5cLCN/ZSo15/EOd0LU3SCtczVB51NJ77TIoYDMp3If+WF37ZXm&#10;FvoxkO2U9LaTqzB/qwVOuuxHT6NmGDG9G5dLrabhgO0Wro9bMAAthkp2Q99rzuioXxdj5vTCgImS&#10;K9aGo0uwaMdk1O2dtrtxuqW0C2r7qVWYvEYfdXqXQsRdf3Q11P4HfB9M3WSM+TunY7/tTgErHLDb&#10;xSXZoqlsbVwfCQkJvFGFGHT/WZ1hIe6H6uQTbeN6kut1R1fARTs7NBeKfNCc7loYyOiGmVvMsWzf&#10;vM8mWt6330nePSr+PchKusHyZYIIPFGUdPiVSan1V4qSPufogJU7t2KZ1TZFSScLJf3i2QNprJDK&#10;SpoV/aMknjurzB1vA9qYcjid6eNTRrZU0jM3TGAlKmPkjO6scOU2jWs7upZyzhnXg1p9cr3xIOkl&#10;IKHlcMmtZvX+ORg5swf3U0aPLoYZdyO9K4jZWp3dzOaJK452+LNlOTTv0xCPkh5h3Aw9NBtXE6MW&#10;D0BAQADaCIXdc1pbTBKfUVbSVjabFRc7slc30P8TzRo3QaXyf6Bhj9oo06gYHiclMZNed2Q5Jotz&#10;icHrupdPFWONJY+Jt8XQUbp96t8Fmfnlyzh0Zo9O+ecGWUnXW75UrOGkNCV90YzrxI5lJU318Ogo&#10;eAT661TSxJ4VJS1aWamkaSs3vbjV1SeD3hOcsc+4geZ9QP7Vmvsl6NqaG3E+FrKVkt52ciVOOu/T&#10;UtI2HkcQfsdPaRNo7B6b9Thqb8V102Uj4BxyAY5B57gtj9NU0oTVB+bCdPkIRUk3HlgBw6ZJGTv+&#10;CUzW6iHh4V08epyIuAcRKN+kJHrpdUF0XDS/+CNPjeP2h9Crew+YCBbfc2obTFw/Ds0Ma2DwnB7Y&#10;cXYTb1hpVK8+Zm2bJNj+BpSsVwT7TuxG4571UKdTNck+/fwZjzNYPhxRdz7+Yvmn2Ht8O46ek4L9&#10;ayJv3q8zyNKDNjgU1whiU7dBmnfIm0D2x7oN0n7QNSHbGjVBnkNffvkldh7arLP/c4SspBuuXI6h&#10;u3Yhv5kRchqb4UtjI+Q1Go9y5v2waXkVuKz9npX3DuujuPfwAStpR8ufMWGTBX4yH4NcRhPwpYkx&#10;cpma4EczA959+G8w6XcF7WzUJX9bvO8mlbfFZ/Pi0C81TsO/AZdAB2YY5MP85OkTlGvyG5y9nOAb&#10;5IONuy2R/DyZXfLOe5xh23NYbAh7dRCTHr6gD866nkDL8XXYdu0Z4orER4k8Hx2RVyNQqUVZVvbW&#10;QtkTm7ZxTcs28qkhveJLv6lh9Wbt9wiaqF4rbZPB2yppQos2kgtnetC9ZOahQV4B1N+mo3Zc6c8R&#10;spJuunYlHKIj8b2FOZs45LCkQ1atw7Q9BwRReIkrkRFiDb5G1O3buJG6ThniP5ewcNQ0ncz1HKbm&#10;XGaFku7YLeOO0rfBsfP7dcrT401eOofPSvFg0mPA0LS454amY956o8z74LNR0v8mSHHSUX9MZTh6&#10;2LOJomzj39BbrytvQilZvDh8wj2YDQ+Y3RWlfyuJmJgY1B1dEcuXLUOr5i3gGerGi93e1w5h0aEo&#10;26gETtpK4U7LCWa+cP58NNCvwm36A9J1H9kd3xf4TomtcOj0bi2FvU8wXosZJggTj5edukkR8ugN&#10;vDxGcywpa1LStNOUNh1pjiGfd9pJqimTYyp06NIWxUv8Co8QB7QVypf6GjWrr8xLID95ugdZSZNM&#10;/iEhv3lZ9jlBU0nTGswhWDSp5/ZzFiL4+nV0W7ISPRYuxXbbizxOPpJTkvHy9Us8e/GCz3OPiMQ2&#10;u0t4LtZ8DiMjnuNtlHSValJs8cWrtV0vy1csxyWZnRavmcd7IDT7aQs5laPHpSUS1kSv/t0QFOup&#10;FeujrEYUzgZN6omn1Z2YNEuKrufoa4ucOb/KsCYIowzTrrF8/UKd64BMISaT3i8C4JvwQZR0m5Fp&#10;wdszw3mPtFCBG1PDVxLS/0O8CRNXakel0oXM7mWARcZfZ6/UlP5LrNL24buHp4VEJWjON91SCshy&#10;KzEOYTEhvFGFFPbNuzcQHRMpFHUJbNq7HpMnTULZUqXg4H8JEdfD2K5Mtuh7CQnsL03ue/F343DO&#10;7RT++rMK6tasBTvn88ye/2pdASXqFOaFTi8Qo+LCEC6UuHwPnxJoYcugbbqabV2gbf5Upj/3bZHZ&#10;eeX+KKNT/jbXaddZOyv55wBNJU3buHOYWeAVXuLB4ycwt9qLeYePivpjPEh6zOPkY9ru/TDYtANj&#10;N23DyLUbobdhC0YJTDxpjYarpI0xmSnp1ZvS/ubpe9Xsk+EebM9KlOJ2OPlrb8XXDFWsef7SdfNR&#10;tfqfSlsTzmIeuX7q0mGULFWC6xS22CvciT03jtjsA8W3l8cdtdHNpDWvSespIHWnsoxcuXIqdYpJ&#10;r9n3rvggSprsvR306iD0pjf6mLTkl357z29keY8JTWGxYiS/7KOxrYZXY7l8LilpUtpkTz7lsp/d&#10;6HqbtBDKUdoR2G5ULZxw2oOQG15oOrgy+pi2xJxNJuz1Qf0thlZBowF/4LQ4l9qeUfao26c0jlze&#10;wdc2XDAA9fqWQaex9VhusmQYv6yUr08geWeDBmg5THq8bi0U8xbr5Wg1orry2awd97AXinzOFR9b&#10;XoxdJ7XkkuJ19BJMeuqSiYiJv4qJC03RtHcDxMbHYIq4X/2lgzn4ksGyYTC3NOCwpPfv34etw3nc&#10;f3gP1dtXRj/DHrgWFw0nR0cMFAycjmNXpO/tv4rdR7e+0SSSGegPz3JHxsh5fwdNO/jnivRK+ksT&#10;MyQ+k/zz6SCm/EKszwlbd3J7j4cHM+fHz55x+37SI0TcuIF9jk64eucOCkyehsBb8dyXmZJu1a6F&#10;8sOnqfDyfJ1HS06gF3atO2gHs0o/5k04lvoehOry+RQhz1kofpIVTI0bL0MeQ5BZsy7IceYpYYiu&#10;fk1ozvmu+GBKmpSwrKQb9CvHSrq3UKjNhGIljwpZSW84sihTJU1tshfV61sWi3ekZWsmJR0Q6wrD&#10;+f353MA4d37BKPeTLExjUwK1F22fxHVNJd1udC2h5Fsp4wgOgWdZyZOSlu/L2nE3Rs/qxW3C8j0z&#10;MtixnopFffNePAxXjOCt3VFXI+Hq44xTttYYOKEvbifcYmb826/F8HvxEgiJCBaPcQewfLO0i5Ds&#10;2AGhfoiIDsP2g1sRGBaA2p3+goG+Pm8pJ+b94NF9PE9+rnVdFSr+KdIr6Z47dmLVpUu8LtvOmYvO&#10;C5ay6cNo2y4et9vDU4x6LdhjLMLj4zFk2Rr0XboSZ719cevhQ+QwMeV56Hhbm/SQkf1BQfsd/dJi&#10;NMugzU9ktkgvzwzWtrqJzGgNk8X7gDJG6ZLrwru8M/k7fDCbtEdqgtC/g59QtnI9KDWvnS5oKmnv&#10;1KDrukAKW5eccCVA2j6qCVvv41yS8k7fpwv1xQ9GZtePig/nBdlobFU8EyxjkFE/NOvTAHuO7YKL&#10;txOqtvmD43kMGzwE1heOcdD/4WaD+I9hr1jEpOhN507A4g3zUbF5aZw/dw6PHj3imCB0BEX7v/El&#10;R3YCRRfUbBOb0E/NivM2oPi9VBqkxnDJDCaTM9oAg2LTtnnrgmZYSU2QDVOX/HNHeiUdcfsOckwY&#10;z3o2+WUKnoqnwqcpyXj49AmPG37gAHt50EEvEelgZi3G0OsZemnIMvFfVm5m+SdwC7bXKZeha7t5&#10;doH64jALcfVOCNuNacFSZhY6OIdhbCQqCKVLh3+IL8o3LQmj2Qbc7jKiPUqV+A1DjPujTOMSmLN6&#10;Bo6eOYiF8xfg+fPnPA/NN2BWV0TEZ/+YHbIfa/pHPGrLNkAZFDq2UpUKvPtLU07RCeW6rKRpLL3Q&#10;k+UyKJD6qcvagXUoaJZcp+sGx0lKOyReihUtK+nIO1KKNsJxwb7S/wDKL67eFv/0sfbfAgVYojVG&#10;itcrNobJA7HhxXa2qL58GWquXIH1zk48hhR3xQWLqGAl/Fwo8f67duOvpcvRYsNGOEZGIoehUPDi&#10;aLFmOZc00uhfVtKZoXCRn3XKsxOyjZLOkyc32wwtphsrMs9QB/Qa0F1rnIz02cLlP0yKVaspzwxy&#10;glpCtVpZ5+d4N/EWzC0NeUETA6YFHxbvi8RHDzFn1UwYzxnH3hqklOkYZjIQly5e5JeMfzQrxT7W&#10;9PKRtpYTI6f6zK0WuBqT/ZPR0iMehZ8lZSXjl2JF8d3333KdlDS9AaeclzSeEvuONBjGfZTs99vv&#10;vuF8lvJ8lK5IVtIUIIeUNClceitPUcy++upLVtL0wzAxNf+db1SaK2bJ0lIYWnoB1axVY3iI9dSq&#10;XTNFSe8/sZMVs6byp/FU/pGqoCkt26pMXnJRncb1G9yLPVE+laccXchnYcJKl7w1zE8cwWJbW9x6&#10;koSgRw9wWzzh3Ul6hO7btiGHsTFym5kL1r0WXxiZYJe7J3tzRCQ9RJgYe+PhA9RbsQLL7S6I2YBb&#10;jxKFgpaS+n4okE1Ylzw9yE9/XrqIeJ26S55EujDeYqxO+cdGtlHS9MdarkIZrl/2PMd/AJQ6p3Hz&#10;BlyPuZ8W9J/iS/tFS48nJKNHlcqpwfypLY+jkh5zqCS3LSr7D+2jjCGMM9PjksZnFR49vs+ZWOjo&#10;YNYYUzeLPwBiKkLhkjJetkkwEWIl4qCS7NRPnz5l0wYdi3bNQhvjBlzvM70Dbt26ofM62Q3ffvct&#10;lyVL/cbBzjX9mgmUPUezrQuaMcYJmSk+kr+vUvy786jfeJIhnPzscCTd2/2sXivZCZ23beI190oo&#10;6kf343gzisyYX756jVtPn+BkXAzOhwbxul0SHMBkguqcNVyMfZgQiOiAnYj2tuTzvjDVzsqT1TAS&#10;/0665JmBsr3Iya8JuqLhyf/G2eXfOtsoaXpjLytpOReYppI2SvU/pMwp5QXrkpU0Zf8mNx1NJb1w&#10;1VxOz0PtWnWrc0Zwkmt+6VQ/c+UY6jWqoyXPKsQ/jMYlr/PMpMk/mgIrdZ/SGtfvxPIfQlhYGJtC&#10;bt28xe0b9+J5owttIafxdJxxsYZvyOcZeU0XaHegLrmKj4fIhGAsF38XP06zQJ2VS+EU5ITk5ATc&#10;iDqDlJRn7KOf8iqFFfjz549w/24ArvrvwL3YC9jmeglFZk1HtRULcII2d7znj+i7QNPVTdYJ5FJH&#10;5a/iKY5K8nMPv+UPW9fTylgZlPhWM0v5ghWzMGCYtFFF9un/t5FtlPSHUJRviw95bVLEoxYNUBTv&#10;nXu3MHbZEDTQ+5MziDfQqwK9pUNw695N7pc3vNB5uuZToeJjwzPWCzVXLEQuc2MsunCCE9WSW177&#10;zZvwv0lmMDyyA1FCues690ODXPbket8hvbX6/unf9b+pkzShvjj8CAi97oPbd28h7nYMx+wg/2i/&#10;SC9EXg8XpQ82HFuFiZbjOFb09fg4+Ed/eumxVPx3EHonkJME6+r7N0Buu+SiR4yYnpxJ9j6+9HZu&#10;afHDCaqSVvGfgLzQqTxhd4h9XqlOJW0UiRCPm9SvGfuAYgBvsFrN445f0I6/oBkzQRMOqZmh00Mz&#10;AWier3MrLxbpZaaNw3G2P9N15PskdO/TWUtGLzTpUZly42nK6d3J4f9IpDwV/x5UJa3ig4IUmpxQ&#10;WG5r1uW2jaPkr+4V4cSeHGbTpBdOcj+9HCbFTjvAevXvjhkLJL952qZNbaqTO5VvZJp3h4OvLYoU&#10;Lcz1H3+StubSfB27tVfqpKQp87x8jiaov1GzBkpdU04lnbvn2HZFrkLFh4CqpFV8UMgKjRjtr8Wl&#10;Fzn58uWF+XQj7nMLvoKAGHdFSe85vh0h4rGVlDT1yyn1V2yQsurUbVhbmZNKTQYtyzUhK2l6HKZ+&#10;ghyASXM81YPivJRceP2G9OYdZuSepzmWAkFp7opTlbSKDw1VSav4oCDlVrjoz8w6v8r5FWrWqc6K&#10;tUHjuorio1JW0mQXpGA3MpOWQcqbyvRKmnyfz6fGUCCzxOY9acljCbKSpjjWFMSdTB6uqcF5yM+a&#10;rkV1eU4ZcpsyS4fd8EPuPJL/ffpxqpJW8aGhKmkV2Q4Nm75fbsvDZ1X7sIrPD6qSVqFChYpsDFVJ&#10;q1ChQkU2hqqkVahQoSIbI4d6qId6qId6qId6qId6qId6vM+hi16rUKFChQoVKlSoUKHizVCJtAoV&#10;KlSoUKFChQoV7wGVSKtQoUKFChUqVKhQ8R5QibQKFSpUfASsPrcJIbd8lfbAdRNwzMua61MPLUKu&#10;gZURdsef27n6V0LOfhVRc0oXRNyVAq4T+qw2wIUgKeyjxb55yDmwklb/1fshaDq3P84EnFVkKlSo&#10;UKHiw0El0ipUqFCRBSASbL5/Hofk/dOsPaYfWYyZR9JSeO2w3yVIb6DWOZfDLkJ/22Sc9DmlyBwj&#10;rqDxrD7Ybr8b/vGemHFkCawc0jLW73c7DKNds3Ap1E6RyaBrd1s+BjOPLkXuQX/i+2E1sP7iVu5b&#10;JYh8s7n9eMy5wLP4enAVLD6TFtY39LYfou//O3kqVahQoeJThUqkVahQoeINCLrpw+SWLMSn/c9w&#10;u6kgpOWMW3F/RbO2aDy7L4qPbQzPa67Y5bQPLtGOTFjlOaISgpR69L1g/D6+Gbxi3Li9+dJOpY8Q&#10;EO+FSmbt4BnjqiXXxIaL25m4Tz+8BCXFXL+MbYBZx5ZpWbx1IfpeEPIIgm26Z06GvvW22zD5wHxx&#10;b80xeINxBtJ/7X6IVluFChUqVKhEWoUKFSoyxebL2iR3+GYz9FqlryUjEGneZm/F9UOeJ1DMvIcW&#10;kab6t2PbcHkh6DyTabmPCOqS0+vw7ciasPaVksBpglw3Nl/agW8HV8M3w6tj2EZT5XyaL/CGD84F&#10;2yFEEPwCw2tg6CZTjNxsjvBUN5GCJp3hFesB/d3zuU3jqVxlsxGlxreAY6Q9t2lO16suYtwC1Jw7&#10;FAvObmKST/c3ZL0xms/pj+1OB2Ef4cDj5XPkugoVKlT8F6ESaRUqVPxnQe4TZGkmF4zIhECM3zUD&#10;7RYP5b6OS0Zwee1BmiV2pc165B1UFcvOWCoywpitk5T6fg9r5BzZDM2XGCiy4Fu+LPvFpKsiIxKs&#10;SbbJv3nF2fWoZN4OuQZURveVY3A+8JzWGE0MtJSyNA/cMh2FJnRU5GQ9941zV9qr7aww9/QGLDon&#10;uXgQLoRcQvNlhsg1qjnfV85RzVBqYm9MProKB8WDwKKzW9F5rSmPvZZ6fbKA99s4BQUndOJ2lPi+&#10;Tvufhl+8pzKvChUqVPzXoBJpFZ814h5GID4xCo+fJ+HFy2S8evUKuo7Xr19z/+NnSTyeztM1n4pP&#10;G0Roe6/SR92pPbTk2x12oYJJGy3ZOUFiJ+2XrLgyCuvXx6QDC5h0y7IWcwdqjSGLLRHT8LsBcIiU&#10;rLdEhnOOaYFua80xbOccuEQ5oJh+I+QcUAklDJpgl1OaD/TboPPSkUqdfJtzCkLsfNWJ2/43vFFl&#10;5mCMENehdsBNH7RZMZ7viUhzPv1W6Ltpqk5rMt1ny+WGOB1wXpHRuMWn13LdPsKe5wgUcxLJJ5eV&#10;cwE2qGrREUX1G2DjpR3KeSpUqFDxX4BKpFV8FiACcCfpOlJevsCz5Gc4cmkvjFaPwepDS+Ad5oGE&#10;h3eQnJKcSpuBJ0+e8LikpKRUCfAi5QXuJSbAP9IHlkdXiPNHY5/tTjx59pj77j65ofqJfmIgwkdE&#10;UCa+ntdccNj9aIZxhJiHoWg+rz9+GFELBYbX5LKYQWN0WDJcGdNoVh+tc1af3wRr7xNaMiLQOUc3&#10;h8tVFy35d2Pbov0qYy0ZwWyvtr8ykeRSE5rjd4EyRi1Ra2o3zLNeofQ3mzMgg5W6gGE79NwgWcVD&#10;BLGuPnuYZGkWaLRYTyH0b8IRn9NYIda7poyu02xOf602zTl6l7SpUnNserhGO6HHSn2UGt9cZ7+K&#10;/w7ob3CX5zkssj0Mr1hvnWNUqPhUoRJpFZ8srt+PZgJ8+/5N6C0djBMOh7lNx8uXLxF3OwabT6xF&#10;l4ktUGdUBTTUq4ImhjXQfUor7o+5H4rkl89gsd4QTYW8geivM6oiOlo0heWxFbh6I0oQ85TUGYFz&#10;7qcxevFAXL8Tx+1rd1SrdXZF2J0A9LCcyHXnSHuOZJF/cFV8O6w6lpySrKuE4Ju+qDe9p3SOIMD0&#10;g3/1fjAiBPHe53oIP42qq4wlHHQ/gtBbfkpbb+sk5B1UBX8Yt4FLtIb1eVRzzDuzSRlHqD1nOPKP&#10;kTYoyui0JM2yTOc5iXv1u+7J0TocI+wxdvtUFB5TXxlDFuARWyyUtozWKyYgz+gWTHL/nDmYP4tm&#10;/8T989B20TCtUHlhgnBrjtnssB95xrYWRCfNLaTx7H5aYwh/zRyCwkaduU737BrtiOEbzVBwdB2M&#10;3GSuZa2vPGOQQuhzj2mO04HnlD4Vnx8iE4Kx2fUMis+ZinzmE9Bzx1bxMHsDKa9e4fVrVpv89u9O&#10;0iMsu2SLwlMnIu9EEwzesxF+8W/eKKtCRXbFJ02kc+TIgaK/FMZGq9Xc3n5gIxo2qcfy9GPfFnSu&#10;/1VpN/37IijWK8M99OjbBR27teO6S+Clv73H8Fv+7/05zKcZ4Y9K5XX2lShZDHOWTNfZ93dw9r+I&#10;L/73hc6+j4WY+2F48fI57j+6x6Q26ekjVs5EjBftnolmhjUFKa4J87VjEXk9nF05Xr56ieDgQNxK&#10;ikXM3Qj4+nnzeFLo1B8aHYird0JxW/T7+vrgxYsXePX6FRPpaZtMxJw10MSgBmZuNec+Op4+fwL9&#10;pUOYVJNLyNU7qqU6u6DSzIFMpOU2Rb8oOa4pcvaviJwDK+OviZKP7wmfkwi84c3RKc4GnIV3nDsa&#10;zuyNSQfmwznKQafFNfCGF1t8NWWyD7Em8uu1QlVBaDVlq2x3MsGW2+THfC5Im1iS60ntKd3Y/5k2&#10;Jaa/h4Nuh/lzTD+8GIX10gj2rBPrmKyS28aALdMRmRpxg84vZ9ySo4RQHGvywyYL+g8jamLIRhPl&#10;fILB3kXs/tFxjSSn8HodFqdZ4+kBg8opx1bzOLpXigIi95vsmc3fodymtzf5DFpz3ee6B9qtNlJI&#10;9XE/Nc715wD6O2u1cSW+MhkHw8P7cSvxEV4K3akcqew5/uF9TDhyAIP37sAOVyekCP1Lh6DX/N8r&#10;Me7Zi2Qc8vZAwckW+GXWVOz1SHMvUvHfgYHxaJ3y7IxPnkj7RLrgiy++gEeIPfLly4uTlw4rBJTK&#10;8Jt+KFO+NBaukl6favZdcD6JQj/9iNr1a8LJT4rJSnKZSMtjCTXrVsd487GoUq0yNu1Ks2hRe+Ou&#10;NVxv2Kw+xpnpITDGU+tcAhHpHwoWQI061fDnX5W07oPK/335P7gFXUbPfl2xwWqNFpHu1rszZi2e&#10;hop//oH+Q3rjyNm93BccJxF2O9fTynUIRKS/zvs1X2vOkmnQmzASNetU5z6ZSK/ZsgyFi/7Msp8K&#10;F4LVkS08frnlQmUe+u6OXziALj06oPeA7lpEet+JnfixUEGtz3rJ/SzyfJ2H67Js6br5aNBY26r3&#10;PrieGMmKd92RZfCL8OY6uWqMWjRAkNzqMFg2FC9E++mzJ6LfE0FXvREaFsJEmVw4wmJDsOHYKuy7&#10;sBMTF5qiQvPSTLDLNi6BWSumIeRaINaKual8+vwpE+2gwEAEx/ggRODJ08dsnTZbZ8DXGzi7G56L&#10;eemguRfsmsF18q/Wdf8qPjy84zxQZ/4opU2+w92Wj0a9Gb0UQpqemJIFeubhtFjP5af2l8ieIIqy&#10;hfcX825KP4Wdo5JIYn6DNtz/vWF7pd9HEMmQ275ou9KIz5flBLdrruzyIRPxy4Ko0kbHfEOqao3L&#10;DHTvBIeIyzjlm/Y3Ty4pBzxPIK8g7/NPb+R7KmbWHX7xXlrnyyCL8cUQW67TfEd9TqOIWTctSzTh&#10;kPsRvr/fDJtwNBBZvsf1GHKOaS6uK7XP+J/FirMb+LuUxzhHO/NmRv4uU0H3V3XWYFhe3s1j6NoH&#10;xDXkc1Rkf9C/2bzzh5DL3Ai9dmzC4+ekAyWyzIYJgcBbN9Bt60bs83LDsxTJ8KDroPH3nzzBEttz&#10;GLFvF2Lv31PkNONrQcgPCGL9jYURaq2Yh8CbUhQaFZ8v9h6X9Ounhs+CSFvbHlSI27sS6Xz58zGB&#10;zJUrpyKvWv1P+Ea5KmNlUPvnIj9pyS572rC8Ws2qyCnmiE4IzpRI67JIy+Uvvxbles6cOdF/aG+d&#10;RJoI/v8EkSVSX6RoYeV8Bx8p05kMmUjTOIJMuKtW+xOlypRkIu0ScIkfQCpVqcBzEZG29zrP46rV&#10;+gujxw0XpDi3+C6q4NvvvmEiHZ0QxP1/1aiiEGlSrN8X+A6Vq1bkB4Wt+9Yr90XlPybSDyLYOrzA&#10;ajqi4iNY0UbGhaGpYXV0ndQCiY8f4vGTR4i+G4Qbd66zEj50cQ9aG9dHY4NqqDemEmZsMYdHsCuS&#10;xDgiyEfPHtIi0ruO7OBrJD1NYn/quTum8HlNxPmtjOpi19ktPG9cfAxC4rzx4GECHgti3Xt6O3GN&#10;v8Q57nxfN+9eh4XlOCbvZOHW+XlUfBBQZIoOq41hsXcuBlsa8WY+kh/3smYLbn1BpsldgqJ0LDix&#10;Sjmvyey+Sl0GrWlCenl6X2YZmn7zRz2Pc7nIZguTZs15aBwRSpvgtEQqhnsXovfGyVz/cXwH9Ns8&#10;VekrMKImW8yJoP41tTNv6uu0VIokIkNvm3TuxdDLfD1Z7hjpiHz6rfl6X49pienWaQ//G6/sQZUZ&#10;g3DI6yRb0+stGIWl57dxXwFxD6ttpTB+BHZzSecmcjHskrhWCy3iHH4nAE2XjFVIc1GTLjjhb8MR&#10;TyR3mRCY7ZmDwx7HlHPaL5Kio9C/iyxTkT1hZr0HXxobYqurk9CbgubS/1IJr5WbC8Yd3o8biYlk&#10;W2Zd+D6HZJl+JR4A49B16yZcTbjL80t4LX5/7qLYzCmosHiW+F14d/0aFOuJqXMyukVlBk1ekR4k&#10;p99D+g3V1U+YOsf8HxFD6RrByJU7l87+9KDPZzpViuSjC/0G90L+b/ILDvE/nf0E+g0fazQKzVs3&#10;RqTGW723RceubZkvpJcTx6DrBlzzwHD9wcy7LricwoKVs7XG2fucx+wl0+AadFlLrokcX2j/m5Sv&#10;UJb5iabsY0P1kX4HNGnRUKc8K2B1eDPPP3S0dgSA/zIeJN5j8rxJkAA6bibcQOOxf2HIvJ4Ssb19&#10;FfH3opm4bj+9AQ31qqLFuFo4evkAy+49SICLzxXsP7KLCTSR8Vv3buKE7XFUaFaKZWUblcCBk3vh&#10;6CCI1/1wvi6RH1ffK7geH8vznHU9gRbja6OhflWsObyUZbF3o3D1Zjjfh+GyoXxf125E8X0evrSP&#10;Nyzef3g/w2dSkfW4dl/aAGcTLFlZabMfkUTNMZQgpXxqAhUZW65YYelpKbOfd6z0Fir8biDyj5Us&#10;zURMZZIcKeZ0iLiinOsT58Fj8qSGj+u7cSq7YrRaMIhjPl8Ov8JW7SgNsknriqzUKy6kRbZwv+aK&#10;IsZd2NWBrLiFjDvz/VPfPteDnNyFCPS3Q6tjxuHFKKvxGSbvX6DUveLctYg0gSzyAfHeuCrugcgy&#10;fyaBGnOGad2XlfMRthZ7xLgJkr0X349rz/dKYfRyD6wMzxgXbv9h0hqVLNqJ+3TizxZ6xx/LxWeR&#10;593ldpSt4ESaNe+DQOeb7Nb+0eSIH6rPdLZF0E1//DB9ItqtX4cXqa4YL4XuIwOE/qG9sA0JFvUX&#10;SBHkV6LUWXe8FHr1RXISkl+mwODwPrhdi2ZdS4e4BZwPCcKXpuOw3iktI+g/wZ5j25i4hsZLMdZl&#10;fF/ge7Tp2JL7CGE3pbdJow2HcflVzq8QGOOhjKd1PnWetDcjSiOh0aAR2nsN2nZqzfMV/PEHXLuX&#10;9vdC+uannwtxvc9AKbJQ+vsioyDJNOd/W9RvXJcNbVR3D7ZXPtf8FdLfJhFYMoYdttmL3UfTwmXK&#10;OHRmDxsv08t3HdmifA8t2jTjzyXPLY8553QCXhFSZKGadWvwgwh9f3I/gXQVPZzQ+Zpywtpt0obr&#10;PHlyZ+ibv0I8XKXWaY4vv/oSRhPTwo9+aKhEWkW2BJFVsgwnJiWy8hy5qB9vCKTwdAmPbgvSK1mn&#10;hy/oy5bjhbtmMjF+KRTvk2dPMGf7FPiGewlFn4KxgujuubAdPmEeGDynOwLDA/B7/V/g5e/BFukZ&#10;yyZj+hYzPHr6SPGBDor2Z8V9N+EOXPwvw9Pfldvk/kHXGzCrK4+LvhUKW9tz7DNN99dvZieWU5ui&#10;htA5uj6fiqxDwA1vhczlEmQy9Lb0CtgrXWZAykg47XiaZfa41wl2XSCQVfSsIOLfGrRViCxZdK1c&#10;JNcD92vO7IIxZIMJE86ac4fzjyb1bXU8iPoLxijzEsjNhIit7FdMoPGFjDph+A5tQkmguM7pZYRg&#10;cc+ac2iikF5drLBZz9Zg71jpetEaJHa7g+RCQQhJ3SBJ9zA31f1jzqkNSj/BeP9SWBxeqSUjDN1g&#10;jAYzeiltemCh8wdtnYGyk/tyopmco6UHDyLY8r/F2yC/vnbIQRX/PuIECk2fjPGH9gv9xepMEFuI&#10;h9FozLezEfWXePb8IVw2loTLup/halkYrlvLIfnFEzH+n1mkX79Oga91Lziv+wkuYl6ntYVw/7qr&#10;IOspuJuUhN47t7D7CB1kvQ65fRNfmIzHHq83P5CRZXfd9rTIN7/9XkIheu8LG4fjmDLHAh6haRFx&#10;iMTpGvu+sHU9BeNJ4+B/Nc3tSu4ji64sI8gEnlCuQlkmpJpzySAruS65jDYdW8E7whkLNMgp4az9&#10;Mfxe+jed57wPaM4vv/xS6xrb9m9Q+um71OyLSNXrrds3R8h17cgvR2z2KPVDZ3bz+aXL/q415kNC&#10;JdJvgPyPLaN7n87sJtKwaX2cvHhYq48wXG8Q7L3ffoNErly54BXmxAumfec2iLwdANOp4/FXjapw&#10;8r+Izt07iCfRzHcyF/jhe3azqNeoDvLlz6v1ivlDgb4TzzBHnX1ZggdhrCT7zOighLIj4mq6dixS&#10;UlI40gYdVmc2s3vHkr1zWB5xMxD+gjjfuHsdE9ePh/7Sweg3oxPcgpx4/NOnT5nU0uHq7cwEms6r&#10;1bEqDKaNwcOHD9kHeuDsrjwHuXjsPLOJzyFrdXx8PLxC3BEWE8xzbLRew9cnCzUdrv5X8OzZM0Hg&#10;J6OpQXUOmUcPA60m1OU5NK0OKrIeNWZLFiICkcXTfmk+xBvt9zFpK2DYHsXNe3C9w2rtjXaEdiuN&#10;0GmNKbsjLD63TRBDbR9nGZ6x7jzH94bt8LMgxkQk04+ZddISfTZNQYdVkvVHRtlp/TBh/xKuEyGn&#10;zYcSoWzFZffUSCOZwfzwChQ27pJBPvvkej7fLkx6JUpuKL7XPbDLcR9bn/d7aofoa7JkLMbtX8Qb&#10;LYn8UmKWevNHK/fhGJX2N07uH7IbB+kYsqoXNOyABgu1Hx4IZI3eJL7vbwRBpnkI34nvp9FCPSbw&#10;54JsxQONGp0hu2Kx7RHkNzfCk+TnTFRllwqKsEHq89WrF/CwqgXXdYUFiS4Mj72N4bajCrcJ3gda&#10;ivMk6zUdr0X9lSDBt6POwGNXbbhsLodY77V4kfxI9KVZsl+J/666L4GLIM6u64rAac2PCLE1EO2f&#10;RPtnOK4uiOdP7/LYm4mPMMn6GOtVOqjQO7AXRWZOzvQ3kH636HeS9gbNWz4TNWr/hR9/KqhzbFYh&#10;KE73HoU3ob64x8xcKvoM6oHVm5eiTLlSKPprEa0+4gIVKpfHyo2LsXzDIjRqVh/fff+t1ph/irx5&#10;v9YpJxdZclulIAu6+t8XZP2njYeWO1aye8svxYoqfbbiIWLiDBPMWDCZ/23p+nOXzcDClbMxZtwI&#10;ltm5ndGa70PiP0WkvQQBpB9Z8nM+dn6/WJg9Ufy34rgqnlZl0vzVV1/yK40z4ulLlsmYOteCZUV+&#10;KYyoO4EYbTgcLdtJfpDB4gmpWIlfsX7nagwdMxB640fwqxd5DiqPXzjIr03kVzck09zkSK9Gevbv&#10;pvgUk8w9xJ59kclfi57INP/I6I+HNkvSpkHya6b7IN8jR19bHDy1C19/nQejDIZihP5g9hWnc8gH&#10;6tSlIzh6bh9++LEAywJjPdnHmK5HJb1WqSHm22e9g322rW0PIeyG9ONHY+hedh/bluGPOStAynHI&#10;3J5sXSYiSlbeTcfX4MnjJ4h/KIWjazG+FpPYZ8+fIv5uHJ9DmG81jTcF7jy7Gec9zvCGQDqI/Paa&#10;1h5tTBowQX7w6D4oLjRdg0rynXYPcuZNhN0mtYJPhBefR3P2md4BV3ztsGj3LFzxtsWUTcawcT3B&#10;/S8E0ad7aT6+piDlLxAc7Yt79xLYR5uih5CCpx+L4Qv68Fy6Pq+KrMHvFmkWU9nvOUL8rTRbaiDI&#10;sZnSRyCLtUzychMpNOqIHwRyjUzN8vc2GN0cv1lIpFwXZp+S9gqUnJh2X4Q/ZgyEb7wXZp6wRMFx&#10;7Zm0y320CVEm1t8ZtkVpi96oMHUAfjLuLO5Nmpc3LKbW6d7l+i+m3dDN0gJ5xrRAZIIUSYP0AZWU&#10;XGWl7U5UmDZAGb/H/RjPRS4d6S3ek4+uVsbRNfKPba1svCScD7FD6K2071ALgpQP2jaD3T405xy3&#10;cxqHH3S/6qwlV5F9MM/uIPKaTWD3DTpIf/Wz2oqkZ0+Z7j5OjIXT2oJwtfwZzqu/xZOkG0yE6b9H&#10;90LgvKYQW5EdV/2A66GHNCzWRQQZLgTndUXhvq1S6hxFmIg7CkS7LoXrlgp8rsvanxHns55dO8jf&#10;mnS06+Yy0jXF2PjAnXxvRM5brFuDlFcSaafRax2uoND0zH2gyT+XfttoT4+u/s8Bv/1eHN9+922m&#10;DxT/xEpLlvczV47hgou225wKwYt0CT9HuAVf4T8g+nGhJ9EjNvuYSLdo04T7iSBSST4767at4JB6&#10;skzG/hPSJpxO3dqj98DuGKY3GHUa1OI5yRItE+m+Yl4ixDT28BnplQPNRa9LbBysFf+f3OIpS464&#10;Qf2ZEWkaT0+atIlRMzQfEWm6V5mwE8mmTYYUaYOIPj0QnLA7hPBbfmjSshGP/f6H77Dj4Ca2fm/a&#10;vZZ9i7r26gTPUEeeQybS+09Kn5U2CGzZa6n4RdEYskgTWSeCL99LViAp+SHOu51mSzQd7UwbYupG&#10;Y25T2Dty22gxoQ66TGrJxNTO4RwCQ/y4fsLxCNqbNsLt+7fwKDGRo3d0tmgOO89zCLkWBCtBru8l&#10;JODq1at4/uI5ekxpg2X75mH3uW2cnMXbS4oEMm2zGaJvRMIlwIE3LD4UpJsO92Bn9JvZGR7BLtye&#10;MXUaypcuw2S/78xOaD6uFlu4T9gcwoMH97F8/3y0FPcqH3sv7MDjp4kKuVGRtaDYyZGpodjC7vrD&#10;2uckGi/Rh+mh5RnGUtxjspzSjw25ZcwXa2OF7Q7FJSQrUX/hGE4KQ3XWE5GOMDqwFM2WGeBK+CW4&#10;aFh+ZVAmQoM9C9BxtQm6rjXDBvuMWQ/p3q9E2GtZd8lyXDwTcp93TEvMOb1RGese44a8+lJoOgLd&#10;m02Adkg6Cm12zOc0DnicwCn/s8oGTk2kT0ZDaLtwCL4Z8hfapm4mJGy6uF18du3z97ocRN81hrBN&#10;9W1X8e8hRqynL8zGIT7xIetT0mtbnB3xOPk5k1Qizc5kLRYE2GllASS/eJqq2eRDjEmMEWN+kEgy&#10;jRPEN8ZvK8/38FEirnh64ODZU7hz7y6T9IQbboJAlxVjJbJNZZy/Fc+ledDmRq/dDZl4EzG/GXKQ&#10;74ks5n13ShvB5aPYzKmwdMg+RI94x/v4MuvyQ06PmQunZHDveBucuqxGyslqqK4dKrIFriWEcvi6&#10;OTsms0KcvtmUXTpISdIbA1Ls5O7R2qg+99OGF9N1Y9lCTPGiO1k0g63HWe4bv2IEnPztuU7nkY/0&#10;KzH+xs2b7MJBkT5ajq/DLhitjeqxT/XtO3dw/fp1xNyMxjm3U7gmCPfTp0/gF+mNofN6seU65VUK&#10;ukxuiUFzuiPpSSI6tWuPQgV+4Gt0MG+CTuZN+X4dfexYRhbuEQv78X1sOL6SI32ExGjHIFaRNSAi&#10;SNbcarOGovs6c3ZVMD4guVCc9juDbwZXQ9vFQzgZC43VTBpCIGKac2AlmGYSmYMQcssXnZeNwncj&#10;amDhybW8mU/XgxGR9OlHlqDAmNrsW51HrxUGbpmOfR7WbGlusEgPFH+56JgGnBSF5lhzfgv8U8PV&#10;yZv1aAMk+T+bHFzOcZhJRtbpgBvaG6I04RXriiaz+sJozyyeN8+wKig8ui4sL+1GHkGmq88cgm/H&#10;tePvSo5/TePmHNd+4CArdelxzZF3UFV2EfEW82pG6SAY79L2oZRB2SOHbzLV+m7MDy9XSD25tJDM&#10;ePfMDNZwFf8OAm/6IYfpeCRxODvJwttt21au0eGxp44gu0RkC+HZo1hFTiXpOtfN5eG6tjATYokU&#10;F4bP4bbSCKET7T3csGLnNszbbImN+/ciMYni/78WRHszu27I55F7iOO6n/CYrN0KQZZKp/W/8hjH&#10;tT+JPskSvdvDHTcePuA6HXVWLIHx8V06P+PHBrl2EIl+HyLdrbcU6z4zkNGM3AXJV5jelJOs6C9F&#10;UKdBTa5r+oNrgiJ7eIRkfCDOChRJDacrg3y75c2ZnztUIq0iWyA55TnHeKaDSCuR3N7T22PY/N6M&#10;gXO6CSLdkd01ZFl6kAsFuXyQG4bpOgOeh5SxnacNy8lNRALVNaEtszq7BRFx5ArkjiGCRG88vhpt&#10;jOuLchXWZ4K5O6aKe67BCVwk2UoOu9dEzEcEmo41h5fgyZPHOj+/iqwBbSg0sJqFkZstsNtpv1bf&#10;XpcD7GKgKZNBJHHBCSmxE2HJ6bX4fngN9FljyBZszbGaOB98HoXH1EPzBQOZsOsaQ7CPcMA067Va&#10;iWKGbZTIJmUztNg3F91XjMGmSzvYyrvTYS8TVbqv/punscvEhZCL6GFpgdyCEJP1nYg9JZihSCHn&#10;0yV2IRBRHr7JTIvQknU8/Wtf6qeELWN3TNGSE8g95leDxhnkhF/0G6LnKn0tmW+sO2pM7YYpBxdC&#10;f9tktJg/CIc9dadkV5F9IBHpCQqRpqOP1VZBYV/jJV4pLhrO64spJJb6HiYEsTsG9TlZFkXyi8di&#10;TNFUP2cyMiTj8bMnsLI+BquTx+ETEiT04VM8ff6cZ3DbUV2cK8jz6u/xJOkmvPY1lgi1QLTrQnbx&#10;oIO8qUPOjeKx5Dd9P94Fr1+9xpkgQVTvSb7TdNRZsTTbEGl7nwv8Fvyy599Hptl/Ii01/5jxI5hI&#10;k2um5hhNUDhdeiMdcTtNnxy12YtNu9bAJ8qF3xxrjpdx4JQVu2vq6tMERdTQvO+dhzZh1qKpbyTG&#10;dM2IW2lv9ZauWwBru0NaYz5XqERaxb+OmAdh7GNssHwoK8OI2FA0GvsXR74IjwsVyvk5lu6bh5v3&#10;4rEwNfHJsr1zuJwniBH10bFYEOiAKF+OqEHRN0oWK46w0FA4+F1mgtx4bDWMWzEC7UwboY1JfSbm&#10;bU0aMij+s0yoL7ifwbGjR/HbL7+yb/bgeT0Rcysapmv1mZgTQadj7LJhXE7bbMol9RGu3YxG8NVA&#10;9ucmIm3vY8f9Y5cNZvePqDvvbqFQ8XmDLLPpMyaqUPGxkJFIv0anbRtYn716/Uwhy27b/xRtotCv&#10;kfzkNpzXFGDrM7lxkAse0V6XjbLl+HuhKx8LMvwKJy/b4ZjtOVxyd8FMy9V4Jog0+UB7bq8kjV31&#10;HZ4/TeDreh9qw5Zpp3WFcDvyhLieRNyjneaynEj93as2fK09nmSRfsj9dGQXIk3J04hYEspXLKtz&#10;TGYg18y8+b7GnmPaMajJlZJyQHTt1ZHbkeJ3hPZrLbNcpIyhHBhU6spAnDt3br4fCg1nPt04Q39m&#10;WLt1OW/mo3MrV62gyMnSPnB4P0HMv8LsxdO4X95LJfcXLvoTyzfvkcKMfq5QiXQmqNO7FJd9zFph&#10;28m0BA6aOK4RXup9Ic9Rv185nHE9mKH/TWg8qCJ2nJKyKsqg+w654aXcvy5Qn3OIdhKXfxt0ULQN&#10;OlYfXoJ6oyvjXmICW6kpHfi9RwlcyqA+gqZMdgV59CQRPae2xY2EePabJnJMbhaztk2E3tLBvIGw&#10;Q6p88Jwe7Ms8fbMZtp1an0qma6D/rC5ISLyLjmZN+Tr0+rLOyAoso82Kjx4nsnsJHYlJD7lfPtgN&#10;RJBo8uEj8r54z2yWU0QPOmIfSvGqVWQPkMI/fVm1mqr470IXkW60cgXr05evnyoWafftVZhIv8JL&#10;XHVZyDJCjO8mltHhsqEYy5zW/oDkF0k83jcsBKfsL2HTof0IjbmKew8faBFpp5XfIflZgpC9xrPH&#10;NwRxl/yxvfbWZ2s0HVed5ylE+k7USZ53k6MDbj9K4n46spNFWsbiNfOYTL4PNOehJGm6xqQHjU0f&#10;Vi49aI+XrnMzw5/VKuGE7UHQHjJZ1qVnRyb2lN2Z4lPTZkTaU6V5niZKl82ck3zqUIl0JkhPpI0W&#10;D0F/8zZYc2Ce0keld7SjVjswzp1L+nHWlLcZUQNn3Q6hk0F9WJ1Ziwb9y8M+4Az3hd3yRd0+pbHE&#10;ahq/ZiUZvX6Vz5dBbY+Iy1zSuEYDK+CKv/brZOojnHWXwvMNntwRq/fPwcLtkzByZg9lfirHzuuH&#10;yav1MGZ2b0xZM1Zrno8NOsjfmY7Fe2YJIl1JkNOXcHdzQ2xsLLwDvTDEuD9O2UkRM/oa9kCbAc3w&#10;+InkNkGkteWEuly/KQg0uXkkv0jmTYBEmGeLz99DkGsi0pM2TODkKiRvY9yALdh0bYr2YXlsBcuJ&#10;ANu4noS55Tj+MaGjkf5fijU6/REWFYqTF6xhPNcwVSJZqClRy+xUv2/Zmh6nEulsAwruTzFa6e9B&#10;V78KFf8F6CLS9QQppahDL18+hjOFoRPEVibSr1+9Qvglc5YR7kafpVP40CTSLwSRjrkRj9ibN/E8&#10;ORlPBSQrN9FoXUQaePH8AbtvkNxjR1V5Wi0ifSviqDgbnwSR/ifQTJpCoHC3usZlR9h7X+B7Jou2&#10;rv7PCSqRzgRENqnUJNIzBQGTya/mmFbDqzFh3W+7GX4xLkyKd51dx5DHBWukwd1xeg2POedxRJlD&#10;0yI9e6Mxhk/riqlrtTPzpL8uWaTt0+20p77A6x7KmPREWh5D5cgZ3TFMXGfQpA7/KpEm1w5SroYr&#10;hrMypAgZDfWrCMX7DFG3g7Bzz1Y8ffYUlVuWxYkLx1GmUXFGibqFUalFGbTs1wiLLOdjwqpRiLl1&#10;laNxBAcH45efC+P+/fucGGXShvHoOa0t9JcO0iDSNTgyx+C5PTBFfOc7bTZjvSDSPuEeCA0JwZ8V&#10;KnJs6NGLB7BVesCsLnx/dC/kOhIWGsb1Ug1+hbuvKxP9uatnIjQ0FNfuhbLFmizhFFGEDsPlwzic&#10;E22e1PU9qPh3Qdm5SPFP00hs8CFQt0FtnMoGFnD6rLrkb4t3fWWtIvtCF5FuuHI56+WXKYnwWFcQ&#10;XusLwXtnRdFDNuJXiLpsCg8h89rwI0JP90Ny4lUhfw3nDZJrh0ykaY4DZ8/guN058TuzEsdsbZCY&#10;JOR4qRBpB0Gknwsi/fJFIuI8FsHLsiA8LX8U1/uT74W8pGPd5sJbyEh+O/wgXr36NCzSKt4Ok2dr&#10;hyn9lKAS6UxApLbhgD8w0KIdt82Xj8TcLaZwCDzLBJZkcknWLLlOmCfGNexfnq3X8jiZSHtG2qOR&#10;mLeLgZRuXPO8pkMqK3Uiu6E3tbP3WB5awPPO3iQlk2g1orq4HxutMfJ8hy5v57p/rKv4HOUxb6s5&#10;9OdJaUrlMWQ9p/n6mrfGjPWZ5+j/GHjxMhnL9y9gZUi+0U0MasA3wovD212NjmZ51TYVcdHZDhcc&#10;bNBpRFt0HtkOoRHBTGYrCZL96PEjdLJoitGLBuDIpX14/uIZW6WJOJ92Oo7z7mdg43aSLc0U4UMG&#10;hdw762KN087HsfrgYkRel4g9uWu4BzuhrXEDJtx0nLtyBvus93C97aDmKNf4N6zavpwzMJaoUxi3&#10;795CvS7VuT/qegST9bsP73B7mlgXRK51fX4VWQuKjU7+g1S/5G6D6rX+yjBGRtSdQH4lqZlmVsb7&#10;WKpLlfmd47RTXRdZJSLdrJXuDXyZgbKUjRw7RGffr8V/YdcUeov1LuT4bcde9rRBafGZqD5plimH&#10;96Q6na9a8j8P6CLSTdeuFP//GmbWJ5DDxBy5zSwwfN8+WAcFIOjWLcTev4+Ep09w98kTTtoSeDMe&#10;p0KCYXj0OErOXYi8E0Zi+eXzSHn5kvWpNKv47zVloH2FsyEhKGI6Gt9PnY5Be/Zip6cnvOLiEHHn&#10;Du4Iok1z30xMRMit27CNiIDxseMoNH06coj7KDV/kZgp+1ik6e9Ac6PdhwZtMlyThZZeCqNH1m9d&#10;fVkN54CLGWQXP2LylA8BlUhnQxCJ3my9TGff5wpKtvL4aRJ22VDIJWDovB68GZAsv2z1bfgrWvZr&#10;jNCoEB5HmQnHTB6Bck1KskWYXC4WL1zEJJwibNBx6+ZNVuCU4IXmWbt6DS5fvowHSffRgsLfCZI7&#10;buVIVu5nTp2GzdmzvFHQP9KHz5ePDmZN+JqdhrcRaAs3H1e2LNPcdo4XmKwPMx2I5n0b8vjG9Rvw&#10;psJBs7vxRkYad8rpGO7cvyV+GK7p/Pwqsh6169dkskeQiTTFY8+ZKycnLpo0S7KAkO+ePI7wvy//&#10;h0bNGnDG0dAbPsglxpOcdrLLc69Yv5A32eQX8xhN1H5zRJaV777/TpmPZHJJkIk0bcxp3Fx6oCZc&#10;9jqHEiWLS/cgiH3vAd1Z7hftht9Ll2R55aoV4R3upJxDGGemz/eheT1K0qQ5ptwfZbivavXKSupd&#10;eSz9iH733bccJYBk5PO4cVfa3guKQ1/pzwrK/JpEmkr6LFTXzPZKWc4oExnJ3/WhQcXHR6ZEmg0K&#10;L/E/UzPkMDJBImWIffUKl/39sfvyldSx5Fr3Gt2WSOOJ4E7bvU/qEIck0/yPZMDui5dwys1d6hcg&#10;9zweL/7zjAiHS1gYX9tkuxWSkinKB1Bg8mTkMDZBQHy8OOdVlhJpeiDdfkA7bf6bYLl9pfIgqakb&#10;5ORnhEvu2m+MNUEPpT6RUoKiyUIXDR09MMOYt0XPfl259I1y1ZLT/MP0BmnJ0oPundJ//1WzqvI5&#10;KIzerEVSFJ/heoO1xmtiudCDlJ/irMNxnf0yBgztwyVlHzzvfBIbdqZFSCJE3Q1iPaErG2Go0JNy&#10;EhjKf7HRSntfWHaASqRV6IRrqB0c0rmNfGg8SU7ilNukVOkg/+Yjl/ZyAhUH9yuo0KwUaneqhrOX&#10;TvEYebOfj7cPKpX/g6N0lPmtJJ4/f47zbqc4ZB4lcbG2P4TEJw8RER6O+OvxLKOYz0SAxywZxArc&#10;X/ww0JzkFkKbFEmBj17cH/ttd/F8Hdu2Yws1byQUJHn7oS3sXlKuaUms3LoM/iF++L1+USbs165d&#10;wyWv80zU5WPejqlIuHtX5+dWkfWoUacaqteWyHP9xnUUIk3ETg7/RvXMUvpTiKi+g9OyEtI5lECp&#10;XSfKfOnM58opgKlum5pYSW7L1imqy6VMbjWJNMnl5E9Wh7coc8jn+EW7soWbNvOQ5VyWy2NoLwa1&#10;KespWY7lPrqWHFOWwmRRql2qDxszWBkjl0vXzee6Z5g2QZdBffIPdZnypTMQaRnVxA8xpfKlz059&#10;21JJSbfenVGnfi2tsSqyF95kkaZ6s7VrkMPMHDPP23A2wb1X7FF8mAHco6JQRm88fK9eQ+tZCzFp&#10;1x50mr8EHectRJdFyxAWf5Nn0HU4hoSg49xFsDxzGk2nz0ElAzO2Xg9ZsQ7OwaHwiIxC5/mL8ULo&#10;a8q26BAdhRwmZvhxkkXqDO9nkU4f/lGG6ZRxHLJNV196yG9/6CHbM9QBnbq357azv2RtpXTd9BD+&#10;zbf5M5yry3JNoebKVXg3VynfSBes2LiY6/J10v9NUvvwWSkpnCYo0Ru95ZLblDiG7z/gErepXlY8&#10;fFN94gwpwgfpIZfUfk0sWjUHHbq05XrhIj/r1KlDRg3gkowUlFU6fT8h4Jo7X5ceTpavX4TQ+LR4&#10;+RMs/t09XH+HT4ZIy5vsdPW9CxZstcg0OkbjgWluFjLompnlvifQZkNd8reB4fz+OGYvZRB8X3Qd&#10;10in/E3oNLYeb1JsNzrzH7ceE5pqtU2WDUdngwZaMsJ0y3FMutPLZZD1i9xZNGX0h6Lz3zLVV7rb&#10;5FZcUgi5Bnp/wj/SGxFXQ5nIEol183ZhEuvoYY9x0/W5rj9lBCvSK5cuIywsDDdv3uT23Ye3MWBm&#10;V3QUxNkzxI3D7NFBc/n4SJZnIuThsSEYu2wIBgnyTRbsGwnX8fTpU9jZ2WL3rt3QGz0aPbp24yyI&#10;HYe2RumGxTB39Sy8Eoqffin6GfbAo6REJtJXb0SxD7ZHiCvPP3R+L77G1Xvqa/B/G7Qez9ofx+CR&#10;/Vlpk+VU17i/A/2QEnkmKxLtkA/RUPrZEV6CJC+zXICfChdCZ/Gjr2tMVoL+xq94nUOLts34e674&#10;Z1rYLBXZD39HpL1i49gSnGfCBCa70ojXOOzojKOubqnjZClFLkrBGU8vnPPxYwl5Vd989ADR9yjE&#10;XcaDrMtOYeHi7zEGFO6O9D/NcfXObYRfjxcjXgmSvIrdOlZcuUwn8HnvQ6RbtNH+bSOs37GasxTn&#10;/yaflpxIKIV205RpvmHpO7gnihX/RWkT+aP1Lrc16wRHPzs4+GbM5JknTx6OgnHOKWOmUAK5btFb&#10;tBK/FdOS01sxKimDMWUbli2/hBq1q6Fd57TspTIKFirI9/VzkZ/4bRfJevTrhj8qlcN333/LGZRJ&#10;p5UuVwquQVfYSm1opscP63OXzlDmITnNQ9CV5Zh0ZJ6vc3OdiPv6HVL0M8ramD5NO2VXpnkoM/M5&#10;R2utPgLdG5VkODA0GcNjt+1Pe3swTtzfqUuHUTTVne9j45Mj0rR5johw86FV2Id43aEF6GPSksc0&#10;6Cd92XvPb+TNc71NW/KYsJs+OOm8H10MG2Yg0rTpb8MR8VR8eKFOcicTaSKsG48uYT9l8jF2CZX+&#10;GIiMTlg0GHM3myHybgCOO+zC4h2T0UFPSvPdcnjqK+W9s3DCaQ/PFxDryqVMpKnuc9WJyeuExUNg&#10;o7EJsaN+XfjHuMLe/yzLtlgvx/I9M7mPUK9vGbQZWYPr5A9N11m0fRKPpR8za6e9MFwgPQ3SWCrT&#10;E2kaO2xaF67LaD+mtla7o/g8FOWD6kSo3cIuKvdIoLq1425x/9JrIPfUfy/fa87KOM2II5rnaiI4&#10;xpctxBNWj2JlGnItkDce2vteZEVpOF0Pxev8jJL1irJ7x8yVU1l+9uIpJretBjTD2cun4ennDoNp&#10;o9ktxNnJCUcOH0Hio0dMoF29nFG+6e+IuX0VNTtUYTJO1yLL85INC7H32C7cvHGD3TcqiHFlG//G&#10;7iMT55vwtVoNaIKOw9oIeXG0H9KSZXVr1sLlS5c4E2IjQaJdg5x4TrN1Y9mK7ex9RefnVfH5g9L+&#10;m0weh0pVPg6ZbNyiAQxNx7Bri65+FSrS4++INLlu/DxjOr4wNYNnTIw8ROjTF1hz8jQC42IFafbF&#10;I6Fv3cKlKEzG23ahw/xlXKfDI+Ya9nh6sF588OQJk2SvqGi2ONNBunnQ8nUSkRbt094+2HLhEm6l&#10;xon+ytRUkHljPE5N5kLH+7p2tO/Sht2odEFz3L4TO5lcyn3N2zSBW9BlrpMF+aQgb2XLl+axZI2W&#10;iSURR5LR2yDN+QgTZ5oo82UlzgiybTzJkK9BhJzuI/2106O5eKjQNVd6UBxpGu8qPnv6OQjkcqHr&#10;vDfhsof2/i4ZlJBG1/g3ITjOm91T6jeSeNfHxidBpEfP6oneJi04uoTxkmHoPr6JIHp1mCQTwWs0&#10;QPqByoxINx1cCSOmd2MiTRE4NEkiEboOenWw22a9Frm75HsSXQRhJKJNVqy6fcowgdRFpM1XjGIi&#10;SvdBRLqtkNXrK72mkYn0pmNL0ce0FV9DDpHXclhVJtJNB1eG3tw+4nP2yECk6/cry9e19bHme6HP&#10;rhnXWrZIRydI4faon4g0naMv5qTParJ0OIZO7aIQaYoQEhDrhvriHule6EGij/iu5Dm3i/npAUVu&#10;03dJ3ylZnlsOr/a3RJqigYya2YNlMpEmy/WQKZ24/iYiLSGcla3+0iGsHMnvmcj02OWU6vsV9u6R&#10;Nvs16lGHN/sl3E9gSzEdyzYsYtmeY1bcDgoKQvs2bfF78RIoVeI3jBo+QhDqhyjX5DeUblSM4eh+&#10;BS4uLkycdx/biYotyuDImUOYuNCUyXq9rjXY6l2j/Z9YuWUpxk4dzQScxk+dPBn1a9dhSzRFBqmv&#10;VxkPH0spa8nCTUfwtextrVShQsV/G39HpOnY4e4mxpij8ao1kGNG77l0GcusT6Gu+TTUNpmEasaT&#10;UNN0MuqYTxVEeieOODvxONpgOOvcBTRfu5Z1O/lY2/oHoMp4c4TfiEO/FWtxRejqWsaTcdTZFZcD&#10;AlF5vAVC4uI4C+IsGxtxbQv03LaN55OPD7XZcMJEA05cYuOQ0Tr6b6BR8wZsQdbVlx7kUkIk2jPs&#10;/d+Wb7Bak6kLzNtg2JhBqFmnGvoP7a2z/31Bb/7os526dERn/78F1Uc6i3HCcQ+W7dKdhji7ool4&#10;MPC95qKz759iwMR2GZLGvC3IDWPdkeWcBIWODcdXcdIVW08bJq5Edmt1qoryTUpiyaaFKNWgGAZN&#10;6INn4seArMATF5iyXzWRYdO543k+sjrPXjEddTr/xXM26FaLrcok93R3h4uXM7z8PZg4X3S6gMTE&#10;RARFBKKsaNNB7h7XheL38vREiV9+xYMHD+Aa6MjxohdYTecxiY8T2Sea7lHX51Lx9qCHLnojRBYP&#10;agfGePytpYX6KTvYl1/+T2e/jAAxl/6EUWjbqRW/wqV40i6BGX0AZdADNVmYZGsTgfwMDUzGoGTp&#10;37jt5C8eMBvUwuwl0996F//fJU+QQb7e8kZBGfT95M6TGzaO1lobfui1a3q/bUrxW6zEr9wmn8i2&#10;nVpigoX2Rkn5u911ZCtvOtTs+9igz5bZq24VWYsMRJoMGYf2IuL2jVQaDSQL/fmFkSlyjJuAB0IP&#10;xiUlwj4+DrZxMTgVF43oh/cQIfAo+Rm8xXk+CbdwLCaKz335OgUt1q5D4alCR6ZmKqQj5dULRD56&#10;iAs347AjKhjRoh4t5t0RGYx74l7o2vSGMq+5BXKIa0cmSL8FRMbpfjpussST1I2IdNQWRNooC4j0&#10;fwnqm6t/DpVIq8jWCIsKwrPkpxi1aAD7GZNFmsLZUcIUa/vDHOfZ1csBYfG+uCqUNpHoxRvmc4zp&#10;Wh3/4iQpdBCJ/qPZ77hgfw5GswzRsn9jlhOR7qXXlQlxgzp1mYD/Xv8XQayfoWyTEnByd+DxVVqV&#10;Z+XdomlzdGjbjq9LhJ7uY8KqkWydpnvTXzYESU8ewcffi4mArs+k4t0w3mIsWrdvgYvuZ7SIdI9+&#10;XaE3YSRbP5q2bKREz6B+8n0uWaqE1jzpQbvrO3Vrz6lzdxzciK17LXmeFRuklLvkP0jtiTNN+d9S&#10;jnxBKFjoBwQI4k2vdYlIz18xm8+h176NmzfgMaevHGXfPZqje9/OynUnzzJlP00nf2lvQemyv+Pa&#10;vRCOGpAZqabNkrSzXVNmOmU8b/6ja7kEXubrkCWNyDb5YlKbXErkjVFEpAcO78vn0kNDq/bN+WGD&#10;Phu94iU5jTt1+Qg/IFCdynoN62hdVxMbrFYziV+0ei5++70En5M+1OBXX0l+nD36dmFfym+/+4ZT&#10;KBPx3yK+czqf+lduXML3TK/dyapG9zXeTF9rLhUfBuF3AlFhyWzkn2iO3R7uQpfJ9Pk19A7uQ8Lj&#10;x6z/+u3cLgi3GXKMN0IOw/Fi/CSUmb8QZRcsQkFBklkuiHYOE2PktZiI5uvWwSM2RszyGr/Omo2v&#10;jKUNhTcePsCAXVb4btIU9r3OMY7mm4D8kyajNM+3GD9MnSbJx48X1zRFmbmzeR46mq5ewcldODmM&#10;wCOhjysvnot8k8yxwfmUzs+oIiMoG6FcJ/eIecvSfKBVvD1UIp0OHqH2vLOU6uUqlMGCldIPZHrQ&#10;D4a8Q1dTptl+H9Du1MpVKylt2kCQFfNqIrP5SC6Hv8luSHz6AA+SHsB4tZ4SrePwpb0cGaOjeRPc&#10;uHudFaqdvQ1HN/D18YHVke1sjf69wS/4rW4RducgkG9zt1EdeQ4i0i36NeKU3qNHjsKN2/Hob9gL&#10;Tp6O2LJvI8znG6F5n4bwC/XGY/Fjcvv+LXSf0hpNDKtj55mNPAcR6GmbTTm83fXr1xEUk5Z8R8X7&#10;YdXmpRwpIjjOi3ek09okBMV5KutXlukCEekfChbIMK8mZMKrC+bTjNGgST2dfZogIm02dQKMUn0T&#10;C/30o85x6dFnUA+FNOvq/+qrL3Ep1YeQQt7J9yzjiM1enee9CQtXzUGrds35fDmc3ttCtq4T2de8&#10;jxkLJ2cYS5+L3gjIY0hGeiVvvq8zjH0baF5PxYeHY5QbvjAai7tJj1i/aR4UzSjs3j0EJSYg+nEi&#10;rj9JQuzjRwhNvI+LQneujgjCaKE7V4QHCnkSR/g4EeCPX6bNEOTalONRf2s2Ecsv27El+e7zJ9h1&#10;NRyjxDmLQgNwJj4Wgffv4VoSzf0IMeIaIQ/vwe/ebTx7+QIpL57gaVJc6t2IQ/DqmssXoOvW7BcS&#10;7V1A6zwoNmt+N8gAQPPRwz61x5mPRcEff+BIGBSqTnNswDUPHNWIopHZ31vfIVKkHhkeIVLGxfC3&#10;fOv2uUMl0umQN+/XWC1+xKlORJoWC4F+GOgHbeZCKbYiyYhI9x/ah3+QZRmVM8QYOT7s6PEj2GpE&#10;yR4K/VyIX1NTSCt5rAzKYU8bG95EpKfOncgblijlphxKi6xh6UNLyeOppMQQtNhlGe2YpTpZpChW&#10;rbVd2sZLklsd3qy0syNibkQzkR63YgRH2qCDiOxJh6NoNq4WZxKcuH48njx7zHIi14+Fsqd6cnIy&#10;DA0M0KdnL1iYmXMEkFETh7F/dfGiv6BMyd9RrlRpjBGEOjAggM8l/+yZW8zF3DUEaa+O/bZW/GNC&#10;R/zdOOgvHcxW7EjxY6BaoLMWFNOVdnFTfGNTQVY13RoobjKtZc3xHwLjTPXQe6AUz/lDg2LAOvpl&#10;3NH/oUEWYrLKZ7aRSBO0c3/gsD6sK8oL/Xj0nO5QVjIGDu/Hmy119anIvjgf6ghT612ouHgOclmY&#10;oOjsaei8dSN2OJzBjVsheBjvgBsR1kh6fANPkm7hQUI4nj5NwLPn91lvvkrdQEgxp1+8SkHwg/vs&#10;+nHnyWP43LuLpynJQo+TfVmyKJP7RrIgyUkPY5Bw3QVJSfGICd6Pm5FncDvyBJ7cD4N9mBcMDu5G&#10;5UXzkHeqGb6ZbI4eO9Zii+uZT1r35hH6rUGTjJvk6OFVdtei+Pd7jm/X6qf4zpopxNNHI6GIOV6p&#10;MedLlJSifTRv3URrDIHOJT1LD7tkCNDs+/6H79kNTN94NI+bvSTNbZXa6aOc/FehEul0oN3ufQZK&#10;T19EpCn+4c5DmzmI+NR5E/nJjhYwJXXQRaQ3716L0HgpPuzmPZYcV5ViMxKRLp8aJ1KTSFNJrzfp&#10;9WdmRJrmmD5/Ev/gUcxXrzBHfPFFDmzdZ8lWt52HNsF0ygQOd0PhuDTndguSokUU+vlHJt30apXk&#10;RELotfOYcSPQsl0zZTz5jcrXzs6gNNsPHt5nS7K5pSGO2x9SLNVU+kV4YeSifhyLmvyXqWxn0hDj&#10;V47EyoOLsOf8dhy6uEeUO7Dm0BIYrR7N/S3G1ebxZOmmsHVuQc7stkEHKXsbt1OcipxiUN+7dw/e&#10;oVJAfRUqVKj4ryDwlh+sAy5jxMHNKLVwOr6eZIJfZk3HoN07ccLnIm4kPsC9eCfcv+2N2MB9eHSf&#10;stPKCVeA+LCjuBtrj8S7/rgd5wyvCB/MOH0clZfORz4LU/w0eyoaWS7BWoeTcI/1wtV/sPEtu4Ni&#10;Uffqr/thnSJS0O8yYUS6zKbL1i1Q+v4O8tsvikevOQfxG+r/Ot/X7ALWuJnut3TEPeS6fC7t2dBs&#10;/5ehEul0oCfb/N/k51iKuvo/V9Cr9CYt3z0mdXYAkepbD2LZspH4+CF2nNmEYfN64+jl/Uy0NQ8a&#10;Q0SbrMgvUpK5pDbJNQ+SUcrwkQv6YZP1Gs6GSGPi717j6+m6DxUqVKhQEYZoQcoCbvrhiP8ljD6w&#10;DT/PmITcgmznm2KBXGZGaLlxOdYJkuxyzR2R5E74H36bN23eRIWQbtq9FhUr/8GbmklGSZuGjxmE&#10;3wSh3nFgE34vU5ITo1Dfmi0fLvsxZRikPR5knNPVT6B7sEznKvJfhUqkVahQoeJvQNYayx0rdfZl&#10;NWxdTmHXEe0shypUqPh80bZjS0yda6G0Q657854GzTHZCTMWTNbpJvJfhUqkVahQ8cmieq2qijVn&#10;vPlYrlOWr2371ysuWvTqlOSUaY98rR18JD9kkhHk0HWyzMYxLYycpnziDFOum02boMxHkUOovm3f&#10;+gznEIoV/5X9hHX1yXDwvcBzaMqoTdE9NGXpQdE1aByBLFWynJIykOzg6V0cik+e+8BJK65b7liF&#10;QSP6KXJ6C0f1Q2d282ci6PI5JX9Luf/kxcN8DhF+irVLdfLjlP2naXzE7QBlvJ3baZbLr6cpUgm1&#10;CXuOaft+qlChQsWnBJVIq1Ch4pOFJpFetWmJQs40rTtly0ubhn/6uRAOnkqLMUsysqzQ7nZKHiDL&#10;0hNpmbDKu+plIk11eSNvh65tuU11GbSxuEDBAqjbUEoAJcspvBttliSCT3KKY03ynv26KYR8uN4g&#10;ThtM9YmCUFM/1XWhSNHCWkT612JFOXVw+C0/JcMZ7dYfPW44h7OjnfoUC5vkNetWV4g0IU+e3Bhn&#10;rqc1f3pQJBUaS5FNqD3KcBi3aX+Fa+Blrqe3VpHsx9QoAunlKpFWoULFpwyVSKtQoeKThSaR1sSg&#10;4X0zyGPuS4Txhx8lQkd1ItJUzyeIbd9BvViWnkjTbnmS0+tWastEmmKw+ka5aGUAI7nm7vr0RHrA&#10;MCmO8/YDG7lNdQefjBbpMYL0ppdlhvREWhMUCYTmcfKTYlZrguS0kVpTJpNq2lC9eM1crhPofjXP&#10;K/JLYa3zNEH9lzzOKm16YKAN07qs3DRWJdIqVKj4lKESaRUqVHyyaNhUivVM9aXrFqDor0W4Tdm6&#10;yPJK8q69OnF4yXz58qLv4LR4qCSjaDpymzbb0rkU7kmWESjkG8mP20qxkSfPNlOumR4kp5CTcvun&#10;wj8pYamojzIpUt3qyBatOeh+qT1n6XRu582bF2XKSWn0dxzaxKEq5bEy9lrv4HM0QfJNu9fh22+/&#10;4XOatW6CqLuBLKcNRD8VLsTjatWtDq9wKeIMPSBQPGyS//Z7cXbRkK+RHhSKMH18bueAi/gl9Xsn&#10;Czc9XMh9lEiHUi1rjifI9ytDDuepQoUKFZ8aVCKtQoUKFX8D2UVCV19WY97ymR/tWipUqFCh4p9B&#10;JdIqVKhQoUKFChUqVLwHVCKtQoUKFSpUqFChQsV7IId6qId6qId6qId6qId6qId6qId6qId6qId6&#10;qId6qId6qMfHOXSZqVWoUKFChQoVKlSoUPFmqERahQoVKlSoUKFChYr3gEqkVahQoUKFChUqVKh4&#10;D6hEWoUKFSpUqFChQoWK94BKpFWoUKFChQoVKlSoeA+oRFqFChUqVKhQoUKFiveASqRVqFChIhsh&#10;5kEo7MMv6exToUKFChXZCyqRVqFChYoPDJ84d2y8uF1pB9zwRq9V+kr7m6HV0M9yPNfXnN+CnP0q&#10;Is+AyrC026qM8Yl1w/BNplwnsp1fnDN66ySln7Dtyi60XDiI+zXlKlSoUKHiw0Al0ipUqFCRBQi/&#10;46/Ug2/54qz/WaXdddkoFBxRW2nPPbYC+QZVQduFQ3DQ/SgTa8dIe+6z2DsX6+224buh1VFwZC2s&#10;v7hNkRO5HrBuPNbZbkXYbT9cDLVT5iRYOe5D6fEtmUhfux+CEz4n0GBWb5jvn6s1LvpeMIJu+mjJ&#10;VKhQoULFu0Ml0ipUqFCRBahk3p4JrG3IBXQRxLmkQVOlj+R62yZrjSf8MKwmak7uoiXL3b8SE+WW&#10;8wYhMiEQ+YdV0+rPN7Qaak/vriWTESgI+bIzlvjTvAPyDK6CFnMHCJkXk+rvRtSAQ+QVvpfvhtdE&#10;zkGVlPNI5hXrpjWXChUqVKj4e6hEWoUKFSreEWZ70iy8J7xPwP2aM6YfXoKCI2ujkmk7/GLQCDOP&#10;LlXGTNo/X6lr4piXNXqvNtCS+ca5CyLcHl8PqoKcAyux9Vqzf4/zfuhv03bpuBx2EXWmdsfXQ6qi&#10;49IRcIy4gmsPQpT+KCLkg6oi3+C/4HfdAyf9TsJXlHL/+cBzqGDWVmk7hF9ici23VahQoUKFbqhE&#10;WoUKFSoygUP4FS7LGbdCzWldmVyStbne9J5MSC+FXkTzeQNQeEw9jN81A4MtjXHa7zQi7gYqc0Ql&#10;BCl1wrid01FyXDOuh932R8htP63++SdWofcabXKtCXIhCb7pw9dpv3gY8gz6Ex2WDIe1z8m/Jb/T&#10;Dy+C6Z7ZGeTk6jFikxnaLBqCSoJQb7m8U6tfk5SrUKFChYo0qERahQoVKnSA3CHO+J/h+uyjS9F0&#10;dj/YBNpg/M4ZypirYozmeCqtfdN8ozPD5ks7Mshsgy/g17GNMO/4ygx9BCLJF4LOo/uKMcg1sBLq&#10;CjJ/xOOY0n8p1I7dSmhcsbGNmViTfNj22cg5pgUiEgJx9V4Iihk2Zjndr7XPCbRaOBiljJpj0cnV&#10;4vMEK/MRNgtCPXrzRMw+tozbQbd8tfpVqFCh4r8OlUirUKFChQ6cCTijkGNCxN0AVLXoBJuAjER5&#10;u/1uLonE/mzcGeeCtTcBOkQ5YNmF7Twf+TBr9gXf8kEJgyZoPKuPlpxA85Hlu93iYcg1qDJKGjZh&#10;8kt911Ktz9VnD+NyyHpjjuRBbiZ0HfKvtgu9hF4bJ6HRwtGIuidZxi8EXeD+H/XrwXj3TOU6Ibf9&#10;sdXpANosH48680bwQ8KGi9sEtsM71g1OkVdQaEJHHi+fo/kgoUKFChX/RahEWoUKFf9ZhN3xVwhp&#10;5N1AFDVoKMoAbg8WxFRzLKHG5C4ZXDUIZM2lklwkco5shrqCuGr2N1kyFoWNtTcV0rVpM+Bup4Na&#10;riAEv3hPtFkwmInxTyPr4IDbYb4/zTFLTlsymSVrs0ySPa+5oP2ioSynNhHd8pP78j3t1bBeUz8h&#10;9E4AeqyfiO8M2/EYTVwKv4KSRs3RfaUe8g6swtbqnKOaIyQ1OklF0zb4enBVZU4VKlSo+C9CJdIq&#10;VKj4T4KI5A8jauH74TW4XWtKN6w6txFOUfZsfT7kflTLIk31b4dXRxWLjlrEd571SibQVKc5fzLu&#10;zIRTc0zH1cZMTt2vuSoyzbkJTpH26L1qLMeU/kWvAZaeWYfQdP7TMva5HOQQe0SUc45ujisRUug8&#10;QuuFg5U6+WDXnDcCl8IuIyA13B3d69Tjq5nYy6T569Et0X29BTbZ78N+T2v8NKEjj5MJOfll0/3S&#10;2L3ux1lGDxT1pvdQrqVChQoV/0WoRFqFCgGZMKj4vEFW3cUn1yhtR0FApx1ejAlWM9BrZVqCFIpo&#10;0XbBYAxcN0GRBd30xmpBtHP1r4Sx26co8iEbtC3XxS16IM+oFhhllRbZY8m5rUxCq8waoshozVF0&#10;jVFbLZB3cBUU1qsv7mM6wlMt4pmBLOhdlo5S2jTvoC1pftsEmnvOqY1ouFhPaZObR9OlBoLkp5Ln&#10;MS3RzdJCPDg4aZ17NvACOq81U9p07txjy7n8dmxbjNo5h+UrbTYyUZfH+cd7Yo4Y5xatPZ8KFSpU&#10;fM5QibSKzxYxD8IQnxiFOw9u4sXLZLxIeY7Mjhcpol+MuZNwk8+Jua97ThWfNsZsnYRS45tnkBcZ&#10;Ux9uV521ZE3m9GPLtNw+6HEENSZ3xim/U4qMSK9DxGWlTSg9sTdar5oA88NpYevWX96DPKNboPSk&#10;3mzJpZjSOQUh/2ZYNfRcpa+VzOXv4Bh+GYHxXkq76szB+HlCJ66ThdpSXKuIeTe4xbhye5/7ceQa&#10;1ZzJM6GYeXcc99O9IZIeIH6frO2rTZE+5HoZ0Vd5xiB4ibmJWPuL+5i0f4H4HNU5cghZyTXPVaFC&#10;hYrPHSqRVvHZ4d7jO0gWpPn169dMki95X8CMLRYYMq8nBs7uCoPlw2C+zgAWloYYt2I4BszqgkFz&#10;umPqZlNccD+DV69e8blErB88vqvzGio+XQyyzOj7rGlhzgwUEi59VItaU7sxodSU1ZwzHFVmpblX&#10;EA55nWRLMI31jfNAywWD4R3nxu0Rm821xv4dSo9vodU2PbiM/aRX2e1Ev81TBZn143knH12NvPqt&#10;JAItrt1v8zSEaliQ04NcNwqbdGHyrSkfb5Vm7e69YbJ4IJAeRJaeWYva07rDXTyApP8OVKhQoeK/&#10;ApVIq/g8kBCBx8mPmAAHRftj9rZJmLRxAqwdDiH21jU8fpqEV69fMbGm49mzZ3j2/BmTZjrovCfP&#10;HiPudgxOOx/HlI3GmL7ZDL4RXtz/5MVjXLsTrvvaKrIttjoe5BjI0akbBKcdWqz4M2uCiCAlJfll&#10;bEMUGF6TUWh0HVQ0b4tTfqd5DFms3aIdtc7LOehPrTah1fLx+CnVQizjYthl9pvWlBHIDULe3Eig&#10;iBwVzdvh9wnNGZXM2qG1IN2hqZbegHgvTDmYZiEmHPYmkt6cw9tRe+6pjfh6jESg8+q1wtLz2zM8&#10;AKQHff5iZt0RmW4j5fIz67X8tNde3KV8Dl2bLmUQKV95dj0qWrTHttSIJir+u3C+5o6ZZ/fjsK8d&#10;Yu6rD10qPi+oRFrFJ43rD6Pw+FkSnic/x6GLe2G8egyu+NjhRcoLJsB0EFm+l5iA8NgQXPaxxY2E&#10;eETEhOB6YiRbri96nUNoTDASHt7Fy5cvU88C150D7GGyVh+7z23D0+dP8OhxIuITo3Xei4rsAyKG&#10;vTZMYteMkuObIWf/img6t7+WqwZZhikTIfn2UgQNGqOgXxpcU31+oxOCtSzX4XcCBJGuzPWzGiHx&#10;hm6bmYE0B9704U2BYRrXJ/RbO16pB9/0zXBtQq4BlRCUulFwoY5Yz65XXZg0U5QNIsNULziuPTba&#10;71PG0DkW++ahoklb/DmxA3IP/BPOUQ5K/4VgO/486S3L6TcTuse4snVbUyaDiLzlhS1M/lsuHITj&#10;3tYcd/qozxmEvoPriorPAGIdHRGkufXG5fh2oimKzZiM/lbbUGPpAuQxN0LZ+TOx0PYo/G6orkAq&#10;Pn2oRFrFJ4uHTyXie+zKAUxYNQpJTx+lUmAI0vsU9kKRm60zQL0xlVFfoPHYamhqUJ3J8fVbMewL&#10;nfj4oZBXRxODajym7qhKMFo9Ghc9z+HJsyeps0nzkTvIXtudSHmZgkfP7+u8JxXZA+P3LRbkWCKt&#10;ZYxaYsC6cRwJ4+uBVRSL9JXwS5h8cAECbngx0aSNiFRSP20s/GlUXU5IojlvjUlpIewo7XZOQXKb&#10;zO6LEqlJTghzT23IQKSJoJLMS5B3WRZyyw/Wvmn+1nRNrxg3JvY+ce5MRPMNroI9zgeUMRUESZXr&#10;MQ8l0htIBFyQ59yjWyDf2NZYJdaoPIbA0TYGVRJkWUrWQrKQdL7MzlHO+NmoMwppWNLJ4rzebpvW&#10;OHoQkT6HO7fJR3yX0z4UH9sEf5i1wQlfKQkMwSHKUXIrIQjy3XmtqRKmT8XnCc84b3Tdtgq5LIzx&#10;6/Rp2OLiiHtPnyDVy46PFykp8IiJQav1a5DHdALKzZ+Fgz524m9PjUmu4tPEJ0ukL3mcRb78+bBg&#10;VVq627nLZrCM6jXrVEez1k2UPk1s2rUGOXLk0NmXFRhlMJTnD7+Z9kpUvi9C3Ya1sffYdphMHo8v&#10;/veFItcEnX/G/qjOvr9DgQLf8/UI9D3JcvcQ+yz73F9+9SWsbQ/q7PvQiHsYya4YN+5eR9dJLZkM&#10;ywfJBszugkZj/0Ij/arobNEcs7ZNQsi1QCS/eM4kmM6NvhWKqNtBXCcZ9UXEhWL+zunoMqkFGupX&#10;4Tl6TmuHmFtXU2cHHj97jO5TWiPyejifG5OguntkN2yy38/h3qhOZJfiKhMxpbB2K202YIogz9RH&#10;pHJqat1FkD75/DnHlyOPILDr7bYqMhm1J3fVapc3aS3IdEU4REipxAkHvU5kSqQPekrJVAjzjqdt&#10;RkyPTZd28D2subBZS55nYJorieleKXoGJV4hstpw0ZgMZKRzanQPj2suyD+4KvIKmOzOmCLc+MAy&#10;HPI+gUrTBqbJds1k/2fNcfLnOOV/Do1n9sG3Q//CXteD/ACiOY5QYdoAiUSPTtvomGtMC3iKh4X0&#10;Y1V82rD2u4hfZk9HjvFjMef8WTx8+pT1Ix2vxX+ZHS9fvcTlyDAUnz4FX5oZY9T+LTrnV6EiO+OT&#10;JdKbd69Dhcp/IG/evIrsf//73z8iiuPN9VGnfi2dfe+C7wp8i7MOUqxVGZr39WvxX7BRkHnN/vRg&#10;In3l/Yg0nesVnjEE1T8l0vR9z1o0VWffx0LSswfsqrF4zxy2GstHWEywILht2Orc3rQxTjoeQeKT&#10;RLZYP332BH4h3rj1KAbhcQFISkpiOeHhw4cIvuaLm6IvJNIfj59IfeRTfc7tNDqaN+E5u05sCb9I&#10;79SrAQ5+lzBr+yT2u058plqnswtcrrpAb49EjmWMEQ9SOftVYutx3qFVmVRevReMHQ57uZ/8pqmc&#10;uH8eZxDc73o40xB0Y7ZOzCCTrbwyyJeayGZ66yvJZp5Iy2pIyV00+wkUPu5P8/ZYc36z4s6hibyC&#10;SFed2IGTtWx3kHyPiTzn1mvJRLXslH444pVm5T7pc5IJecclI5jAesW6ceSS3AMqszuLPM4/3hvf&#10;G7RFAcP28LnuybL8g/5S/KM1Y16TdXmn6xGO2CHPQdkZh2wwVcYQGi3Ww6qLtEEzBPs9rBUynV+v&#10;tdY4FZ8uVtufQKFpE1Fs5hScDQlAckqKQpxf4xX9Hx/7PN0xaNc2jD96ECG3b7FY4tmvuE6EOvb+&#10;PQyw2o5cpobovVP8nTzQfU0Vny9cAy9j+vxJOvuyMz5pIl2jTnXkzJkTgTEeuOxhgwZN6ilEcdiY&#10;QWjaqjGueJ1ngt2lZ0d8+9032Ht8O5z9L/K4wFhP5Pk6D0aOHYJdR7agRu1qKPpLEcxcOAWTZpmh&#10;wA8FeNx4cwOUKFmc5y3ww/e47Gmj3EelKn+gY9e2qFm3Olq3b4HDZ/fwOb0GdOcfa3mcJoGVifSO&#10;Q5tYHhTnhdx5cqP/0D7cdvC5wCVdq3ufzjyezmvQuC669OqIIkULY6PValgd3ozvvv9Oa24CtTWJ&#10;dIOm9VC3QS38UqyoMlYubRytFat42fKl0SH1s1C7UbMGGDyyP3LlygXPMEcULFSQv+NzTif4fski&#10;vfvYNv5e9SeM4jnDb/mhctWKKFmqBAYO78vfL82VFUh6/hDJL5IxZslAPHh0n7QwniU/w9jlQ9g1&#10;o++MjgiM9mN50tOHCIpOTUARL8hGXCSePn3KfQGh/tgo1s+0pZOQmPSQiTltPgyLEGThdjQTo5AY&#10;P0REhPP48LgQDJ7bQ1yjOkYs6M3EnI5HTx5h5KL+3H78/FGG+1Xx8VF5pna0DMLQTaZMTKmenvRS&#10;e+uVXYr8T3H+SrudoGQquce0xPrLEtmWQdZf+bwC49rxZkbNfrKA+9/wZiusm0byFUJuQaQHbJ6m&#10;tPMP+YvLsTskv+vot3B7aLdwKPtNU9IWmdzSveQ1aI1cguASUaVweIb70jYkkovGzCNL2cUl75Cq&#10;6LpiDFrMG6D1sHAhxA4NFo7G2ktpqc7zDP4Tl0Mvcr29eMCQx1IYP4oQwm4e4uFk46XtGC0eMGYf&#10;lWJNy+P8BNGmaCJjdy9EofEdFSLdP/U7oHjYmuNVfDo46G2LwjMm4o8Fs2AfFaFs5JYIsqDSAvZC&#10;f449tA+rLtnh1iOhZ4Us+WWKWBexmHjiGKYIhN+5I50nW6/FPHeTHmHY3l34ymQ8Rh/almEDrIrP&#10;F9Z2BzFoRH+dfdkZnzyRXrp2PuoIklilWmXsESRZJoiaRPqrr75iWb8hvdFVEFGZSHuGOXFJc1y7&#10;H6plkSYiXaZcKa77RDojxxc5BDEOUeaXIbcDrnkodSp1WaRr1KnGyJU7lxaRPnRmD6rXqoqQeG+t&#10;OWSLtKbssBi73HIh6jWqw0Sa5pKvIYPGVa3+J19LbtPDhqZFWi41ibQsk2HvfR5Hzu5lecTtAC2L&#10;tEykS5b6DQdOWrHst9+LY82WpUykp82TnirTz/m+eJKciIePH2DUogGscOnwCfNAU8MaaDmhDlwC&#10;HVgZJzy4g8hbAbh+LwopKS9Ydvv+LVzwOMsbEYmIl2v8m/jut2L+mlko06gEE2yK0mHjegq37t3g&#10;c1LEuKu3wxEa74u4+GtMtv0jfdDaqD6aiWs6+F5KvQtwOD0673nKE533ruLjgNJye8RKbgNE0Cja&#10;RsFRtXHKV4q6QdC0rBL0t6VtHvSO81DI3o/jOyj1Y75nuJ/ItV+85OO86Oxmpd/K9Ygyh5HVTMkn&#10;WZDm0wHnFDmhqEkXNFsyVmkXGFYT3w6phjnHMnfx0AT5btPcay9sUfy8ZT/p/GPbYN6ZjWxRpnta&#10;dmF7piSVMijKLiBBN33RdqURBm6ZnmEcWb9z9a+Ib4dVx+nUyCWE7wzaYc6pDUq7qkVHTD6Q9haA&#10;LPGr7azw3di2yndEKGLaFb03TlZC8FHac/kcFZ8GvOK8UX7hDPxgYQy78FBBnGUCLJHnh8+eYunF&#10;8xix10o8wN1V+jMcgjATsXa5dhW9d2zFYV8vvHj5ksdLcwH3nzxGozXLkWeSMbY4p60/FZ8vrnhp&#10;68xPBZ88kZYJrEzY5PJtiDTJ6MemUbP6KFb81wxEmsg51Qk0ns4lC7Esk+VU+l9117qHt3HtkIn0&#10;eeeTKPprEbac073J43URafohpXsmEJHOnTu3Mq8MGqdpkaa2b5TrOxFpy+0r+J7oOiR/E5Hec0za&#10;kFSsxK/YYLU6y4n0k+eP8ODRPYxc2I+VLB0Ld81AE8Pq0FsymAnz0xdPEH03GJcu2bJrBhFfCl/X&#10;ckJdNB77F1us646uyOdXbF5KIdLlm5bksW2NG7DFmdw4WoyvjYmW49h3mvqcnB34e7gaHSXmToHJ&#10;aj2eb8pGI74XmnPi+vGIvxuHp8kqmf434BTthJ4bpDXnHevK1tS+awxwLtAGnjEuLA++7ctRNrxE&#10;P7Xp39RgR5qFmNoHPU8i55jmXN/lehT59VtznfpnHFmi1Knc7LBfjG2pyPziPZU6EcetjmmbBAlV&#10;Zw1B+cn9lPaFoPPovmKMck56uF+T7rvN/ME8puEs7UQphI0Xt3P5rX4bTDyykkP9Ucg7uv7XoqSH&#10;g/TnEMga3HjhGM7CmJkby4ITq9j6XT2dC0rB8R1hoZFsxtJ2C5yjpBTlk46Kc8RDhEyeyY2jyITO&#10;Oj/jgHVpEUtUZH/oHdqOHEYGWC6IMulFSRdLIIt0i3VrsNPNWRBisk5nQqDTHTQHuXU8eZGMaadO&#10;wPjYIZYRyab/Xr5KQdSdO8hnboRis6dw5Bxd9/Yh0LKt7ug0O8XvNv3e6+rTxJK183XK3wZrti5H&#10;mMYeq6zAz4V/4pIMZOn7CAHX3LF4tZSN1cnPLkP/24D4gC65Jr4v8B2XZ+21ORLBwGQMSpX5Has3&#10;L83Ql53xyRNpqhNRps2FVJeJ29sQadqI90fFcuzOsXbbctG2YVcEcm9IT6S37d/A5xDxlGWECpXK&#10;o3yFsihc5GcsWDmLZTTuXYi0v1jAVP6fvbMAjOL4wvi/7u7u1Gip0BaKu7u7u0Ww4O4OwV2DWwiQ&#10;ECweQtwNQoAQJLjTfv/53mUvd5cLpS1toZ2lv+7uzOys3GXv27dv3iMvv/oSYtMPyrKtkP6x8Pf4&#10;5LOP8fW3+dFrgMNthTQt0nTR8I/aje9+KIB333/HyrXjM3Xe/NK//MpLZiFNCzzdO97/6D3s9NuM&#10;J596UtpxGwrpRi3q4/U3X1PHPsMspN22LlXH8Ci+LVhAXbvHxGp/N4X0uUtnRET3nNE1+9YL9Jja&#10;TgYCbt5vuukeO3sIoTFBYm0+d/GsWIgpijlgsLZLeazZvULiQzNEHtt/WebjHCFd0iSkOdjw2Kmj&#10;2Kj6bDCoCop2KiB9tB/bGJlnT4jVOiQqAAei/KUPJm6hQG8/rkn2UQHDFvXDiawMZJ3VSVz+bp7o&#10;XF4JT3+UHtEYi32Wm10w3uhcVNwP6MP7QbcSCEz1RfRxU1bAwFQfqxBwBvaiB9BNa21wjuXZIDF7&#10;P8Qy9fgTHcphmPss8zqpMNkBb/SqbV6ny8UbvWrBN8lX0nIzaoaRrtszZqccO5drTmwvmQQZ49oy&#10;djPTixvn+Wr3aui6cows82G7+YLBZjH7xcBm5vBz9GkuMbYT2i0dIb7Q9MOmOwxD103ZtRgFuHwq&#10;55xiVb2tCH7dqQY6LcsRCXRJ2RKxQ9KHyz47lEHn5YyGEir19Ftn5sYyI5uY++L1nLx9pg6Ldx8Q&#10;kxGJN4b2w9djRyDjwnlDO8t98PzVK2i4eB7coyKVgL5puhH+wYni+dL165i0dxf6bd0sZapIppu3&#10;bmGM5w483LM7JuzO/Xf4W3Dgv+vCyRg2Pvebl7zgYH3+ztqWf/fjt3jp5RcxwXWUvAW3rSf8De/Y&#10;o+0ftrB+/V1+vPLqy2K4Wr/D2r3MHimnYrBy82L0G5Z3cif+Fm/dvQ4Nm9ezW7/Ze6204d9o5ZoV&#10;7bb5Lbg9j8WybMPOlfjy68/xttIfRhtqsHeyXVYtadqmkbw9t/fgTbr16iSaxlhPOB4hBjzLNv8E&#10;962Q/ruJSA3606IwL6rXqYLaDWpI0ggK+W17/9ggw38bGRcPi7Wi54zO6ob6iwjezhNaiohmCLtf&#10;VF3C0UikHkoU6/HUNWNQout3KN75Wwye31ssxHKzv5Qlcw4gNAlpk0V6pIWQdvfcgHUb3XD+smkw&#10;Y8bpYxi1ZKD0xf2NXjZYhHpaeioiUw7g8uXLCEsIEct0qxH1xFLNvvvO6i7LJy4csXtOmrvPIr+1&#10;eK5bJbs+xnTZ2hO/CyWGNkLPFaYoFwbf9q0ugs6yjDDucfdVpgGIBgv3L7NaJ7QwUziWndBN1suP&#10;ai6WXrpdPNe1EtorsWrZvuXCoXjRoap5vfOKMWaxy/acP5qdNZCUGm6yXntEbBPXihme89FffceN&#10;+gFrc5bfdq6FNkusz29/kg/e713XtI/2pVFkdHvsit9j1abI2A7m/T7WsazpWLrnhNgz4MPFuK0z&#10;ZPmtnrXRcE7OoOMqU51kO4bfG7Ftjgh5o86Aqce7LR5o/oHkNXpLPShUH98uV1vNvcPCwO14uJcD&#10;Rntul/siJ5krgdt/60bM9/fBTXUfvqXufXdmg/7tif2cu3IZnVavhFdcrLqvmspo9U7IPIEX+vVC&#10;tflT7B5vXqxTYtTRpZtVJK3fYnD2oLd5K2bAsW9XxB0zjbmJV/MNO1dh0eo5aNMp95gMwvY0LjFC&#10;l7363+Jggh92B2/HzMVT4Nyvu902ltCCzPFMoUnWUXYs4Rgu/m3mV6KW68FxPuji1AHeQSbXNUID&#10;GeeG1fj3UrJscZmPmjQUA0aaBmbzHmv5hryKEuksowHSKDPgNQ6Jt056ZcmQMQMwenJO1CFP/y34&#10;Xj3YWLb5J9BC+g7hl5S+yfbq7gbNWjdCqXLFsWxD7pBb/0UOn0kQYdptUhsJOcflwQt6i6g9EBsg&#10;WQnZ7tSZUzh19iRq9ysvbhltRjcUP+kLFy5g5y51g8hKhMc2dxkYOG/zDHH7oEV64ep5GD1jGL4o&#10;/aH03auPo/hD84ee7PPzlugeDK3XeWIr6bt671IisLOyshCTdhDnL5xDbGqkWKadp3WUG/3169ck&#10;3Tj7TMrQg2T+DjhAkD7NxvqYHblDaL3duZjEi7Yse7T512ZhZ0SnGL19rkl4KjpbRP+oM7mTeZmU&#10;HN/F3I4ilcLwxbY/ovAgk7XndaeaqDvTOsLHoM3TrVxFSPslI/Bid9Ox00+50/IcS+8LrQsi9kQ4&#10;fuhXS2JgT9k+G+O3mcQs+9gUmhNK78Pe9VB/jnWa84kepgghs/auwFPZ7h60Fq8LzYnqweP+WQns&#10;gsNbiVj+YURrzN63SvrP51gOZUeawuF1WdhPrZcX/+q3e9VBpSk95MeQx85+vx7cXIllRvHIndSF&#10;BKT6YnfsLquydQe0weBeZqC7Gx5zdsCBtMNyPzO5WvyCsPQjaLBoDi6pe/D1q2dxi9E57uLE++jN&#10;G5dVrzcReSwdrVYsxrUbNFRQxP8qkUEKThyN90cOQMpdcvWg9bd2A+tspDRord22TAxohG+4Wc7v&#10;Pd/OcmB9sVJFrLaZMifnAdywzKacilbtc6zAUWk57qizl0w1l5NeA9Tv0PEwJGdGyVt1WlwpPC3b&#10;cDsGM7AsuxP4QMBjNoS0cQzEaMOwtkadUWYQeSgIq92X2v37fvd9UzAGWulpEDT6deiTMybko08+&#10;kPkKpXHoklulRsVcbiZ82OF2i9fMtSrnAwA9CLyDPWQ7y7r9YdZ98MGDb9ntPdD/VWghrbknYWbC&#10;bf6bJV4zp9Xey8TVYl/YLly7dk3acDqSeUiEbEkldD0CjNeBv0qbmOQIWU7LSMXJc5kYttgFZy9m&#10;Yb3HWhSp/QN+qPY1xs4aKdtQYMfER8Jz/1bMmD4Nu/ZsR8rJaPj47xULzP7w3bJ/xqZOTI+XbYKi&#10;94tgD0s0WabnKqHE6eTZTLh5LZFl2/PS3H2ezhaJ831XI59LQyUEc78KdfWab/UDwOVHmuWXcHAD&#10;1poiXISlh0g/n6g+KI4trccf9ygr26zwd8PWyB1ifaVbgk+SKekIw8fR/cJwtfh8YFPUmdnHvD2Z&#10;pY7r0fZl7LqO2KP4MHUcTfKj+5KBqKuE/CsdCpvrOIAyOiNUfKK5/mGf+qg4Oec1NI+V4tVYJ60W&#10;DDGJaYV7lH0/SUs6zHPBe11LScKVsiNyRtK/07MOCo1qjzLju5r7s0KJdfpJv9erLmrO6CUJYnbE&#10;eCFKHS9dSDgYMTUrVq4DLfiW+9T88/C709ltHh5y6oIT58+LywUnzvtt2QjvhHj8cusXHA6bBd/p&#10;zyIj2R03f+VAwT8/0Sf68oWj8Jv5GkLXV1L3XtN4lxrzZuFytmue/FM7Kz9rBp50cbpjMU2BZ1vG&#10;c52xYBKCY+2Hhm3bpaUSn1FSR/dOo/zpZ56W+ZdfmUSpQf4CX9jdj72+6Z7K8uHjc8ZpLNswH0vW&#10;miIMGYEEDBdW4rZlCZauXyCumkaZAQW7bZklDC0XnhqIJ540RdLiuXP/RUoUMrehaGc53UCNMoPe&#10;A53w8CMPi4upbd2HH5t8o3cFbpMHjb5DnKVvurgYbQzLcVhyAHzDd0mb5RusEz41bF5XIoTZXi+e&#10;21NPmUId21r5F6nPpVWHnPj3HNtFN96k7EHNfwdaSGvuOU5dPCZZCsetGCo3V4pp+iyPXj5Erf0i&#10;8UVv3rqBlPQEsRSX6f6DOdrG5auXsMB9liRX4cT035t91qG8Y2H4Re7DoeMpqNi8DKq0KIc+o5zw&#10;SfF3cCorE6t2LRU3EgrqY5lHcOHyeWRmZmKfz25EHz6IU6dOIuvCGZTrUUj2GZYUIu4dIbG+cqOn&#10;tZs+2ZHZsabnbJom7c9e0f7SfzWvWoRWq+Vq8hFk/GTbdgv91mDlgZyxC0xuwsF0Pw0yWXfoXjEs&#10;OxoFsxM+b2HlprX5pQ6FRAQWHN5aRLe5TgluI4uiwU+j2kl2RcuyVcGbRKDbxpem1TkkO1OgJfxB&#10;iz5u8jO2ZcI2V4ne0W2xycWCQvrHEW3N9ePcp8v2XE5RP2xGOf2iX3WsgSc6V7AS9L4pPig/qTtC&#10;Lc6LsM3PQ+rDLXCtuexVx+rysMEwe2861ZSHA5N4thHUd8DKYOsxJ5p/nuE71+F/3Trj2LlzIlhN&#10;/Ipqc6fh+IVz6j55A8k+Q+A/41UEzHxd5mnh80QE/5np1q83cE6JYv+Zb6p+X5N+w1aVzHYd+QWj&#10;dmxTf2cZYhWnmKawrzBzGt4bMeA3rY8cs0OBx+W125bjyaeeELH2Z2Bf3/3wjdV+mrdtbLftH4V9&#10;Wlq9F6yaJeW2QpoD/o2BmF4B7njm2Wdy9UU4ropjn+zVGdC9gqGALfsnJcoUk5C89rb5vTAoAR9M&#10;NnlZD8g26jmuy7KcfPbFpzIvUcY0dsSS+k1zxp4YfWghfQ9A36S8BhLYg18+y6ei38PyDQswaZbJ&#10;bWTd9pXSD0e09h+e98CBfwJ+6en7ZK/ubsKbtsPUDiJQOdXsW1ZiRLM8NCYAmadOSLZBWoEZ/o6D&#10;ETMyj0pM6YaDq2LxtjkIiQ/C8p0LMWPdBNnW3X8TwhMPIiIpFCXr/YyhUwbC228X8hV/DxcuXZD2&#10;3Se3w4B5zqjdr5y4i6zxXo6TJ0+ia4/2SDoUJyKbQp3CnVbw2MPROJGZgYNxAVJHt5LKPYvJMfP1&#10;JP25OXEApr3z1NwdGLHj434NxS2D63RX2JuQ4wvMcGscIGeIt9HbTRafA4f90XK2s8RDTlRC+PMB&#10;OVbX6ONheEOJRGM9JC1Q9Wka5PK+SwNsizZZdGmVfsmhmrmdwfdKbK8O2YLaM3P+hrfH7BKxaRkX&#10;t8KkHubjmuS12FyeF3GZERJNJD4zHB87lDUnROHDxDu9cl73lh6Wcy6jtlm/JqXApiuGEYau/bIR&#10;5mN4vGNZJNlY1MqPsfYDpXBm5A7LMsJ+GUN7Z6w3pnovlXjTRr9WUHgr3un9+19Pa/5atsXsw0NO&#10;XRF/goYJk4jmQL9yMybj/NXLIpZTD05VIvcVEdGBrq+r+Rvwn/4yjiWsFoGba1Kd/EIHEM7Fcm2n&#10;jaq/cvG46osi2uhXoeaRG2qo2lv068DIndsRdTxd+lEdy5b5x4xA9YXT7J6PQauOzc3LHBxPocWB&#10;eRzMF5seKrkcGCmCOSRsofjkYPvh4wdZlbMve9Elps4db9Xuz8D+FqzMSeJEqAsY2cKyzAh1SxhA&#10;gOfXd7Bzrv44yG93sIcsT3QdLX+ztsdL62/zNjnRhQitx7QoO/XtZtU2L3b4bBLLsr06QpcOZqK2&#10;3Aeh5uL5GkYAg02eq+WcuOy+xzpsZhen9lZCmoESGLQh2ca48VeihXQelCxbTBKkGOupp2LE76Zi&#10;tXL47MvcTvIMh1OnUe5MZXmxdN18vPraK7I8efZYjJ6cE/Ej5kiIPGE6u+Q9yIAjV9m2co0KePzx&#10;x8Q3yV67uwn/MDmAwl7d3SLz9HEcPpEKrwMecpOcs3mauFPQN/lIxiEczTqkBPMVcbMo3e0HXLx8&#10;AUfSD8u2l69cloGJq3ctQ5Oh1RU1ZYAhp+vXronY5fRT9W8xfMog7A3YjXzF3hUhfTYrCxNWjhAf&#10;55D4YLQaWV9EM8V7l46dZD5vi6tsz37KO/4sYpqWcyZx2eezF6fPnZJjHbmkv7QLjPZF4pF4pBxK&#10;znWemrsHI11sjshJksSoHcYyXQdogaWAyzegsbhkcDnmRLi5DaEgZfrqXUqAH0gLwnt96mLgJpM/&#10;si2FR7aVPspM6CqWWEa7sKxnbGbGdaalebBFJkO/FF9JmmJYgkuNM/lZm/2XFRTKRntbeMzPqH7j&#10;Tlq34YPD453LicDlOvvP71wJ8/aY4rsXGmk9oM8zbjce7VROIoD02zBN9vte73ooOLyNLBcebUor&#10;bmBE3yAM6UfLNx8IEuyEzWMSmuozelpZpz/p1wgtFw7BsoANCDzkL8dru53mn4ffm+cH9sEMdS/7&#10;1TSeUAngX1B7wSxcvXlD6dhfcSrNG77TX0KgEs9+019Asu8Qtf6KrPtPewnnT4bmCGV1z+Qg8SsX&#10;jiLB2wGBs95HuBLFZzPDpNwkhk3TjeuXzJbogBmvIXZ7W/jPekv1SzH9KhL29ZJ+eR9uv3oFzlw2&#10;JcXidP7qVTzW2wmrD1r74FvC30pG4KCBjOOROKguMePeihgzcERf0QL26uhLPXbaCHTr2UnOxTIp&#10;HGEZQ8fx/Np2bomnn31a8lJYtvkzjJs+EtFp1m+rSMLxcMQdDZXQwbZ1fxaHPl1F19RuWEPOb4t3&#10;zlsxjlljpDUOWHzggQdE/DdT4p/n/+EnH+BTOwMZ/0r+M0Kavjof5fsQTzzxhDlGIj8cikM+oSao&#10;Hz+W9RvWC08/8xR+Lv6TlZBetcWU7MXyFdL+UC888eQTqN+ktoxKZT3Ldx/YLuVlKpQUa6TLkJ5o&#10;3621+B1Vr2t6Xcy2hPviyNnqdSrjGfXlN8o5aIH+Vmw7Y/5EKRs6LseXyhDSXOYfWL7PP5HlgaP6&#10;Srlh4eYAA64bf6D8g+D6iImmMEDrszMxvvfhu+oJLlrC47zx1utyLOEpARgzdbjU88mb1yp/gS/x&#10;wcfvo1TZ4rmeGu8GnDqPbyFzulqUUmJ5yuoxuH7zmrr28VLedkwjVf49Tp4zDSqMPxqGM1lnROBy&#10;m4Hzeqonb0b1+AVHjhyRrIWMpJGmhLjLbAeU6Py9xIou51gYxTt+i14zuiApne4ipleT87e6imsI&#10;29LyzZs3hfXhjFTZjn3R15rW8AaDqso2h87E4+Spk1i0bS5KKZF/6apJwLcZ1VDmf+fAh/8aG8K2&#10;KQFnirlM+q4aaV5mRImnOpcX31yu70/2EXFnCF3jO8y5pfh7VtXT75nile247BHjhYoWFmQDitui&#10;ozuitmtvfKpEI8uqT+8JH7WvtRYD+xjTmRExuK/RHvPwqGq3Msjk2sDMgtzu+e5VrMLPEbZnX493&#10;NKUBrz69l4hgCh+KXPoiv+FUS0S94XP8QtsfMGqraSDTu9mWavbTj3GeVR/fDW0l/ty0DBvuLKTY&#10;GFMUj8Kj2svDBbchtKLP3rtC6tYc3Cr7Yrzq7dGe2JO4D46rJ6iHlJz40bwm43cukG3Zb0R2qD1j&#10;P5p7D6dNS/HBUJMRgBOF7kzfvUhX91beA2/eug5f1zdMInrmK8hM3Ihbv97EkbBZ8Hd90VTu+hZu&#10;qnv1rV+v4eqVLIStLCXWalqtWS/W6xlKeM/7DFmZB9Q9+oZYucNWlzWJ5pmvInxdFbmPX7+aZWqr&#10;tvGd8aJqHyrl1OnV5s4UCzePi8zx88Xzg13yvM9SXPF3jDz99FNo06ml3XZ3gz6DnO36Sf8W9DN2&#10;6NvVbp0BQ+d6B+VOTsNQvRSUPD+6blRTesK2Dcf8WPpj/156ZA8cTDqR8wBSuUZFDBjeR1xOjLK7&#10;SWDMXnFjCYiyjjZEVmxYKCH0GEXFKGvZvinqNqpl1e7v4D8jpMOTA+T1zEZPNzz73LNSxi9dYPQe&#10;JS5HiHWYHxpTjhujTi2FNAUxnf/5JDtlznj1BBQjX1w+kVFwBsXuk22MfrkvjrrlKFQnl+7ygfNH&#10;hb5LXv5bMX/FTPmDZns6xjMpDH16jD5GThxs9oNiGf27+KqE68QQ0u9/+B4eeughGblKKzbD1nA/&#10;TNtthOzj+TAsDtOXv/nm61JPsbw7yMOcAKZa7cqSmpPuG9yGgpoDGxj7ke35RaaQpiP/odOxci1s&#10;Y2XfDa7fvI4Ne93kRj5ofi8Uav85Ll+9jOikMJw7f1YEMkPcUVxzOhgfJIKZ2QuX7ZgvyVl8I/eh&#10;t2tXeAVvk5vsyMX9lQD+EZPWjMbx08ckpTdFMwXxtetXZVuGyyvd/QdJsmK4lNCi7B2yE/UGVsLR&#10;k0cwYK4zNu1bo0T0Walfsn2e+Et7BG5B1pkzCIr0E4t2oXZfwHFae2mzVz1s0Wp+4qLJaq65+ywN&#10;3ABfJTS5THHoumuB2Q+ZQpEWYsv2zK5nCL5nu1bCy041lLCuYC67Ez7u20CJSft1tHrTL5kuDhSd&#10;xn4DDwWI1ZfLTJZiGT2D1J/tYupDHfMbzrXw5cCmeK93XRGlLP+kX0PUn2NqQ8u2YV0ntMpz7qQE&#10;LfsyBCyhiwr9tZ/JjvNMlwrW51P9Oa6eaG5HDmWpv22LBwqK5ac651yb151ryrYFR7Q2l1nCWNIe&#10;0V5W++fyh91K4eveOT7nmnuPZ/r3kYGExnT9xi0M2LpZiWIal39F5Maa4moROOs1RG1tLn7LtBLT&#10;jS1kVUmTO4YiyqMVojfXhx/dP9heiW+fqc8i1K00fKY8J2Um3+qXEbLkBxwKnyv+0CKYXV9W9+TL&#10;7FWEckbiBtVeCXHVh7/ajv7ZLI86dgzu0ZFyXJwosJ/q44QtUfvsnhuR3zP1O8zfe3v19zs0FjIn&#10;RruuOen8LfGP2C1v1O3V3QntVb+dHNqJ5rFX/1/mPyOkF6yaiRdfekFEoqWQ5tzTb4ssz14yzZzZ&#10;0Na1w4D+zGxLn2hje2IrpA3qN64lQvrLr03WZQpRvqK4UyFNYWtYpi0xhDS/1CYh7SVhXyz3zXAx&#10;RlndxjUxeHQ/q/o125ajWZtG6uHhYVnnqxHuj7GsuQ/6MvG4jH1aunbwqZcJWYy6uwFf9w1e0EfE&#10;MBOk0Ad65oYpuHzlIg7GmvyQyzn8hMrOxcw3ULddS9FxfHNJF875wYRgk7A+kyFh8mjRpjCnUJ6/&#10;xVWStfSZ2V3anDl/WvyvRy8djHV7VqLRkOrwi9wrVud9Yd7IOHMcwxf1Q/+5TmKNZmZFupOcuXAa&#10;/fr2lT5q9i0jLh4U5L4he5B19jTW7l4hridXr12RHxnHqR3kWOkeZO+8NX+OtQe3YFX2IEL6Dn/i&#10;WBZNZzrIYLgxO0z+0JZQ2NGH2VYE0uI7z9cNdWb1McV1lgF0OTDlddP5g+CTYnqgZcQM96id6LNu&#10;iqTZpktEp+WjzUlTdsXtxrCtOZYaCkzGcXZWYreWTUQPQgvzh33r5zouWsqrTe8l1jZaiV91qCZl&#10;Rt3Aza6y/cssV2UUzvkGNFJivCYe47Fb9EN/aLalJfuRjqZIJFxnDO6EbLeSfUn7xVfavJ1sWwZF&#10;x3U2nxvnldU5052EMNmMt02MakvC0oNzhbubvXsheq/6d4qa+42d8b54yLkrrme/leP9tZ3bMly+&#10;fl2szlevZCohS8syBfAb6l58w3wP5vzWzavwU3Vidc4W1LQu+057DvG7e+DaldMium/evIIjYbOV&#10;yFb9uL4m/QVki2g/11eQddRX3TNNLh/snX2HupUTa7Wf6u9Y9FK5p3LX5VwniahmO96L269ZgQLj&#10;rGOpE/rcWhqh/oswS+LC1bPFwGevXvPn+M8IaVqEGUB91uKpeQpp33BviaNIfxuuWwppvk6JTA2S&#10;VNusM9ow7TYts7ZCmq4e9JsOifexK6SXrZsvYpR+R7cT0nxtwTLWcSCicTyWrh3ValVC8VJFsGTd&#10;PLF403rNtOOso+M9fZjYlk/kjJfJH+S9IaaMS0bf5SqXziWkacHmwAW6VPC6/fVC+lf0cu0iN9G9&#10;6sGgWOdvJI7zkdPJuHjtnIS3owWYVumUlBSERAeIdTlLCeJWo+pj6MK+6kZ9U6zCa7xXoOWIepJE&#10;pcmQGhJOLyoqSsLiceChy+weqNOvvJQnJSUhPDRUBi02G15byjpNaIEFW2fKsdDP2mFKe7GQU+Az&#10;jvRnH38Cj20eiE4JFyG9dPs8pB9NR1CYj8S4Ltnle2zyWSvb00WEFpPkjNuHJ9L8MWjpLT8xZzzB&#10;DK95MujtkQ5lRZxatiXMCMg5BeOEnYswSn12m8K352r3Z4k4etAqkkbAIX8RoBTs9BVminBm/LPc&#10;hszd74b6s1xQbZqzZAgMO5o7zXfE8YNy/JZly4M2WotfC+gnzW2Mtvn6NcJU7yXm9VneuePXeyfs&#10;xeoDW7AhzB2LfXKHFPSI9Mj1Kj0gxQcvt/8Jr3X8WZKwsIznyPTqlm0p4F3cRuH5NgXNZZp/jvZu&#10;81F82sRscWxyl+i2frUIVQ4PDNtQXSzO5Ego3Srk1pY9iZRF+PqqIngpiv1dXxUr9eWLx0TkhiXE&#10;Y8u+PQiODJfBixTUcV5dlXg2iWjZZuoLSpBfz+4vZ7pwJh7+2X7YvtNexo1b19Xx/QLfQ8k4ei5L&#10;jpHTgSOH8YBLz3vKB59vwO2V3w6GkLNXbgkHSDK7or2634JGN3vlmj/Of0ZIx6SH4ON8H2LYuIGS&#10;wppl731gCiLONOJMYcnl/sN6SwpuCmdacI3tw1ICUPCnb1XdV7LMMrpTsE9mMaLANvrzCd+Fz/N/&#10;KuI08USk+CfXaWgaiFio6I9mH6efivwgo00HjuyLtp1biAsGXTVYx6doZiLi8gTX0dL37KU5KYjD&#10;kv3NftHE2LfR1oj40aF7G1k/oAQ916fNnSDrHLTA9RWbF8n68o0L0XOAo/h3M20668j46SPlmBiY&#10;nmK6QbO6Us7zY5gdo92f5dQlU8i7yOQwuSnWH1gZVXqVkOWIlCARogyBR2s0J1qTebO/fv06lu1c&#10;iErZVmr6Q2/z34jOSgjzBk5RvHrXUsTFxuKdN95EnZq1ZHtamRe6z5Lty5Uug/fffkfKq/UuJTdp&#10;Wr/7zOqGFZ6LpF9O25QAHzy/jwxCjI2JwacffSx1NV3Kopg6NsY8PRjnL20ZPaRKz+KyfOxkOtJO&#10;pOLUhQyrV96au8cTXSuYo2GIK0Gf+ui+yjQuoIBLNczcZRKKFce0xFMtcw+YpW9x3Ik7e2XJKB+r&#10;Atfi/e4lb/t5ss/HO5UXa69R1n7JcHzevzHGbZuO8PRgzNg1D6O3TMH6Axulfu2BDea02bE2Lil3&#10;Aq8Bo5L0XjcZk70WY0/iXvEhrzbd2XysXGcWQyMsHstXBlg/FLdT3/MPupt8rqfsmI33upTEjuic&#10;AU7cxnVX7sQ3qdkRahpMy/H15MMDE9g81qkc9ibniH+mZw9Kzcl4pvnnqDJvMhosWSD3K05M/e2V&#10;GCfW31s3r4nLBf2bfWa8jGs3rpjviSK61b8Uv+EySNAQxX7TlCim1Vr98wsLhae/D+asW4mt+/di&#10;x759SnabtgtbU8G8Da3YoW6l5F7POmPigMegZT+a2qh9nFN/H6y/cO0qZgf4SAtOh8+cwf/69FR/&#10;n//8m79qtStJinEatuzV3w4at/j23F6dQezRUDHKGev8e/ytjMivvPYyXn39Fbz5Ts52fzV/Z+SM&#10;f5L/jJDW3Nvw5slBfhS+vElzIB8tz4zDnJaZLIP/aPnduG+13DS9lOCvP7AK9oR6KcHbHfWU8OZ0&#10;6mwmaruUFxFNaKGeu3maDEo8ftwUa3rWxinSF2ESFbbLyMiQ7av2Kik/HolJCTJvPKQGjmQexsms&#10;TGwP3IJWoxrAbddyafvhu+8hMDAQu9SxMONiWOIB7NjhAa9dOxGdGiHnwPOhL/ZEt5G4fOmy3XPX&#10;/HnGqoepp7pUQOO5A/B2z9rimmBYpj7sXhpPtPhG/KaZYttImmJJuTHN8Vizr8RH2LbOYKnfKrzW&#10;6Wf84FITPkqg5jWwKSDFFwVdaqDI4Ppi9X2+W2UsDVwvCVpoHWZoPcaBHrN1mrmPXitNr6RpQTcE&#10;76B14yQUXdvFppS4aw9uRbeV9kf1E27H+NGvdigkAnjU5imS0CVRCX+6qbzmWANfDGwqxzAo2x2E&#10;bDqYe6zDJI+Z+KpXZTnO2pM6SN/GcZE9cd5W65aUGtYYCZk5lna2e7qzKTLJm86mgUARx0LUw4PO&#10;bHivUHnuVDReukjuaxSpu9T9L/0sx4L8iotZSUpIvyS+zuHrKkiZYTX+9ZcbSI9eAZ/sekMUB057&#10;BVfOH1H1v8B9jzeWbt6ASUsXYrn7Jri5bzFv7z/7nZxtFH4zX0Lklibq3msZk/pXHAmfr+pp7X4N&#10;yUq0S6m6l1efa4qkxCktSwnpvveGkObfNbMT/hFjEw1xe4Jv/4aMQprzqdnh9zz2bcSDDz4ob8IZ&#10;o9myrQHfovNv8a9wcwlV+7UcBDlp1lj4/Ics31pIa+4JeFOs6PSz3BCDYv1RvPO3uHLtiliGWTdm&#10;6WARvrRa37hxQ9pxSjmWKG4VnCiIKzoVxYkzGTIQsOWIumithG+LkXUxdvlQoY9rV9UP409/L0KX&#10;fbrMcsDYZUMwyW00yjoUwuTVY8Q3e4MS7ecunkWZ7j9K+D26enDgICeK8rDQULFMc4AkI3XQLYWu&#10;I6kpqeICwr73HPSS9vTF5nnQ7cbe+Wv+HBSOH7hk+xe3Ly2i01Lo7VfC13nFUOxLtO/Hyx++7/pa&#10;pwhm2XTPefjKpSp+GlhHfHztuYoQpusuObwRPuhWStwkjPjO7OP17PB7pN3SHJ9gz+id2BG1A+91&#10;KYFWc5xRbVwb1JjQDk7qe7pBiVvui2HjuN2L3avgVYfqsvxaz5wwm7EZYar9ELzXvSQ+c66IBfuW&#10;isWcdXwoMAR6cFogHs2O+vHTyBx3E9J2runtlWV8a4MPupfC0A25Y+UOWW8qizxqHRJroHpQ4TFZ&#10;lhF+FkO3zjLvg+5itm00/xyWQprTggBfZF68oITwLRwOnSj+zBTKaQenZUtg03Tp7CH4TjclZvGb&#10;/jxC1pj8mWk5PplMwQwxZly6cgVRSYnwDzuIPUGBqo9f1f36BvyzrdgB8/OpfTA2NROxvIKj0ctk&#10;W2Oie0fADFPYPbFa/2qyQpeZZcomy+leEtIGP9jJAmgP3icYLIDLHNf0Rf7PcrWxhG+xabkmXI9I&#10;NbmcJmZEmN9O50XPATkZUG8HBy8yC6G9OluYbbBjD+v7yn8JLaQ1/zxZiepmewPtxjaRG6Lr+kkS&#10;QYMimND/ueGgahJqrrVaNsqtqY/6g6qg4/hm4hbiH+UjwpoTsxqahLMlBW3mJjjQkCHvolLCJR41&#10;I3aMWjJQBiTO2jRFMTUXs1V5JSXg6XZCC7dRVrZHIQya31uOoef0zrh87TIOn7Jz/pq7xgLfVei8&#10;aAC6qc/M1lfy8RYF8hTCk3fMlh8zLlOUf+NSHZ/1qohpnnPz3IaUH9sCb3Uplqel24Ch4JhIxVin&#10;33Dw4QARlnP3LMF8JYA3HdwM77hdchzBh/zEAu4R7YmXulfFm8414R65UxKhdM3OmNhoeje83bU4&#10;hiiha88v1DN6B7ZH5Vi2eF4Rx3L8pA3qTu0kJNuE3SNNXXvAz8Idw4ACvdbkToiy6e/LnhXRffFA&#10;8X9uOL0r6kzqqB8e7wNshfTaqAhknD/HNCqI2tJcfKMDlNA9mUbDgElK0z3j4IriJiGshHZywGic&#10;iHNTy0pYq/UjIeMplxGbmoJ5693gc/AAUo6k4fDxYyKkL51NkQGM3D58Yx2cVd8/+lZznTGlb968&#10;Ku04Xb92Fv7TTSH2Aud+rIS0qbz8PSyknfv3kBwP9uosYdSveItIGO+897YEALidqwZF86rN1vHr&#10;H330EZlT1LrvWW9VRxhprGb9aihU5IdcdbZs8FxlXpZkNBMGYY37Mqs2ljAmt2XYuQPxvhI617LN&#10;vxktpDX/OMfOJ0tKbg//zXJDZIbApsNMvsycbsgAFFhZqOkKIr50aplwopges3wIzl7IkoGFH77z&#10;rpRXcPzZSiyboIDOLabLOxYSl44ZU6fhaHq6Oq4L4k/NiB6WE8PnGftlghjLyYhH7TitgySF4RQQ&#10;7YOTZzORceGQ3WuguTuEpQfZLSerAq3T0RrQzcBy/eCRvPuwhPGe+brUXt2dsNJ/NZb4rpDlwFQf&#10;cReJyQiVmMsUwCnZwpzWXHsi97d8uo0oHL9FvGrnGWMafGxLpM21MaC121KkW7IyYDW22EnRrrl3&#10;sXXt8EyMlhThvBeGrTeFvfOb/jIunAoTacs2Z5Uwo/WYdfSdvnXrGk4mbjQJ6VmvIcW/v4jtkKhI&#10;nDl3BodPHMfGnTuxcvtW2f6i+k6zLcVxrEdLta8biNxYW6zS7DM1yBj8yHvqdQmnJ6J91jtmi3SV&#10;Ofema8drr7+Cbfs2SPxqe/V5se/gTrOl+YOP3jeX8x7AQAiGX/Sjj5qyM1omSfng4w/kIZwh6piJ&#10;0Cg3YLheupswypdt3e14/c3XzMfkG56T9MYIuMAgBFw3hDSPgW4mrHvqqSclXK6xzb8VLaQ1/zjH&#10;Th5G6nGTmOZUybkoxiwbLDdR+icbrhvMcpiYHieROFZ6LRa3i8ELeuPSlUsSWaN8j0IIjvFHaOIB&#10;zJg2HRXKlJXtOBCRIrnrxNao4PSzpPGu2rukWi6sloujRt9S4lfNNhUdi8iPB6NyDBs8RHyz1+9d&#10;iTr9KoioppWbx+UZvE0GHfpE7MHxU0fNN3zOHad1lOWZGyaLWwjLGMmD6ckjY3VSCk1uGAHDXrlG&#10;83dgbZH+FftTU5V4Y0QMRuOoKRZpJla5kJ0UiyHqorc2VKKX1udXcTzGTe5zJ5M2m4V0kk9fJXhv&#10;4fDxo1juvhk7/fZjzPyZSoyFKoF9SwnpCNXWJI5jt7cQcX3t4kkEKMHsT1eRGa/i1i/XVSnjRN80&#10;uZdkC+mbqgdO1efMkjmne0VIH4jzMQtPJnuz1+Z2fJzvIwwdN0CSuhllzPnAEL7MY8F1vuVhtLAH&#10;H3rQ3GbMlGGSL4LRu2rVt07hP2PBJPMx/V4hvWrLEvO2xls7Uq9JLUn8xnKuV69TxVxHtu3bKHV3&#10;YpW/39FC2g5zNkxAt9FNZbl6559z1RvlSzxyBuz8Edx2zc+z/zuhTo+SqOtQ0rzeZlAtzFpnymiY&#10;V797I7dJ3b6oe+eH++zl0zJQj77GnCg+Gdc5PTMNM9ZNkDkzD1Jo0zq8fOcCTF0zVtpOXzdOfKZj&#10;UiMxWolvimy6YVy+fFlu7IwDbVib245uJIMCa/QtI9kRe8/shiIdvxLXD0brYBvGrvaJ3IvTp0+L&#10;v/OIxf0ReyhKYlAzgsfe0F1wmNoB5y+eE5GdcjQRy7bPl33xHJjchbGtWU8LO/szLNQ7g9xx+txJ&#10;u9dAo9Fo/ilshXTosXQknz6lBLO6r62vrgSsSUhfzDJln2V50LxPRdjSUn39+gURwmYhrQR2ok9v&#10;VfKLum9fwoVLF3H2wgVcuXYVp5TgZfklCyEdt7Ol9Ms+Aueb+vWf/hKuXjkj5b9YCumZb+OmEug8&#10;hnoL5ks9p3tFSKephw2Gl93otVrSWH/0yYcoVa7478ZSJK/ZtkySqD33/LNWbWgtZpQtLhct+TN2&#10;BbhL/oia9ayFNHMY7FDCmxZvRgMrWOg7q35uB/ul+CZGWcGfvhOR/Onnn8g8+kgIHn74YavtSL7P&#10;PpZ6RiFhOGDLY/o3oYW0HaasHIZmLqanq0INPspVTzb5LMeB7Hi0f5SDKT7SD5fz2k9ebPFdgbKt&#10;v4FfrKe5rFb34pi0fBAa9SyPQTNz4upaUt+pDAbN6oGkO3zt+3dw4WoW/KL2KcFpGkRI/2hGwghP&#10;CsGJM8eRdeGMmVNKiJ4+dwqnz5+yKmfMZo8A0+CWRdtmCyt3LpbEKBTITYbWwMilA1GscwEMW+gi&#10;AwE56JCCvLxDYRHMFPBsS7EdGOOHyW6jMXvTVBHJ/lH7sXTHfAm7R9cRWqYJRTJjWRuTYbGmJSda&#10;iXsKaWNw5Jrdy3Hp2nm710Dzz8F0/PbKNZr/CrZCOv5EBmIzT8h9LGx9FSVgrYU0Ba+fErUieGe9&#10;JZZne0KaoevOXbyAbfv3IC4lBQvWrcWWPd5SbldIq3tnxNpKpn5dX5f9sV9rIf2WSUire239hTkh&#10;++41H2kDhpyjmPwjGH0wbjTzO9hrYwmFNHNIuO/N7SNtwEGEtGzb294eTz/zFAaN7ocffy5oLmPm&#10;5A07V6F2g+oi7qMOH8DPxQtZbWfLvzkpjhbSdrAnpOs5lsbwuc6ok20B5vryHbNQTwlTrrsHuqH9&#10;kLpIOBGG6l2KoqFzOaSdjcMqr7lwntAaHYbWEz+nXhPboESzL7E3wl0Jq4XST9fRTWU/7dT2jXtV&#10;QHDiHngErkGbQbWlb5KohC/bVutUGDFHD6Ba58Io0jgfGvepaG5DIT1ucT/pKyk7agC3MeYhKftR&#10;rMlnqKr68InegWluw1G44ceYtS7vkFp/BxeunZUwdobllkJ6kttIrPZeJjGgaeFd473cvExYt3bP&#10;CvN631nd4R/tg1OnTonvNGM7UywbVub1e90kwyAt0B3GNc0u/x59XLspIV0IzYfXxvS141W5yV+a&#10;UUO4Tp/s2bNmiVW6Wu+Sql0dC2rbrNdBixF1s8tro+GgqrJvWsk5Ld+xEFeuX7R7DTR/PwvdZqFi&#10;1bK/OUJeo/m3YyukD505g4hjR01Cel0lJXhthLQSvH6qjMI2cPaHYh3mZCukz5zLwk4/X7ht24xF&#10;mzbA1W05Vnm44/yli1auHYaQpiCPcW9qEsyq/wsnw+0Kad7j7xch/WdgRkJjedq8CTII0bL+XiYs&#10;yd9u+b8RLaTtYE9Icx5+2N9qfc7GCWjcu6ISaUvQsn91JfTmyXzgzO5o1rcyhs1xwsItU6Tt3E0T&#10;ZYAOlzfsWyJilq4hXN/su1LmG32Wo0nvSljpOQf9p3fBgBk5SQ2muY1AzW7F0NylKpzGt8Rm1ZZ9&#10;WIb4opCu3a249GWUGcucs608AOycLcssi88ItWr/T0AhzZTclkI6ODYAMdHROBAULGK2ba8WGDyp&#10;P7LUjfnCpfPoOcIBPYZ0MVux6QqyP9xblimYU4+nSPQPiuVO41ug66RWMvivSMev0X5sY7OQpnsH&#10;LdLNhtVGjb5lJWoH6yasGi5CODMrw2QlSQ6VBC72puvXr2F/0F7MWeGKwFBTQhZOdEexFNIrPRfj&#10;8vULdq+B5u9nb8gOFClRyOpvSKP5L2IrpI+cP4uQ9DQlkG8pIV3ZrpCmxZjCNmjuR6qdFNtx7fgV&#10;IXHRSvj+gvNXLosw57YUzPYs0txfzLYWZiF9NuOgqdxCSEtEj/vIIv1nYAQOS6uukVjtfoBWa7p7&#10;2Kv7t6GFtB3yEtLGfFfoZplTSM9V9J7cXtZpNW6qBLTD2BYClymkG/WqINsezhbSfad2lHVDSFv2&#10;7x/npcR0RVRo+z1iLUJLUUhTRI+c30uENF07qtn4QVNIsx9aqmnVZplt/3TtWKGEOpc9QzYo0d/N&#10;XPdPce7KGYkdzeQlnCiktwdsQVBgoNRfOH8BNdtWRsd+bfFVuU+x238XLlw8j+TDSfikxHsIiQhC&#10;ULQvlu2Yr8T0boQlhohlmtOS7XPRY2o7gb7NRZWQ7mhhke47q4fZIl2nfwUR0qOXDVI36VsSLaT9&#10;2CYSLcTdd72kKN+zew8qlC0nmRB3e3tjT8AufFT0HXxY5C18WPQtxCbGYKfXNnh67oBvxF4R0sZ5&#10;0f3kwpWzuc5fc+8QELVH/Prs1d0NYtIPYuy0nFjS/xRjpo6QV7z26u6EO42Pq7k/sBXSmZcvIOBw&#10;qklIr66QW0gr/GdYCmn7FmkK5/W7dmCXvy+2++zDoWPHcPHSZRHY9oT0rV9vKiHd/PZC2lUJ6fvA&#10;Is3MyMGxuUNH/l4YmWOdxwpzEpZ7hTFTh6nfuJwoHrYExe5Dv2G97Nb929BC2g6/R0jThaJGlyIo&#10;0ewLqad4dp7YBsu2uyrhtEyEdLO+pr7IweT94gJC/2Z7QtpYtlwndyqkWw2ogbaDaqH3JFNwdNv+&#10;LYU0y3ictvv6uzlz/gTiDkVLEhNOZR1+Et/kEydPSP2xo0fRoW9rjJs9Gs7Du+PjYu/g/Z/fUAL2&#10;bXxfJT/a92mFPcG70Gp0A0xZPUaiaZQuXgL169QVEWsS0u3FIp0jpAuKyBUh7VgYzYbXEiHNgYi0&#10;mLRq3gKzXGci6WgCdofsgPOMTkg8Ei8374uXTElZuFypWRlUaVEOZ89nKTH9pmzbtXtHHD2eLoMT&#10;maiF7TjRzzr1SFKu89fcG9Diw1isCX8gNfedwgE33I+9ur+Tbj07Y/yMUXbr7gSeg+VrZ839ja2Q&#10;Pn3lEvwOHRLBGrWmDEJmvoKQGS/gytm47Ba/Isj1ZYTMUuWzX8Pp5PX4VYndTBshzTB1nsH+2LJ/&#10;j7pHB2LMvLnwDw9VW1v7SMfubEUzNy5mBCNiydc4OOtlBKu6CycppGnFvokQtb+Dan/Bqv+bal//&#10;BYv0f4nBYwbYLb8f0ELaDvM3TxZxSWvzz40+kTJLQWoppI2yBj3LyjKFbN8pHdBjbHM4KCyFNEPW&#10;sC39n39u+EkuIb09aK0s1+haBGVbFZBlgxlrRqG6Euzsv5cSyXkJaQ42jDl2wKpf35id5nVbIb03&#10;Ypu57p+CcaQZ7SIqJUJuiPUGVBLxS1HK+ivXLmH87FHIV+J9FK/7Ezr1b4OtuzaLnxynwNAA+IX4&#10;SEKU9mNMSV3GjBqNvr37mIW0gxLSpGinAuIjXZq+0F0LWrl21HIph9r9ysl+v/riS4weOUoyGU5Y&#10;NVIEdlxSLL6p+Dm+KPMRGnWti72Bu/FpyQ+QkBwHb18vlKpfRG7uzOTFqCFDFvRB9T5l5HgOn0jF&#10;oeMp6lj/vQMu7iXWbV8hPoWvvvYyZi2ZareNJbScMExT8klTVsA/SuKJSLhtWSKvNDkYZ95K68g+&#10;hpBetNr0N/hniTwUhBUbF+GBBx/AFu+1MrrfXjtbKKTvVNDzfLr36iQxcUdNHiJl3PaJJx/P1VZz&#10;f2IrpLOuXobvoVSkn8vCey5d8ULv7ni8pzMece6Fh5yd8bCzIx5ycsLjjg54zrkr3ujZDiUHN8Dw&#10;BV2xaer7IoKTsi3SYQlxmL9xLVZv34Zx8+fIPfJXVX7pVKRq9zJ2Tn8Pk2fVQLURzfFerxZ4oWcX&#10;PO7kgIedHBVOan9OeKRXTzzWyxnP9e6BN/p2gmeCyaihhfSfJ/V0jAxQtFf3d1K/Sc6YsPsNLaTz&#10;oE73Eije9HMZlMf1Es2/NM+9w7bIfP6WyVLmOK4F3APczNuWUSK4XJtvJebiEvfpaDMwJ+NP+8F1&#10;UUz1SzG9fMdsc79dRjaWcHZcHqUEWFe1bmxjwD55TLHHQuDuvwp1HEpZ1TfoWQ5TVw2TZfbrEbAa&#10;9R3LoKFTOfN+mvapjFW75styfcfSqNWtmLnun+LouSTxIx63YrjcEAfM7SmiloJ2y471UrZhxzr8&#10;WO0bEca0TpdtVAzDpw4W/+mxs0ai39jemLJ6rKQB57ZnL5wRCzfdMhoMqoydQVuxPXALdh3YAc8g&#10;d4kKQnYGusNLzRkXmvNafctm3+h/xWX1Y9J9SjuxVA+a21ss3ZWbl5PjOXkyUwnqj0Xcc+o7uicc&#10;hnZFtVYVcCAiSMoozrtNbiPLczZPl/B9x8/rhCx/BwW++wqzFpsE9G8JRuf+3fFoHvFef6//dHCc&#10;jyRG4PKoycNQvU5lq/o/YpFeun5+ntus37HSPFiyVYdm6HSHaXp/j5B+/6P3RKTzfmZsw/mQMQO0&#10;f/m/BFshfU7dNymkr6v77UPOvfG/Xn3w46QpGL/bCwFHjiAp8yQyL13C6SuXcfzcOcRlnoBPajKm&#10;+u5D1bkL8JgS3D+M6IOjZ8/I/VR6VfdU9k0r9YVr11B/nisec+iGwlNnwGXbNngnJiI2IwPpahv2&#10;e+ryZRw6dRqhR49iXmAQqsybi/+pfv/n4ID4kyfvKSGdpB6g7ZX/VXjs24D3P7x9KvA7pUP3NnLv&#10;sFd3t+GDv20ZE7Yw/rVt+f2EFtL3IC36VZVoH/bq/o2knU0Q63LVniXkhujuu0H8l3njPXosHfNW&#10;zkLNNpXFpYOxnSmoV2xcgi4DOyB/uXy4dv2ahJhjUhZamnmDDU88iI371mDwvF7YG+qFuLQYifu8&#10;ymuJuHTQR5ruHQyBt3HvahHZhCHwKjoVQU2XMpiwcgQuXrkgPtRMusKJx5SZmamO66hYocsoQc+y&#10;byt+gQ3b14mwN9qV6vYDlnjMlfUmQ2rIQ0BE8p1lzdPcHdp1aXVbwdjZob3U27NEu+9Zh/c+eBcx&#10;6faz+/0W7PduCOk7hf3+ESF9p/FdP8//qXkbzvsP74Onnn7ytqmMNfcHtkL6/DWTRZo+0m8MGqqE&#10;dG+sPBCoajggUP6vlk1+0ZzP3+WF41lZGLx8JeqMHqfuf7/gqronJyrBuy0qAhevXVVlkEGCO2Oj&#10;EaHE8SV13zaJbPZg6osTlzvNnIuUE8dRfuhIjN+0Re6nJy9cUEK6J/7XwxGXr1+/p4Q0k6j8XjHo&#10;H7nbbvlvkXIyGkWKF75rAw/jj4X94b5ad2yOl195Sd0D8g63Z0mhoj/aLQ+O249123OMAvcbWkjf&#10;Y3Qd3URC3Nmr+zfDiS4XnOjmUbzLNzhy4jCuXr2KifPG4dMS78N1yTQR3E7Du6F664ooUqug+EmP&#10;mTkc4WFhOKlu2os95mDupuly4+VgRYrn9JNp2OW1C9OmTJH+p6+bgBJKTFOsJxyJxdmzZ+GxbZvU&#10;Ga4dxsSwexPdRuLQkVR8UfpDTJg7VuovXzHFjvYP8cWVq1dE5Mclx2D/vn3o2qkzss6fFpF+9GS6&#10;tGs1qr7M7Z275u4zde54vPLqyyL4DPFH8n/9hax/+dXnsr47eLu5jcHrb76O+StnSr3LsF5S1qh5&#10;PXMf5PufvpXyT7/4xGoQUOrpWHz9bX5zX4aQrtuopswthfRHNumDm7VpZN7urbffgI96AGR5Q7Vv&#10;JkN47vnn0LF7G6ttwpID8IU6F2M7CmnvwG2oWquSuc3AkX2ljtuPnz5SyiyFNOdM9sD5ww8/ZD5W&#10;g14DHGQEPustt6FF2j/CW5ZfePF5q21atmsi5W+oa7nG/c7cTTT/HLmFtMkizYyC9ZYsUkK6F5ou&#10;XcYq3PzlOrYEB+PkuXOm1up+6B4ahvTTZ0RkD1y2EjdumCIwiURWZYbs5jLnp8+fw9ydO3FViWmp&#10;z3bT48QWP/QZqMpvyf2+/SyTMcIt9IA6jp54f9jQ7G3unpD2CfdCharl7NblxQ7fzTI/nGX9VoZv&#10;kCzX7UE3z08+zXGp/Fgt/9GBibxXxR4xDRxOyrS2jHdx7ACP/RutymyZs2w6evTugrFTTYOgEzMi&#10;UKxUEVmmpX29Erhctj0+uoSUqVBKks9YltuScDwcXgFbZSD3krVzEZV2ADHZx2swfPxArNq8WJLJ&#10;WJaTClVMIYYJ3eUs05TfK2ghrbknOHHuCOIOxyDj9HG5KTJV9/DF/WW5SO0fka/Ee+g2qCO+rfSF&#10;iOdCNb7D9EWTcTrrtFijBw8ciOJFisoNtunQGvCP8hHrcPqJNCQeiZNY0Iy00axxE2nTaXxzLNo2&#10;B9evX8cnH3yID955V/bVZGhNqT98+DAik8PETYR+fjduXEeFZqXFGv5J8XfRpX97pB8/Itus91gj&#10;ZS2dmoiYz8rKwvS141C6+49Sf+7SWfhF7MPJ88ftnrvm7kMRZyRaMcRfcfXj8OprryA8JRBPPfUk&#10;XnvjVattSNyxMJStWMq8DXHu113WjYQCFNXM1MVBiU+qfiyjfHxT8GvJNsYfD1pXDCHN7SNSg3IJ&#10;6e9//FaWv8j/qRwPQ/LRXeIT1ed3P3wjCRbYfu+BHZi3YoYsT56dE/ed2cPeff8d+WGmVcwQ0mzH&#10;Hyz6bHN5j9q+ccsG5n3bCmmjP3uw3m3rUtmH5TYU0lzeH+op62OnDZd1Wua4zh+8arUqm7fR3Lvk&#10;JaR573OPjhKXineHDJJ7I/9FpB5GYEKSEsLXkXX5EraKkD6NZXv2YX98PI6dOYM9UVFKCJvcOmwn&#10;pvj2jYtD1sXzOH/pEpbv81G90s5tEtuFlJCmNbygY19cUfugFK+3eL4I6farV5na3kUhPXTsAEk4&#10;YqyvVt/3jZ457pq2cNxFjTpVJFFKaJIf3lQPvofPmNJn8/s+b4Wr1cOsLVt3r8XWPetkmQLzw48/&#10;QHLmnY/PoGDmfniMzFT4cb4P4RPmJX+LRpvkk9Gmv0P1sGu5LbEUo8xSSLHMexbXaYTgPYXLm3et&#10;Mf/91qhb1byNJc4upuRvUYeD0X9YL3E3s6yfOHO0uY/v1b6eefaZPK33C91mm5dDsq3k3Na2T0vW&#10;eizHtj13ZhH/q9BCWmOXxdum2y3/60hSwvemuF5wmrByOH7ukF98p4+dOIquAzri42LvwmmY+qNV&#10;ApY3W97k6eoxcZz6w3/zLXyoxPDoESNFQDPld1CMn7RrMswkjhMTE+Xm6+6/AXM3TxNrc3xatAhx&#10;9y1bpK7BoCrSliK6onMRcceYN2cu4tWPQ+apE1KXeiQFNdtWlcghNVpXRnRCFOp1qok2PZvJ8XD/&#10;Zbr9iEHze8m5ePhvEv/qgIN77Zy35q+AN9/QRD/zMufM5lWzfg1ZHjq2Px58MCcFry3GNgb9hveW&#10;Morhgj99i3KVTYmOeIO3bMvlauoHlsu2Qpo/XrZC+p333hZR/uSTT5j7IFPmjJd2FNCc+0eZXgNX&#10;q10Zb73zprkdrVr8IaX4thXSB9X5cztjf8RYthTSDzzwAEqUKZqnvzPb8Yc7LyFNAqL3Spmrerid&#10;v2qWuZ3R1ljW3JvkJaQpYDMvnMf/nHrhf90ccJnuGL/exJddnDB/115M37Ydy3x8sGy/D9xDwlF1&#10;5HhUGzkOlYePxndOA1RbSt7cEwdk/+Q8AKfOn8MbrTsgX2dHBKl7rE9MDPouW4nCfQfh0tWr2BgQ&#10;jGvq/swoHW8MGoL/9eyNdRHh0scfFdLR6gHTtowi9plnn85Vnhe9BzrKGx6+maJrBL/jFNOsK1zs&#10;R3lLVaREYSthS+yJZf7dff/jN+a/8Ttl6LiBMqeLyMzFU8VCPs4iEg8HIdv726Pgr1C1DLZbWKo/&#10;+Og9fPZlPlne7rNJtqMLCdeNh/0vvza9xbMk9uhBeVvGc5i9dJrct2zb0HLdqmNzLNuwQIwMtvUG&#10;A0e5oH3X1rJsnBtp1KK+efle5b4R0q0HWr9u/KNUbJfz1GlLlY6F4B6wyrzueXATBrh2s2pjCaNx&#10;7Iv0sFt3JzChir3yO6XlgOpyPrc7J1s48DHllOkPJC9ST0fniuTBiCGW6wa/tW8OrrQtC0zYLdsl&#10;n7K4qZxNEJHaYkQ9mWecOY5inb9BULQf0o8ckZtmbFKM1M1cMgOFa36HT0t8gFbOzXA0I10swR+9&#10;975YlqdOniwCuNXIepi0aiTGLh+CBe6zMHrZYPSY0g7LdiwQwcs++812RNfJrZUQ8MHqXctw6col&#10;zN4wBY2HVMdV9WOybs0a6ZP07+si2yzfuFhu3LSGU+BTUNMinb/sJ1KecjRR3DpSjyXLet0BlUwC&#10;/FSs1XXQ/HXwhyAvOEjHoU8Xu3W/h/fef0f9gE2R5TvZ793CVkjba2PLE0qoDxs3wG6dPWjB/rPn&#10;RMvTnGXTZNnoS3NvcjshffPWLdOAQwdnpJw5pe5lv+DcpUu4cOUKyg4egUMnM/FNjz44lpWFs6rc&#10;4PzlK+zK7pR57hzaus5Gl9nz0WnOfIzZuBnd5i5AuxmzscDTGz0XLUFXtd55zjy0nT5brNIPODmr&#10;Y+gpAxg5/VEhPWhk31xln31p8v+fvmCiVbnroilW6wZ8sKSA5gBc+vcy1vMMtS3fVr386svSZtz0&#10;EZjoOtpqu5btcw/qmzpvguybD/q2dYR/RxwMzQdjy3Iv/63m8Q0Vq5UXi3JhCx/khx5+SP7mjXUD&#10;unGFJwfAqZ/JkkyatGpo/juldbxN5xaonW10eP6F52Rua3hIUg8FFMYrNi5AcOw+qzrCNOXcD5ef&#10;ff5ZcRPhPixdWgzoDkcBX7JMsVx1i1abrNS0dnN7PrzYtlm1ZUmeA8b/Du4bIW2kuv6z3C7UW7sh&#10;dazWtwevg9ME0xOSPcIO+SlR+sfDZTFdt73yO8VIV/57YPg7Cunb+WEzzXmXkY3M67xp8Lr5xVo/&#10;XROG8bMtsyRcXSPbspELesNt17xc5SdPZ6ibUgAOZ6TKjbHegMoSCo8W3qMn0pSwvSo3T4aZq92+&#10;GkKjD+KzUh+IkD2lbvCB/gGICA9HWlqaWJl5w9+wdzUq9SwG1/UTJUuhMR0/fhznsn38ss6fgbv/&#10;RpTp8SNq9C2NlZ6LZD8HQ0KwZfNmuE6fjhpVqmLkcPWjcSRFRHORWj8gKj5Sto9NisbS9YtFLHNq&#10;OrSmpBPndEI9EOwN3YX0Y0fytPhp/j4iUgMlLB6twcxqaK/NncDR5zMWTMI7774lFmp7be4VaBHi&#10;a+TGLerj4b8pxTB9ICfNHith+YwfaM29y+2ENF05Phw2TKzBK0KCs9tAjBVbgoKUoL4k64Zm5n3w&#10;YGIK/BISce6yKfkKLdMbYqLkvmpv4mBEr6hoXFN90qWDt9IYdR9f4+cn23DQ4v8ce+J/XbvJIEZO&#10;f0RIxx8PQ5/BPXOV8zvad4gzWrRrYlX+4EPW4pFhNY1luoPs9N0s1mmjjO4cE1xNVmFaiDt2tx78&#10;++rrr1itkyo1Kpof7G3rCN2zaKll/crNi83lM5XIN9xPPv0in/yuG33QzYLL8cesY+KHpwRIOeHg&#10;YaOc64x0xOX8Bb6Ut2kUt1z/9HPTb7zRt0H7rqaB3I8/8TiWrsvtF05/aJ4Xl99W90mjvJNDO7M4&#10;JnwAMI7p5VdMDyGW+EV4m63nW3evk1j/fBjgQ4zRpkTZonj6mafveNDj3ea+E9KFG36sBOjn8Ivx&#10;FHEXluor82FznVCyeX6MXthH1uv2KIk2g2ohKGG3hJsr0igfUs/EWAlppuIu3+ZbSaZC63Kpll+Z&#10;YzkTQ0j3GGN6ijS25f5pTa7RtSh2h2+VYyql9m2k26ZIdRzfEq0H1VR9f4nlO2ahVIuv5NVozwlt&#10;0HFYfQl1RyEdd/wgSrf8GkUaf6oEa4RsX7bVN5i5bgyGzHaUdlxftHWqxI0uaiG+KaRDUvYLi9yn&#10;oWrHQhIej3XFm34hJJwIlz7HLHbBrPVjzUKax1zfuazsmwLPUhDvi9qOVV45QpdieMbqkZi/eRIO&#10;JO1FUXWsPA6vg5sQeSQQzuoaNetT2Xx9OK/U/gex1jfqWd5cxmu2xns+yrX+VizcVhbpbDj1cu0i&#10;80PHk1G88zc4GBco6xt3rkfGyQykHUvDx0rMVm5RVqJlJB1KFJHt5euJiXPHoqNLG9RsWwXfV/kK&#10;3QZ2km1Xey+TMHYNB1aFyxwHzFDCminEB8xzlogaNfuWUZ/TAhzLMEXnGD1yJE5nncKG7WsRGBaA&#10;cxfOyetIxqv+rNSH2OS5AfmKvyeh+PjDwQGLzHSYcCROrNHhSaaMXIwlzYE08el/XZIPzb1LqvpR&#10;5w+r68LJCIrJbbW52zBbIX0cJ7iOFh9pe23uJuHqweTvEueav47bCWn+a+PmJkK68ZKl2W1ME8Uz&#10;/aAvXL4iYplWapb1W7EaS/b54MipU6Y2t26h7HRXXLh6BceV4I08fBg3VJnh+sHELxlZZ1FrzDhp&#10;z6lI736oPnKcLLsdPCj7/2DkCDGQcPojQtpStNnDVkhTDNprZ0ntBibL7f5QL5QuX0LctYztu/fs&#10;bF4mjFVvr48/y0svvyj9880T530GO+GFF1+w2rfB4DH94Om3VQYWG9vTtcNYpth/6pmnzOuE2+XL&#10;FtQGHOhMgX/oTJxV2zvFsq+5y2dg9pJpqFa7it22d8qd5Az4K7jvhDRjNHca0VAEL8WZpZBe6G66&#10;iIagq9rZZHUNSd4vrgQHkvaZ68iEZQMl0YlR1n10U3MdyUtI1+pWXOaGkGbSFlqnjTZBiXvQuHcF&#10;EdKMOc1ySyHNFOAso5De6r8KU92Gi+g3hPSKnbMx0LUbGiihSyG82W+lJGHhPiyPn0LacO2QV0xK&#10;5Br1HYbWg2+sp7nMVkgbFum5G8arp/RQNMwWvMRlWiccSM750R84oxuijgQpUVxBhHTVToUwbkl/&#10;bNy/VOoppLl/niPXKa5d147GdCW+DSEdnR6MRdumY9DMHhg4szu2qHMy+rckK+s01uxahrMXsuTm&#10;2HRoLdR0KStiNetclkTHeLfQqzL48FPFlaum6BnfVPpCYjpPXjABIZHBWLdtNXoO7yE327atWyM8&#10;PFyEMKcfq32LniMc1NP9MrEuX7h0Qdpx+qr8p3LTj4qKwqrNK2Q/7Jf7ZQSR+OQ4fFryfYyaMUx8&#10;tlPTUpCRkYH8n38hx9hgYBV1vOWlL8awdt0wCWfPndXW6P8o/OFmCD2+jvw7oldw4BJ9Gd//8L1c&#10;/pkaTV7cTkgz7rNv2iH8z9kZ+YaZYv1zuvXrLSWIDykBfBrekVG4qO6PAQkJuHrtGoav3YDFSkjT&#10;3cOYyrrOFIszBfRyn/2IP3oUh0+ezK4FItMOwzs8QsQ1xXRJl8FoNnWG1LVcvkIJ6Z5w8XCX/XL6&#10;I0KaMMEQB+fx79IWx75dze0Y35hJhyzr+Tf1U5EfZZljBJq0bmj26zWi5xhCmm+tOADQ6I/QBaRo&#10;icJWfd4NvvnOpC8mzhwj++FxzFt2+3FOdEmx15c92N4YF2IPCnd7290Oe/3Q/cNe29tBqzfPnfkA&#10;lqzL/ab77+BfL6TZrtPwBmIh/auENC3R1Tr9bD6m3yukp68egYi0gDyFNNtSSLMN4TqxdO3oP6ML&#10;Zq8fZz5GCmnO87JIG0L6YIoPGjqXw2rvnFcztFbHKXFtrHN7Wq45vxMhzc+IWSEthXSRxvmwbPvM&#10;3xTSh07HiSBtN6ax3BxPnzspvtKzN02T9UuXLyEkKgjnL57H56U+FCHMV4y0Sn9U7G106NdW2p05&#10;c0aEc2/nnuI7/eG77+G9t96Wvqu3qYSS9YtIavF8xd+XyB0HgoLEVYQieefe7dJHsbo/oU3P5pi/&#10;aia+qfC5lPHmzUQsbMfQd6dOncI7b7wpFum1e5ajeOdvceKMyYWkp/pMuD/tG63RaO5lbiekpUTd&#10;x5jR8BEFfaY58U1buSHDcSTzJB6t3wRZFy/i8TpNZU4hTYu0IaQpjh93cFT9XsXhzEx83s0JHabN&#10;Qd/lq9BSieXkjBMo6NQXjSZMRQ2JQ/0rSvUdaBbSn4wcqYR0LwQePqzWTDbrPyqkb8e+kJ3Y6bsF&#10;/lHeYj2m4LbXzh70Bw5L9hdXKnv1fwa6jNypMeZAnI8IaXt1fycDhve2W/5niEwNwhbvNXbr/knu&#10;eSFNf90aXYqIEOM6rb+lWuTH3shtKNH0C3Qc1kAEXl5C2iNojbhH0BXBENIe2e4bdFXgAEPDV9lS&#10;SFfp+JMI5fFLB6LP5PYi3o1+bYU03SlqqmX/WC9pQ6FM8W4ppFneqn91EdIt+1eTVN/cb8zRA6jQ&#10;9nuUbP5lLiHtMLaFDA6k28eUFUNFWBvHQGyFdNtBtc31FLXMhEjhzTK6VVBIdx7eEDW7FROh3z5b&#10;bLM+NDUnIDuFtLFMijU1XR+mIGemx98S0nSV4TW3FNL83CjYf0tIkwtXzyIoxl9SanOatXGKxHw+&#10;cuKQCOSkpCTs9vMWMTt25ii5oZITp04gf5lPJMb02fNZ4ie9eNEiCXtHMU0hTb/o4dOGiAAnxesU&#10;kpt2gH8Advl5YtjUwWJ9pmD/ovRHItYLKBH9WckPpN/45Fhx6di4Y51YqBk6b7f3bhHPPMbRSwfJ&#10;MZ88e0KyJR4+dNjuOWo0Gs29wm8JaU7PufTH/xycZLAfbcYXLl/GhE1bMG79Rvzg1B+j1q7DVz16&#10;YtAKN3zYoTvC1PYXrtBHGrh+8xYednJG5oULOHr6NHZFRKDNtNmYtdMT3eYsgPuBA5i62QOVhozG&#10;7sgYjFqzAQ0mTEZEtnB+oncf/M/JSULtGdNfIaQJo+twwF212nmHr/s7ic92RwmKubOoTxTdRqSN&#10;PwIjEzFes726O4FagJGA6jWpLUY7e23+KAzBZznY+l7hvrBIx2XkWEcPZ8Xi0Jnf94cSmJA7jqIB&#10;XQ7slRNL6y8t35Z1tkQcNrWlKI2y06etP7DlfmOO5Z05zScmZ/Q8rcGWdbbQhcVYTswMV0TIMv2w&#10;jXJ7WIpzWs2LKyFsWf974b6N5QZOpmDq7Jd/YEb5b8GbZJOhNdQN+LrcJBnfuZxDYVy9fhU7tm/H&#10;xUsXRUiXrP8zviz7CUrU+1nKeINnPOdPlNht1qOhhKajq4bP/v346vMvpN/85T6VLIR7ArxFFJ89&#10;fxaBgQESFWTqosn4puLn2Lxzg/hFM4PiNxW/kL7qdawh4nvoFJNYLlG0GKZPnYabt26ics/iqNu/&#10;opRzfzx2CnQvn212z0/zx/i5+O0HCC5eO1cSkPBGzuQo9tr8GcpWLC2xm7nMHzd+p+lfaNvuTuFx&#10;3unfBX2f7ZX/Fg2a1ZUBS48+evtR7cPGDTQP1mGcVyaJYBxr23aafx+WQpr3UCNF+C8wMrUChSZN&#10;ET/lTTFRUnBT3Uuv37wpWQaPnFbi+pdfcfL8OVxV9+yTF87jyo3rJh9o9d/Fa9fwoNo2MuN4tl80&#10;MfXLezLXeb8kDGuapu69xnTknBLIjj3xpFNPszWcx2gS0vNlndPdEtL3Ox26tZGwmfbqfgveiziu&#10;w16dJm/uG9eO+wVaY+2V36vQZaSB8+/L6PR7oFXcXvlvkXHusNxQhy1ykZskU3UX61QAtfuVx82b&#10;jMjxq1iIaS2u2a4yitUphM9LfYTQqAPSPiI2DIVrfo8Pi7yFn2p8g4i4CHH1IPmUAI+IC0NMfLT4&#10;QJ88cxIO3brLdnOWz0DpBsXEss2sWpcuXZIoIc4jekj9Hr9dsu/yZcqiR9duSjTfROPB1VCscwGc&#10;OX9a2kxcNQpXrl2Gu7vpbYTmj8OQTxzUYqxTSOeVGIBQSFMwUuT2/41Xi8z4xZBODZqZovUw/NLt&#10;RO2cpdOtYqlyH8PGD5I5k7VwW44qf/rpp1A9O5b0b8FtLWOm5gVjuhqDmixhBBKG4WK4Ovo8GuWe&#10;/lvF35DLFNJG5kKWs4zHyfVS5XLCTVFIM6Y1X00zYU3Y70x5fLehZdA4B81fi7VFGrh66wZar1wi&#10;AwkNgeuyeaMI6ebLlyt5/Ssisk4i+ORxBJ44jjXJKTh35RICMo9h99E0+GQcw56Mozh99YraFjh1&#10;8SIe6NkHW6OjlQrOtnKrcgr2qHNZ2Hw4Gd7H0pCm7rceavttRw+zWpT2qpAQSQjz6YiRIqBNIvpX&#10;7EtKxMQ9u0wdqemwFtK/G499G7Da3fRmWfPH0UJac09CUcKYztGpkdiw101ullkXslCiy7doNKSG&#10;3DjFeqFu9AaOQ7uKn3SjLnVwLTv1LAf8TVs0ScrnLHcVf2paoWMSokVI08J8Sgnp1i1aYs7s2Tir&#10;burMnEj3ju3e22Sd2RQJ97F0yRJUr1IFixebwt21Gd0QRZXAP3bKlAp8T6gngmP9cf3GNT3A8C7A&#10;V4OWFhIKaa/bWEkppDlyniKRIaDstTFghAt+RmxruW7bjkydN17CRVnWczsmNzC2Zx0TMWzY6YaP&#10;7tC3ktsySUPpCrcPZclkK0bmMUueUqKdb3v4+pdxXY3yOHUcxkMBhTTDZBnHSZiRjVFELMsopDnq&#10;/Zlnn8LBhNxhKy3hIB975XeLotvLTfQAAP/0SURBVCV/ls/ydg82mrtH5blT0FwJaYrU7P9w7eZN&#10;VJg5VSzIZE+S+r469cLbQwbDPToSrVesRJFp0/HdxEmKCSgxwxU9NmyAd7xpnIslx85m4cGefbEg&#10;MNDkLMJy/lPziKNHMNjDAxVnzUHBCRPx7cSJ+HHyJNRfuAiLgwLRaMkyEfDDdu5Q26p/aptVBw7A&#10;OyFWtjdNv2ZbpJ21kP4d0FAxesowWV7joVP5/1G0kNbcs1CYXFeCmIlSKE45pZ04hJJdv0ODQVXF&#10;pSI+Lg6+obux22en3FQTU+JRtlFxiajRY0gXHD9xTLabumASClb5SoT0J6ouQbUzCen3cObsaTRt&#10;1FiStDTt3gCuS6dJ++J1C4l7B4X1jMVTcfr0aRlYSDcRWqubD6+D4krYJxyJl33EpEZh3tYZ4psd&#10;mXJ7Eae5MziAh64U3Xp2lHVDSFMAJp6IQNvOLaWeab1pbf09QprJFn4o9L20TVE/vpVrVECdhjXM&#10;SQ4c+naVvmntXbZuvrQzqNWguswthTTpNcBBXCIopGvUqyp9sg+myWU9rcely5eUWKpc57YU0kYq&#10;3t0Hcid44jaVa5gGKBvQ9YLnbCRJ6NCttexna3aq3NYdm8v69v2b7ArpgaP64ouvPpOyzo7tpcwQ&#10;0owny3LywovPS9pyYztbmCKdc0Y3YAKI5154Dn2HWMfpnaP+nvg5fluwgPT5wcfvo3jpolJnuJvE&#10;HAmR68VjHjiij5TZnrPmr2PIdjc8pkRokSkTxZ3OEKhnLl9Cl9WrRLwyRN2DTj1l0N//uvcQf+m3&#10;hg7HZ2PG4f2Ro/CQErv/6+6gynvgIeeeeHvoMAxV4veGuk8HHDmEB3v1Re/NW0RALz4QiM9Hj8Gj&#10;7MvRGf/rpvpz7Cn9fTpmPN4fMQoPOzObYndTvdpv7IkMOa5D6j4822efRBPhUfLYJnh74Ul1/N9O&#10;HosU9WBp7xw11vDNE9OIG+sde7S1evunuXO0kLZh0qyxKFz0J1nuM8jJjGUb5tF//Q1TqkvLH6c7&#10;hQMBmKLYXh19Ji0FwAsvvYAVGxdatfkzMGj5Fu+cWNkGfJUbdfivjzv7e0k7kyA+x0yoEp8WKzf3&#10;oyePoLxjYZTt8RNSjiXhwvnzSDoahcDofYiOjRR3i9DoEIkxTdeOy1cvi7X6u0pf4kBEkFibU9KS&#10;TUK6BH2ksyREHicOMCxQ4VN8XPwdcfvIXy6fWK3Z/mRmpmRQPHbqKCo5F0PZ7j8i+WiibJeWcQjj&#10;VgyVY00+cXcHWPwXCY7dr8RqNTz++OMSRopJAsZNH2klpIeM6SdCkiGmDKFoT0hPmjVGxCKhWGQZ&#10;LbZswx8Szlt1bIae/XpgU7agXb5hIWrWryavPrlueWyEZcRSSO/w2STZtWghppD+RglHjlxnSmKj&#10;DZMJ7Ap0V+fzhRwXy420wWu2LVd/n0+Z92Hw3gfvyPFalj33/LPYpo6NWcK8gzzw8isvISjWZGFm&#10;8pVXXn0ZAdF7ZN1WSPN6GZZslvG60GXFENKW+xk02gV1G9Uyr9duWBO71f6MdQppusgwwoFRZssj&#10;duJM//hzQfPnyKQWvG70x6YFmunSOeCJQtp44ND89aScjkWjZTPxbJ+ekgrcZDG+hYBDKRizayec&#10;Nq9DrQXz4RUfh9NKYKdfuYTYC+cQc+EsDl26gMtKgF9S28VlZGC01058zkgbDo5KLDuj6JSpeKBX&#10;H3w6ajRecBmgyh3wev8BcNq0CcGHD+Pc1Su4futGdp9nTX1evoBTaj8H0w6j3Wo3tF65DL23bMCS&#10;wIAcX2klojuuXolXB/WFf/YD8P1GQkY4/vcAH+bv3u8GE6/w4ZTLH6oHVwpkphG3bffBR+/j2Wef&#10;kXvJJq87j4Zh3Es0JrSQtoE+goHZiRPy+rIwLfDzLzxvVfZD4e/RvZd18PU/Avdp+VTIH6qFbjlZ&#10;gP4s7N8yO5IBfyzbdGqZq/xeIP1cMugvPcltFKJTIuQGSnHccFA18Zte4D5T/Kajo6OwY98mhCUG&#10;4tr1q5L1kGL4nR9NcaeZSIXzD4u8iUPpqSYf6ZLvISQiGFeuXJF+a7SpjAlzxuCKurE3d2yETv3a&#10;omqbcib/aiXQ3XYtEX9oZlw8f/m8bJN6PAkjFvcX14/1m0yZpjR/HAq8R5TgpJW4cLGf5DtLWmVb&#10;Wdd6LDeX2YNCmkIzPCXQbv+E8VztbWuw7+BOeei0V2eJpZB2VwLWtt4eTJpAa/CoSUPs1hOm3mWf&#10;dL8oV8k0YNeSZ597xu52eUEh/dBDD8m2ew5st9smLwwh7R+5Gz9bZIPkGyP2adueWdaMNqRu41pi&#10;OLBtdycwzbBlX5q/ngLjh6POgrlyb7OefsVpdd+NOHMSSeezkHbpPI4qoZuqxHTomdNwS0tBv6hQ&#10;OIQHYW/mcSWsb+D4+XNovGwpHnRyxoO9+4plufDkKYg9cVws1ZFnT6NfdAh6hAVj0aFEBJ4+ieTz&#10;Z5GuRDRJUdtHqDbpF8/jlhLq16+cxLVrpvsuzdFHss4ogd4DYUfD7J7L/UCTlg2sMv/9WegW9e77&#10;76BL9psmvvXhwzwzENq2HZD99odUqVlR3Nss6w1oULBc/+b7r9GohSnql0YL6Vzw5m1vmfDLzjJa&#10;TAwhzfXdwR4yJ/xijp02wrxeJtv30Vhv3rYJfvr5Bwn8bikIKBiMdrZC+smnnpBy48d1lRLCxnav&#10;vmZKOWoMsCK05vA4mNmI6xyoZNQRCumhYweY17k9B1rZPhzcS6SfSxTrg9uupdgeuNV0H1Xrk9xG&#10;i980XSwS0+NFzMbFxoqwpnX4o6LvSIbDCk1L4cYN0yvLy5cvi/tFdHwUhk8dLGV0ERk/dpwI5hMZ&#10;JySBy5XLJnHNerqUlOr2vexr8ILeUsbJL2Iv5myaJutu65bbPXbN74M+0fxeLlo9R9aZ1pfrdDGg&#10;eKO7BNfp32e7rQGjVAwe5WK37vdi/I3kBUXq7Y7FFp6Dgb36vwoKaGOw4R+Bg5Isr4XhGmLZxpbl&#10;GxaIkLZXp7k3CT5yQAnernALOyBuE5xoyOC/1LCFuHDxkLi23bx1Q2lZDkbk0EOjnel+ef3WdQSf&#10;zsTwmHBcUPfaqzeuoea8OTh27qxsOyE+Ah7HDuOSKv+VY1yyByByW2Yu5BrbXTiThKOJ7sg8FojM&#10;w7tx+mgAzp5gmnJ1z87MwDfjR6Py/Cl2z+N+gX9DngF//O/SFtt7y09FfpA590N3DqOcUCvQTYzL&#10;fGjd6Jk77B3LuS2NC0YZMxH+1t/+fwktpG2w/HJwmVCs8ofZqBs9ZaiVkObc0iJt24cxZ1Yk+nUa&#10;QtpoY7xiNdrZCukpc0xhr1jHV58PP/wwDmZHCbBtX7DQd5ixcJIIaQ4IYpumrRuiQlVTZA62p5Cm&#10;v2LFatbROoxjuFc5fCZeBHD84Rg4T+8kopnT6XOn0GxYHYnjXL1PaewJ9ZKbMIU0Q9tx4naJCQko&#10;W6q0ROhYvnSZRPZgtsSxo0bhg3feRb4PP8I3X32NzZs2IysrS/oPjPFDLZey0nfDwVVxIsuUbIU3&#10;/oFznRGeGCL7ScnUA1zuJuIXXN0kmH/6uSB2BeaEEeRDYP0mta3a/xUkZkSIFYcJDuzV323Wbvv7&#10;H8QCoveKm0e+z6xjx+fFuu0rxG2ErhiderS9baisuKNhePDBB37XQ4bmnyf1TBxm+W5FlQVT8FTf&#10;nni6Xx98M240em1ah5DUeFzOisfFzGCcP38UxxM24dSxECVy9+PS+WNKXF9T98ZbVMQmQazuw1nX&#10;ruCAEr3XblxH6KkTOHr5ooTOY0QQieCh2jJb4bVLp3E6PQDHUnbgRLofTqv7/bFYN1w4GYKjJ5Mw&#10;19cbFeZMx2tDBuCRvk74euIIDPBYCb/71KWDBMbszfN394v8ORGCnn/hOas6ukNx/t2P38j2/HuM&#10;sbAm02XNsHJ379VJ5t98/xWSMq2j4NSoa0rJPXz8wFxCutdAR5nz3lC6Qgl5S2jUMevjva4X/k60&#10;kLbB8sthuWwppC1dO4yyOxHSRpkhpOl7/dkX+dBbfWEt2+Xl2sE6QzzzR94o4xMlB/swfiTTkxpC&#10;+utvTQlSqtWuLK/FjfaGa4eTS3dZ57JRZyzfy1y8cl7Cy3Wf3BbhyQdF2HKiRZoZEUt0+Q6luhVE&#10;75nd4Bu5V1wyOFHwHkk/gvCwMERFRslNXqzNh9PEEi1tVBnFc//Zjijd7Qfpq8WIuohONbmUcEo4&#10;Eouuk1rj4uULOH/hLCJT798bucY+FPLrd+SdNEij+S9Ay2bU8XCsC9+NDmsWIP/44XistwPeHjYE&#10;DRfPxjKfbUg/fRQXldg9meohbhfpiZvUvfY6rl7OwPUbl8TocOtXusbdUHNGALmF69cvKOF9AicP&#10;78axpC04mrgeaZGLcSJpIzKOBmF3TAD6bl2DbydOwNP9++CNof1QbcFUuPptRXBayL9mQCF/i/P6&#10;3aWmoMWYy8VLFbGq4+DkIWNyxllxkPQDD/wPW3bljH96WT3wcs5QlxwXxfEGceq+ZtSTfJ9/DE//&#10;LTL4d4cS5+26tDLX8Q3gRi83PKZE+qeff4LJs8Zi/IyR5noeN99kG+v/ZbSQtsFWWC5ZO0+ggOUT&#10;2dipw8XH0VZIc6T6dwULYIv60nLgDmO+0keJvkq2/RpCuk6jmmIpZlujnnNbIc2nUQ4EeuKJJ+TG&#10;VqzUzzJi37lfdxlVz3YcpOi6cLL4LNoKafo2st8REwZLe/7xlq9SBvP4ekb98bENX0+/9vqr5v3e&#10;62ReSBcRfCAuEF0mtkTGGVN0Dk6Xrl7CjPWTxJLMlN2luhaUwYmNBlfD0EV9MX+rK9bsXo61ioVb&#10;Z4l/c5MhNVSbn1Xb79U234hlmz7ZF5RY5n44nTqbiR5KvPtG7JWy4JB/Ns6uRqPR/N2kKhEbpMTs&#10;OO/1KDx1NF4a2hdPu/TB91MmYKz3TkQcjsHFa1eQlRGMzEM7kR6/Ab/8QkOF6T566fxRHEvciLPH&#10;A5GR7I7U1GCsP+iH2osW4PXB/fFUvz74ZMwQdFm/GB5xPog7aZ3M7N/E7YQ0Q2myzuDQmZxQkIZB&#10;7U7h4OnJs8eaDXAGRv3oyUNvO26EFm/O6zfNeRPIdS2kTWghbcObb7+Ry7H+v0CREoXQ1ckUYux+&#10;Ie1sAs6fM7lu7DqwA3X6V8SZc6fMwpcT40jHpcVgshLFdftVRNHOBVCs89cilgkHDjIOdK2+5TB2&#10;+VDEpEbishLixsS+Llw+j8aDa2CLz1opo/Wag8zsHZNGo9H810g6FY2dsT5ovXo+nu3XEw/2ccIr&#10;A1xQf/Ec7I6PlgyIEkKPbwWzTmGQ+0bkGz0cD/dxxiOqfckZ4zHPz+O+HjT4R/CN8BZBaltuiGh7&#10;A6bTsuLx/ofvYeDI3zcGxMUmLOXvxbFvN3NkLx6DveP+r6KFtA2L3Obgq2++tFv3b+aRRx4xh+G6&#10;n5BXjykhSE9PExeO8ORQ9JzeGcMW9kVaRqoIX8uJfs9sd+PmdYHLxkAXy4kh9kYvHYQeU9ohJD5Q&#10;4k+npaUhJFr7e2o0Gk1e8J6cfDoGPoeCMXHvZpSYOUEJZkc8M6AvHnFxxgfDB8Bx01Jsjd2P2BOR&#10;OJT13zZKUJDuD/OSZca1p7snyxo2r4fgOB+JYc+33L0HOeHLrz6Xt9RPP/10rn7uJiOz314bIfRs&#10;WbJunhbSFmghrfnXkJwRg5NZGbh+/TouXrkovs7jVgxDL9euGKVE8drdKySxS+yhKCQfVe0VcYej&#10;xT2E2RNHLxuMnjM6Y8zSwfCN3CeWaFqfz5zPRGqmtkBrNBrNH4FiOeJ4OBJ11sFc0L+Zg/+N9aVK&#10;pBIuM68F3UkZWpPrjAFPNwyj7V8BM6QWKVEYm7xW260nxUoWEddUe3X/RbSQ1mg0mt/AbevS2/6w&#10;3E04mJmDHe3VaTSafxeMtsGsoPR7Nsrmr3RFYPReq3b3ErRGJ52wjgDyX0YLaY1Gc9/CGzrjsXOZ&#10;4pNZSVnGJAdGLNVtezfglddekfIJrqZU3d5B22S9as1K5r5GTRoqMduNdUvY1tNviywzXBzXCa1J&#10;jNNu2554+W/FAw8+IHGw7dXnxYMPPYiqtXKO63as2mIarGQ5Gj8uPRSFi/0o5ZZ+kamnY9CoRX0p&#10;b6yuj/HDzWhDxvkQy0yGBskno6zaEIbhZB0zsrE/lnHOcJ4st21PjH0ybN63P3wjLmXGPjQajeZ+&#10;RAtpjUZz30JxNm/FTBFvTBfOtNxMHMBIOAkZEXDfY0omMGzcAAkBZUTRcdu6xCzuQhJ8pcyhT1dZ&#10;t+yfTJ07waqcy42a15NwUVx+2E4KbMJYrxTSCcfD7dYbML02M4UZ666LJts9DlsY6pLtiKWQZgQf&#10;hrVav32l1NVrYhLGL7/yosTE3+FjOu633n5TypmK+5XXXpbrRuzFfeZDiVFPHn/iMTyWnRacWRbf&#10;fudNeAVsFXHNgcsst2xfvY4pXi2FNKMIsR3XtZDWaDT3O1pIazSa+xaKMQppWqO5PE2JXst65/7W&#10;sdINREg/8D+8rcRooaI/SlleQpoDgAwBTtiGyUi43GtATgx4pvyePn+iWIHpnkGB3qBpHbHYUtAz&#10;Ko5/1B40aFYX81fOlG3mLJ0mSUs4sKd+kzpSZiRoYhxXrnfo3kYeArhsydS54+Gxf6O0NYQ0w1Fx&#10;3Ygqw2NnAhUeA8vnrXCV8jadWpqPm0L6jbdel+U7ITw5QLads3y6rHPZiHXPsJpGv5awjMkjuBwc&#10;ux9+kd4yqFsLaY1Gc7+jhbRGo7lvoUCjkKal84knHpf1r7/ND9/wXVJ/IN5HykjLDs3MkWkMIc3M&#10;fqxjfNW8hPRLL7+I0tmp/gnbGEKag4SMbSgMmQmR6+UqlRaXEy5HHQ6WuO5cZl9VslOcL1s/H7OX&#10;5Ajpeo1NMVoPZ4eWoig39lfwp29l2RZbIc2Mp1znYCW6nBRWDwlcN8R5K3UNuNzFqYOscxsKaS6T&#10;At99Bb8Ib6t92FKhahmxehvr3K5Zm0byGTRVc6Nfg/EzRkkZr4NluRbSGo3m34AW0hqN5r6FAo1C&#10;2lhv2a6piDOWH4jbL2VMi/vJpx9LGaHgM4Q06z/65AP8+HPBPIU0y8pXKWu1bglFMsspDJkQyWhn&#10;T0hb9tG6kynb6KOPPmIVcpNuFKzvN6yXuSwvbIU0MfzE6XIiobKeMYXKatG+qRwfhfvLr7xkPp6w&#10;FFMCqL0hO83Xjuv7Qz3NcN2A9aXL5zxYtO3SEg8//JCIaz4QGNsbPPfCc3jplRetyogW0hqN5t+A&#10;FtIajea+haLNUkgTDqpjuZGy34AxUVnuH7XbSkjvCd4u5b9HSDdv2xgh8b5W/s+2wvCfEtKWFPj2&#10;K0nva1vesHldq+MxqFStvLmcPudctmxHyzPX6SpilFnyc/FCVu2ZwIHrzLZq2Y5oIa3RaP4NaCGt&#10;0WjuWyjSKKQ5QK5Ow5riokE/YJav9Vgh6fQnzTJF6qigxDDLGYHCUkiTL776TFL/W4pAg/c+fBcF&#10;C31nXmcbw7XDkj8jpB977DFEp5myhtFiznqm9eU6j6tG3armbS2xJ6TpEkIxPnLiEKkz/KsnzRqj&#10;zj0ai9fMkfLxM0ZKeTfnjuJjznBbzzz7tGR3NfqyhH0yVfAHH71nVT5p9liZL1u/QKzSdOUw6iwt&#10;37ZoIa3RaP4NaCGt0WjuWyjSlq6fLxbS4qWLiBWV4q3PIGepZyKDz778VNrl+/wTeAW4S7mIXAsh&#10;HRy3X9q8+trL5jKDyjUqiIA01ikWe/S2tnYTWmMZGs9Y37xrjfRJS/joKcPk2Iw6ukJ0cmgny96B&#10;28S32nDBMNIDx6aHyjr75KBFY1sDumiwnYHhR/3dD9/I+htvvYHJs8eZ21eqXl6O4dnnnjXvm9Sq&#10;Xx1PPfWkbFOmQqk8M5wy+xrbLFlrShZhUKZiKSl//oXnZHCnUc7jZ3mbTi2s2vN8WW7JzuzQghqN&#10;RnO/oYW0RqPR3AbD9cNe3V8BY0hTJNur02g0Gs29hRbSGo1G8xtQSHd2aG+37m7Dfc1YkNunWKPR&#10;aDT3HlpIazQajUaj0Wg0fwAtpDUajUaj0Wg0mj+AFtIajUaj0Wg0Gs0fQAtpjUaj0Wg0Go3mD6CF&#10;tEaj0Wg0Go1G8wf4n570pCc96UlPetKTnvSkJz3pSU960pOe9KQnPelJT3rSk570pCc96UlPetKT&#10;nvSkJz3pSU960pOe9KQnPf2bJnuO0xqNRqPRaDQajUaj0Wg0Go1Go9HcbbRBWqPRaDQajUaj0Wg0&#10;Go1Go9FoNH8L2iCt0Wg0Go1Go9FoNBqNRqPRaDSavwVtkNZoNBqNRqPRaDQajUaj0Wg0Gs3fgjZI&#10;azQajUaj0Wg0Go1Go9FoNBqN5m9BG6Q1Go1Go9FoNBqNRqPRaDQajUbzt6AN0hqNRqPRaDSa/wQJ&#10;JyORkBmBtLPxVuURRw+gy6L+qDquDXbHeVvVRx8/iFLDGuPxpl8hn2M5DNkwAaFHgnA4K86qDwNu&#10;y/0knYrKtZ/IoyFwXD4UTVwdEHw4IFe9JYdU/9HHQ4W89qXRaDQajUaj0dyPaIO0RqPRaDQajea+&#10;Jj4zHE1nOuCp1t/hlQ6FsXDfMqt6GnQHrR+Px5rlx6ONv8TbXYrDK8ZL6pJPRaOgS00MVvVVxrVB&#10;7ckdxGhtbLv2wHo80fRrPKK2s+Sldj9h+MZJ5nYk9UwM+q0epfbzlezrW5fqCD96QOqCD/nhy16V&#10;4bxiKAr0qYp6UzqL4dpye4OYjFAU7F8Ljzb5Ck80L4Cx7tPyNF5znzuidsixJJ+OtttGo9FoNBqN&#10;RqO5l9AGaY1Go9FoNBrNPUM/t9HwjPa0KvNL2o9GM7rh/R6l8bFjWSzcv9yqnt7IkcdCEJ8ZgQqj&#10;W2B75HarepJ4MgpL/VZhosdMVBrdEq91+hlrgtejxUwnDNsw0a4Xclh6MD7qXhrz9y0Vj+Wd0Tvw&#10;de8qCEjxxeTts/FW52LqmEphT8Ju8zYxx0MxZcdsDNs0ET8PqofXOheBe8Q21JjQFlN3zrmtV7QB&#10;25C98btRaWwrBB3yF+P1hpBNcFgyGEWH1MdbXYvjsWZf4wN1fO3m90F0Rqhch32JexB3IjxXnzzv&#10;r/tURd0pndW1OpirXqPRaDQajUaj+bvQBmmNRqPRaDQazT1Du3l98H73Uli8fwWW+7uhwdQumLN7&#10;EbaGuWPI+vH41qUG1h7YaLUNjcWrg9aL13FAqo9VnT1o7G09pye+6lUZXzhXRExGmN12LK8yrjUe&#10;b/E1HmmSH080/Qovtv0BhQfVRbUJbSXEx3vqWANSfe1un3QyChVGt0SB3lVRekST3/RgPqyOK+rY&#10;QWw8uBmtZvfEK+0L4c3ORfFUq2/xiXM51JjYHqM2T4FnzM5cfdEYX3hwPfHeflQdZ9XxbRCXGS7X&#10;pvPC/ig3shnm7FmE0iObYn3IJqttCY3v1Sa2w5tdimG659xc9RqNRqPRaDQazd1CG6Q1Go1Go9Fo&#10;NH8Iw9uX3sXL/FeJpzG9hw1vY9avP7ABz7UuiEea5ReDasrpGPP2U3fOwyvtC0vdq+0K4Z0uxfFy&#10;u59QeWwrPNeqIF7pUEgMpB87lEXtiR2wIcTaEE2ijx3EbO9F4iFtW0cY79lx+RCM2DQJqWdizeUH&#10;0wLF03ihj7W3tS08h+1RO1BsaANUGtMKmw5uwQr/1WK0ne29EIfP3j6+c7ja/3d9a2CdhRGdhmca&#10;u/cl7BHP5bIjm+LJ5t/gyVbf4o3ORVF4YB0MVdfSN2W/VV+/BcOPbA7bgm0R2/CNSzXk710FW8K2&#10;ShgSe+0t4XkmZEaiyYweqo+tEjaE3tY8PhqzP+xeWjy07W2r0Wg0Go1Go9H8HrRBWqPRaDQajUbz&#10;u6Dxd9y26UjNNi7Tg5lxkyW+cpP8qDmpg3jwesXsRLHBDRB5/CACU32xImCN2Yg9beccTN05F4kn&#10;IyWcRvBhf+mXRuNDioj0YHPbPwqPIfhQADyjd6DulE5IsTBIs28ak/Pah3fcLpRmMsNW36DNvF6I&#10;Uudgr91vQeN8uDqX0VumSgiP59sUxGPNv8YTim/6VJVy/xQfMSbTUJ3X8fD67I33zhVaJFl9BksD&#10;1qP7irHYn2zyDmcfvkn78Wrbn/CpYwXM27vEahtL2F9gij9c3EaJN/aTLQvghTY/oPakjlgZuEaS&#10;KvIzsXdcvH67Yj0RmxGmrvFO9Xlbh1rRaDQajUaj0WjsoQ3SGo1Go9FoNJo7JvZEuMRPZogIo4zG&#10;ShotaVymgTKfc3l0XtQP/VaPljARltvnReKpKCzYt8zKgzo6IwzlJnVDwzn9kXTqtxP2zdy7AqHp&#10;piSCBm5B6zB0wwTx+LUst4VhNxyWDsanPSuId3aruT0lNAaNxPba28LQGPsT9kpywfIjm+Ejh7J4&#10;uvV3eKrFN/hpYB1Jdrjx4Cbx2GZbYzuPaC/EZyc3pPG3xoR2YtwvPKgefBL3IVldl3Zze6vr2R/V&#10;Vd1inxXSltejzeKh+HlMewzeMgOvO9ZA3Vl9kaDaG32vVudecWxLhB8NlnWG5XBePhRFBtfD212L&#10;43l1npXHtcYkj5nqc/NCbEZ4LsMzjzVR7Yv7M+rqT+2C4Zsmq7pYDFgzRq7vqsA1Er+bLxNoGO+4&#10;fBTSLPrRaDQajUaj0WgMtEFao9FoNBqNRmMFk+LtjvMWz2XLcnrE9lk1AnvidlmV27ImeB1eaFMQ&#10;RYc0QNAhP7ttLKFntPOKoVZhN+i567RmAh7rUBZPdqqAgZtmWBlyLaExfODGGXikY1lUnOqAqOOh&#10;sr3hcW1vm5C0AIzePFU8uL91qY6Wc5zF2EvDtT1vYMJyJhf0jvXCRA9XNJzeDZ85V8ATzQvg2Tbf&#10;Sz+t5/TC3D2LEZTqK8ZZy+15LPQiTj1jMrpvjtiOp7tWxCSvxeZ9xmVGYEvoFjHyMmkij4nLtoZx&#10;Gn0/6t8Qj3cqhx9HtMGbzrUwbucC+Yws2xnQm33hvmWYt2eJGMV5fbjPZHUsfql+mLvfDV1XjEHJ&#10;8V3xlnNtPK6u5SPty1jxqmN1HDwSLB7x7eb1VtdhF1rOckI+x3IYuHYsak1qL6FQ+m+Yhkc7qjL1&#10;mdkeB438jsuGyMsKGuBt6zUajUaj0Wg0/360QVqj0Wg0Go3mP0Z0RijqT+uK1zv+jIHrxiHBwtt5&#10;zp4lErv5+dYF8U73ktgeuV3KabwcuXmKJNUz2uYFvafrT+ksiQN9k/flCjNhScTRA6gwpgX2xO+2&#10;KqcBdoT7bDzZqTweaVcaT6j5qgObrdoY+Cb74vOBTaTdI+1Lm7xzbQy4hGVesV5w9ZqHkMOBueot&#10;oeGZoTSW+a5Cs5mOeLtzcQlHQq9nJl2sOKoFJni4IjQ9yO72ttAY3XvlCGwK3SLrvCZN5g0UI/pP&#10;o9oh1uIzIDzWQevG4q2uxbE13N2qzpJlgevVuTfFx/0a4oUeVTF9zzK77Xg9I44dhHvkTvRcMxH5&#10;BzYzXa8OCs4teLxDOTzfrTJedaqBVxxr4JkulaT8DedaiDwWiiR1baZsn4XuSwepa79fnVuc+vy8&#10;JS42jfAlx3WW9u/2qgvflJyEj1vCtqCFupbNZzniWXUd56rvmuUxajQajUaj0Wj+G2iDtEaj0Wg0&#10;Gs1/CDHKxnjiU4dyeKSJKebzsy2/E0OtR4QHvuhZCYGpftLOgNtFHA3B9wNqYm3wellfvH+FhICw&#10;7JswpEetSR3wmVN5vNimoMSVZrK+8dtccxmmuX2VcW2wN8Hbqpxwv9uiPfFW7zo5xtL2pbEhbFuu&#10;tjT29lk3WeqlXYcy6LV2Uq52ecFY026B6yRuMuMnP9I0Px5hTGw1/9K5IsZsnY7IowdzXZM7haFM&#10;ig1piFWBa83bcj54s6vJ+1gd71yf1bm2SzoVhaDsz8KyPDojHI3nDcDjnctj9PZ5SDkTYz4uc//n&#10;4uEZ44Xarr3xbNdKsg/zdbS4ns93qYQ6s/piWdBGCR1i2w/ZHL4drzhUw3zf1Xm+XJjkMQvBh/zF&#10;8N1vw1Q8qs6LLxF4fJZ98bPquWKYeH5bltuD50Ds1Wk0Go1Go9Fo7l+0QVqj0Wj+jZxJQMapdGRd&#10;OImzl07j/JUsXLx2Trh0/bx5meVnL5/G6fOZOH4yHWmnk+z3p9Fo7jume87Fy50K48mW36LymJZ2&#10;2xCGqCg0oI7EOa4xvq2EdbDXjuE7mKyQCfle71wUS3xX2m0Xdewg6k3tjOfb/oBHm+XHk82+xhfO&#10;FbEtYlsuA2SXxf0x9zYJ93bH78V7veuK8bTI6A6oNMURBYa3gv8hf6t27HfKrsXibWwYW5/rVlnC&#10;UBj75DzmeChm716I+lM6SZxrw/j8RLMCkmCQHsybQ7eIoTyvUB+/F3paN5/pKLGsbetC0oLwXJeK&#10;YpT+alDzPPcZqY572JZZKDCsJT7p3wjD3GfjwJEg87kxHMf6UHcxUn/cvyGe6lQhx+hM2pfGk53K&#10;odT4LpjotQh7E/dJaBDb/dgSqT7L0hO74fsRbRB0KMBuG5+kver71Qrh2bG7eUx8afBGz1qy7/KT&#10;eqhrECXG9Rme8+TFhG08b8YN53XvvnggfhhQC291KYb3u5aUONV8WWDZVqPRaDQajUZz/6MN0hqN&#10;RnMfcfz8IZy+nIEzFzNx5dpl3PzlBm79chO//vorON365RYuXb2EY6fSEXs4CsGx/tgX5g3PYA94&#10;BGyBu98GMx4Bm7Ez2B17Q3chKMYP0akRSM9Mw4UrF3Dr1i3pj/3eVP1zH9zfmfOZsv+M82l2j0+j&#10;0dwbMNkcjX70nO26aICE2rDXzoBG0+/71USRofV/0wDI5IO3M9ZO3D5TkgMyPrBhMLXHpO2zxJM6&#10;NiPMbj0JOOSPLwc0FYPtz2M6SGI9xpG2Fyd5ScB6MbwSeuh6RO3EiG2zZZtOC13weIuv8Xjzr/G5&#10;cwU0de0hBnsaUzeFbcXeBOtwIXcLnr8RL9neNeN51J3ZV87vsY5lsSbEFM4j9EgwRm6bg9Lju6LE&#10;uM7ov3E6dsXvQWr2ufun+ks4kxLju+A5ej8bnuHZxucXu1VBuck9MGr7XHgn7FXfg99nXKehnF7T&#10;r/eshbk+bnl+3oxF3WBaVwTaxAkPPxqCwqPayXm96VQLexP3y7UgDNHSQ30/flbftVc7FMYnjuUk&#10;Fvdk9X3g55BskdRSo9FoNBqNRvPvRBukNRqN5h7k6PlkZJxLw4VL53H15hUxNP/6yy84ezELhzNS&#10;sT/MG7M2TkG/2Y7oMaUtuk5qrZYdMH3dBKzdswK7D3oiJC4QsYeikHw0EemZh5Fx5hgys07g5NkT&#10;Mud6+skjSD2WpNpF42B8MPaEemHD3tXS98B5PdFtUht0n9wWLrN6YPraCfAO2YHU48k4c/60HNMv&#10;v/6C67euquM8i2NZh+W47Z2PRqO5+9DYbJvozpKQtEC0muOMlYFrbmsYNtgS7o6AVF9pG340GB6R&#10;HlgTtF62N2Cywk2hm7Ejajt8kvaJMdn2GLZFeKDquLZi5LYst4SGx0ebfoV5t/GOJtGq/+JjOkm4&#10;iQ/71EdotheuPRgb+Yn2ZaVt43kDzeWMFb0zeodcL8v2XB+3dTrWHthgVW7A84o9EQZfdZ5MYrjL&#10;AiZ8ZDmvMRNA2ku2yOs4VvVf0KWGhDGxrTegZ/eTHcuJ8bbMhK6SmJAGZ6NPzv1T/TDaY57EfX60&#10;Q44XOHm6c0XkH9wMnZaPws5Y71yJFH8PNFy7rJuKt3vVwax99j3gDZgwkl716+xcP54741SLoVx9&#10;HuM9F0o5ryljkPO7RI9p2+3uBPbN7xav/4LsJI322mk0Go1Go9Fo7l20QVqj0WjuAdJOJ4rX8+Ur&#10;l8Qz+ZdffsH5S+fgE7EbY5YPQYuRddF5fAsxFAfF+iHrwhlpl9dEz2YTv0hfXL569QqS0uMReygC&#10;CYejcSbrNH751WRUJsY2t5t4TKEJwViwdSYcprRHs2G1MXRhX3gf2I4z50+JkZrTxUsXcfpCJpKO&#10;ak83jeZuQ0Oqw+rxWOS/Vjyhp3nOxTd9qqH08CaYt2exeDCvDlqHkMP2QyzQoMfwGwdUPY2CXDfq&#10;6NX8dZ+qEvf5Tnii2ddi1LXsnwkTq41vg9nei6zKDWgwdVw2GI+0+AruFsn6eC40MloaVHlstWb0&#10;EqPmUx3LY1/SfnOdLQfSAvFaj2rS9ufR7cW4aq8dYb8zvRbAddcCq/M3iDwegs+dK9o9Z3u81KEQ&#10;dkabkj8abFPn9nGPMvCM8bQqt2V/kg/ecK4pxmUmA4w9ESHXYHu0F34Y3tra+1nBuMzfD22d/flb&#10;G8J5LozxzM+XyQZp8B+1eSqGbJgoHuk+iXvyjAGdkBmJJvMGiFe5vXpLotT3pNLYVpjhNc9uPdka&#10;sQOPtFXH3L4MKk7uYbfN7eC58DowtIhbwBrUn9JFQqw83fpbfOtSXZ3TBPmO2/v8NBrNvxfew1JO&#10;x8I/LRjjvdeh1vyp+GzsULw0wAUPOHfDw70c8OqwfvhmwnA0WTIbs3y3IuxomIz0uN1LXI1Go9H8&#10;vWiDtEaj0fxDnLiYhqs3Lks4DBqNj5w4jGXbF6DzxJZwmt4J6/euwvHTRyVUhj1D8Y2bN3AyKxPR&#10;KeHwDNqG+VtmYOiCvug4rilq9yuPSs5FUd6xMOoOqAS/yH2yD8aJPpwVj2PnU8Sz+dylc3CZ3QPl&#10;HH5CJaeiqNm3LNqNbSze0XM3T8M2/82ISA7FiTPHcePG9ew950xi6L5+FSfPZqq2m9B3Vg+0G9NY&#10;bTsdyekJYqAmN25ex4kLR9R5J+a6DhqN5s6IORGOerP6ote6yWJ0ZlnU8YN4t0vx7OSEOQbS1zsV&#10;wbANE3P1QUZtmowPupcS4947XUvAN9vIuy9hN0oOa4Tv+9VAsSENUHJ4Y5RQ60UG1xeD97tdSuKJ&#10;5gXM+2C4hc1hW3IZBNPOJmCc+wxUHtvarrcujaXNXB3xSLP8qDWxnYQWYfzh8qNbYIKHq1Vb9u3k&#10;Nl6MzDRszreT+M+ABuiPXRpIuzccaiA2M2+v5Jm7FqDTgn5iBLcs5/7m7lmM51sXxNMtvsWL6hq9&#10;3PYnvNTmRzzb4js81iS/+fwN3lHXnx7YtteBoSyqTWhrVWaPsKMhKDSqvRibP+3XCNWnOePJzuWt&#10;DNAVJvXAxnAPSWZozwAbq8q7LOqPupM7yQuK7ZHb4ZO4VzzemWjQL3kfak/sgDpTOiFafWdstyez&#10;966Ae9RO7IrdAwd1zSfsXGC3HWEIkg7q98ZenUHciQi8RUN7+9J4p1cdJPyGRzSTZvIFQfXxbfG+&#10;Q2k81/p78cAeqr7H9Ejnd50GeJ7/pggPFFHXjJ7cr6t9vNu7HipOdsDSwPUS1sRe/xqN5v6DRmSP&#10;GB/03bwCJWZOwuvD++LxXg540Lkb3hnSH40Wz8eUfd7wToxH6umTOH/lErIuXUL8iQzsjI3BKK/t&#10;qDp3Jl7u3xcPOffAE70c8e6ogag0fwpG7lyD/SlBOGLnnqrRaDSavx5tkL4PWbdjJVp1aIZp8ybg&#10;0Ok7H5YZc+QguvXshI492iL6SIjdNvcyEalBGDV5qJx7jz5dJIGPvXZ3SlDMPrTr0gq9BzrarbcH&#10;99nFsT06dGuDqMN5Dxu+F4g7Gop+w3qhfddW8Ni/0W6bv5uQBD91PK3Rs78DDiZax5v8T5CViJMX&#10;j4lxloZceht7HdiO3q5dhe2BW8TwS29ly+na9WsSXmPPQS9MWDkCbUc3QrXeJVG88zco0vFrFFPz&#10;0t1+QCXnYqjRtwwaD62BrhNbi1F54qqRWO65UGJDX1f9RCdEiGeJYZC+dv0qdgRuxeTVozF4fi/0&#10;mNwWzYbWEsN05Z7FUab7j9J/kY5foWinAqiiylqNrIdRSwbCM3gbjp06KgZpS4M5lxnSg8fbb44j&#10;HKd1wDa/jcg6f0aM4tdvXpM41IdOmwwLdq+VRqMxQwMujdCMoUxvWsu/G8ZqbjO3p4SNCDrkj2/6&#10;VsOMXfMlZvTbXYpLcriNBzdb9UfoCd10Rg8JecB19pmX5yzrGJpi8PrxKDigJl5q+yNGb5kiiejs&#10;tSc0hjKRYdQx+3pj6o45YpA2jLpMlNhxgQuS7RgtZ+9fafISbl8GXVeMyVVvwOOsNtVR2j2q8I7f&#10;Y7fNlrCtqDK2NZL+QLI8hqmYuM0VhQfXw1udimLKzjl22+1L2INX2hdC23l9rMppAGfcasuYzHy5&#10;IHGksw3QPNd3e9XFgE3TEXQ40Gp7A8b59kvZL58Zz2mF/2p82L00Hm2aHx/1KIMWs5yw1HeVeKuz&#10;3l4ftvB6FRrVDv02TkPLBUPwqkN1+Kb45mq3LXwbvuhZEZ7RO3PVWULjMY3E/Dxe7F4Fe7NffISk&#10;BWDK9lloMqM7vu5bFa+0+wnf9quBTov6Y5HPcvHczytmNc+l68oxpu+Dcb1sUfv7oG89MaofSAuy&#10;249Go7n3SDwVg40Re9B783L8NG0UXurfG4/1dMCHwwej3uKFmO6zFwfT0nD60kWlJW/i1+x/Snkq&#10;7Un9adKhOZOpTpZU5dUbN3DiwjnsT0nA6F07UGWuK94Y3A+P9uqO1wb1RZnZEzF05xrsiPO1+zJV&#10;o9FoNHcXbZD+B5i33BX/+9//8Oijj+LBBx/Eex+8C78Ib6s2EamByPf5J3j44YekLTHqpi+YhKq1&#10;KmHs1BFIVT/cltvdjoDovajXuBaatWmEyEPBdttYMnBEX9lv2YqlEJNu35vm7yL+WBg++zKfHM+8&#10;Fa5yfew9ONdtVFPaVKtd2ao8IHoP3n73Lambs8w0tJhG2pr1qqJbz45WbW9H4olI6YN47LMfc/Kv&#10;gEZz7vOZZ5+Rz6NKjYpmgmL32d0mOG6/+m69I9sNHz/Ibpu/iuDY/fjm+6/l+z19fo6H3p4DO9Q1&#10;r4a2XVoiJCH3Q+6/DXoJHlEcv5CKazeviCA+d/GsGJ47jm+GkUsHITk9UcqNiYKZHtGRyaGYvWkq&#10;Gg2uJgbh4p2/Rclu34vHc/PhtTFofi8s27FAwmecu3RWtqOx1xSeg/NbEjbj5MmTOHzoEM6fP4+k&#10;pESEhR/EuRuncPhIMk6ey8CZM2cQHx+PjIwMnFMi/dYtJkg09WPq61dcunIRUSnhWOW1BMMW9UOr&#10;kQ1Q0akISnUriBJdvhVDNT2yp64eiwNxgZJU0daofuxkOiauGoGO45phw77VOH3+lPRN43TGhTST&#10;weQOjSYazX+JvYn78NPIdpixZ3muOhr8OkqyvgJ4rtV3eKdzcTHuNZreHb1WDhcP6Tc6FBFvYGOb&#10;lNPRWBGwFi6rR4vHKctoPO25cpjZQMvf1z0JuzFs00TxjH6l48/4um81NJvpgK0WITZuB/uuOLql&#10;JLCzV0+CDvnKcfZaMdzspW2PXXG7zYbGUuO62G1jwGSGbEdc9+a+ZjTkNpjaFYv2566zhdchMNUX&#10;U3bMRrGhDcVj90OH0qg+oa3E0b6doXfhvuViaH+tfWF4xpoMt1HHDqL9/D7otmSAVVsaXx3dxptj&#10;Q/8wog0mei6UZIR5JfhLyIwQD+yX1OfdXf2WbI/aLoZthnPxivWU61p0cAO81uFnPNbsK7zaoRDa&#10;ze8ryQfzOm4mSXyqSwU81bkCCgxpjnKTukv4EMs2jN38uVNFlB3ZDDHHQ63q7NFlxRg80qE0Hmtf&#10;GmsOboV7xDaUG9EMQzdMwP7EvbmMPrwWt0uqmXAyCh/1a4D3+9aTBJAL/Nag+8qxKDKmA15zrJ7b&#10;UK3Wq051lrAf9vrTaDT/DLwPhaSHYmHwTtRe6Io3aRju7YB3Brmg2rxZmB/gg6STmbgio/Oyjc7Z&#10;/6wmtfrrL0oDK0158do1xJw4jqRTmbistqOeNWHqwZioPwUuq3/cLvzoEYzf7Yli06fglf598Fhv&#10;J3w4cgBau83Dxsi9iMqIuO09X6PR/LsIifcRBz97dZq7hzZI/wMYBumChb5Hh26tZblR83pmj18+&#10;AFWuUQFPPvkEJs0eI/XE2L7PICdZr9uoFpIzo+AbsQuff/kpnnr6KazYuNBslH39zdcwd9l0s9in&#10;R/Azzz6t2j1pNmJGpgajYfO6ePyJx/HYY4+ifpPaiE0/iDadWpj3a/B5/s/ES3nkxMGyPmRMf7Rs&#10;3xSPPvoIho4bgMLFfpLyYWrZONawpAD89HNBKeexGeUGDB3gE+aJlh2a4YUXn5d2r73xKvoN62n2&#10;4h440mQYt+THwt8j5VTuB5bfY5Bes22ZnPOHH79vbsebTtvOLfGEuvaW+3v+hefgtnWJlUF6xsLJ&#10;KFGmGP73wP/w6Rf5sGrzYnM/5ECCr3y+vOZsX/Cnb9U1WGD+nFdsWigvHKrWrIS+Q5zl8y5ZtrhV&#10;HwaGQZqfQV6exbFK1NVrXBtPqM/ypZdexMARLnjjrddlO8MgPWvJVDz00IP4ON+H5u28/Lfizbff&#10;wAMPPoDt+zdJGb+Du4M90KhlfemPVKlZEbsCTIaIjZ5uqN2guvlavPv+Oxg5YTCS1YOiX8Ruc7kl&#10;MxdPgfue9Xj88cfw/ofvYVfgNvO+dvpuRi3VH68B2/JlzLjpI5GUmZMQ68fCBeV7Gprkj+ZtG+Mx&#10;1c/TzzyFEWq/9r4L/zyJuHAlS4TvjVs3EJUcJvGWe07vImE2LCeGtMg6fxrLdy5CjT6lUaLLdyjV&#10;7XvxTq7WqySGLuqLqJSw7NYmw/O1a1dx+eolhEXS+y3b+K32m3IyGsknopF+NkkSDG7avB4XL1yQ&#10;ffge8EVQeCBu3bqFPf67EJsUIz1evnwZq9xWqvYpSD+XLNvz3sL+2K+333bs99mDi5fPi7e2Yajm&#10;lJSegPHLh8lxl+3xo8lI3fU7VOpZHHM2TcXps5myP8vpguqHcacbD6mO4Bh/XL9xLbv8nHiRW19H&#10;jea/CQ1ozeYPxJeDmiHsaN4vhfmATA/qwWvH4/WOReC8Yhh6qr/JZq4OqDmxPTwic+Ia836baJNo&#10;kEbB7osHSixpGjQX7FuKJT4rEZZ+AAGp/hIrmNsZ7emxO2vvCvXwHnLbh/OY4wcxf+/SXOU0sDL0&#10;BPv9rYd71nPfYekheNORoR/KSEiL6ONhdtuTlUEbTYbIDmXQ3W1crvpdMZ54q1MxeMftMpfFq2vN&#10;sBbGOr2Kh6wfj35rxsAz2tMcHuX3EJTqizc7FTF7gD/SNL+EVCnYv6Z4AFu25XnSAP2ERZgOS4Pq&#10;k53Ki6exR7RXrvinjKHcaFpXvNbxZzzR4hs8SuNzu0JoML0rFvuozyk9WIzINMAz/Mh3/WtImWUf&#10;BjwOJl9sNKcfXulRDc93r4KP+jYwJ5Jk/XJ/Nzze/GuUH9lMrpOxLT8nvvhgiBCjjIz2mCPe6o90&#10;LIO5+93MbWd7LxRP7gkes8xG97l7luDNbsXxXLsfMG7bjDxjvc7cu1yu1QfZx0YjNo97V/xudFg2&#10;Eo9xfxbX8IM+DRBxm78hjUbz95B4MgbLQjxRbvYkPN/fGQ87dcfrA/vBYd1ahKQdxmWlMTmJAVmM&#10;yDlmZLo5SJnSoDeVpr2gdPDBtEPo774JlWdPQ+PlC7Eg0A+xGccRcSwdy4IC0X71ClSeMx1tVy7B&#10;hvBQHDt3Trykb/2ielZ9cA/GxH3l7O9XXLh6GZ7xsWi0ZCGe6+2Eh3r2UMfaH/UWz4BHnK+6b2kP&#10;ao3m3wrtFg59uii62q3X3D20QfofwNIgHZYcgJJli+GBBx5QX/ypUt/JoZ3U849gs/cas0HP2L51&#10;x+ayXqp8CSRmRGDfQU988tnH0kcrVUejauThYJSpUFLatWjfRLbzj8wxFNIIuTdkhyx/9MkH2B/q&#10;KQ8I4SmBSDhuirnYo3dnqS9U5EdEHsoZ8ugytJe5n6atG2Ld9hViyFztvkwMhI88+gi2qONm28Gj&#10;XKRd8dJFrB5oDbr36iT1NepWRbzaLx92dgW6izGd5QtXm4bCRqeFmPe53cdkNLWHYZB+6qknxehp&#10;QGO04W1uGKQXr51r7pPrNLI+9NBD+P7HbxEUux8J6to2alFP6mcuMX02lgbp4RMGidGOZfkLfCFl&#10;MxZMknYMlcH16rUry/VkaJUBI/pIWa361dU2EVi6bp65r/KVS6vz2owlqozb22IYpHlt33nvbfN5&#10;DR3bX+pnLZmGxx5/VAzD7vs2yLWeMmecug5PyXaGQZreylzn9TX63uG7Ga++/ooYpJeuny9l/fgZ&#10;P/A/VKpWXj4X9seXEYZnvV+kt/pMDsjnRQN73cam696wWV0kqWvC79oXX30ufQ4dm/OCYtWWJWJI&#10;fvmVl7B51xq5DtXrVJFtuzl3QpK6luxzztJp8l3iSwr3Petk26+++VLaVahSVjz2U07FyAsRltWs&#10;X828j3+a9HNJSlBfFDlLgzFjKTcdWgu+kXtx8+ZNKTem46eOYvD8PhIGg4bckl1NHtAMn5F6PBnX&#10;xbvjV9kuKTkBx86n4shZk8FWDAcpUbh4+Zx4VF+/ds1sJDZPapUez4vWLEDlFuXwdYXP1PJ8MU6P&#10;mDYE+ct+gmqtKmDxuoUSzsPedEMJdyZavHT1Ivbs240de7fK9yHhWASOnk1BXFI0rql9S9ubN5B+&#10;8og65xlyTjwfnhdjWTtP74jDGSnSzpho2A5PDEG7MU0wceVI8R7ndO3GFdO52lxbjea/gmf8brzX&#10;qy6Guc+yW0+ST0VjuudcvN+9JPI5l8OqwNwJ7n4LekaXGt4EoTZhDRhWote6SXiiYzkx6D3brRLK&#10;TuyGeT5ueL9PfbOh77luldFgtgtCjuQ2cIamB1kZw0nAIX98NqCxefvn1fbN5g+SGMqW7QyW+K7E&#10;1vCtSDoZLfGCaZB+oWsl7E7Ya7c92Z+0H891rSwGacZitk1suO7ABjzSJD++d6kp3roMefKxQ1nE&#10;3Sbe9B9lrdrXu11L4JGmX4p39ZD1E+yGOeH9fLH/WjzZtaJ4JzMBoGUM6U9cGog3MA3LbGu7vQEN&#10;uAzdEpjqJ4bjTgtd8GP/mrLvZxUMicKQI7Z98IXGuB3z8W7vuiiv9m2ECeG93lK7cbu5uxeLQfrx&#10;pl+h43wX+a4s2LsUb6vz7LFscK7v4Nx9q/B0J3UuHctirNoHy3ic64LXo/GM7ig5tBHKjWouLwXa&#10;zuuNqOMhYmC2je1tiVfcbtSd2Uc8yh/vUM5k8M6+Vla0L40XelTFskDrEW182bI8wO2211Kj0dwd&#10;9qhn3dYr5+H14f3wsFM3vNavL5w2rENw2mFcun5dPJtpaZbk2tkGYZPhmQ4YqkStnLx0EQsDfdBk&#10;yQI0XDwf47y94JOcjDOXlf5VGln6yN6Oy8Y/U5nS0bdu4eK1q0jIzMDagyFw3rgeNefNg+P6tfBJ&#10;TcQNVc/tqEvVFqZ/7IyoZZafvXIZXgmxaLJ0AZ7p7YiHeznik9GD0XPzckQft37Rq9Fo7l/oEOfc&#10;rztWblpk16FSc3fRBul/AFuDNA3Dhidr/+G9xRuXRkd6CG/ds07KibF9Xgbphx9+GGOmDje3a9yy&#10;gbSrlW2sszVIs2ydxwoUK/mzGGJp0P7080/EUMi63zJIF/juK3MZOXwmTm3TReroLU0DL5fpfRuV&#10;R4gQ9sE263esNJfxnHjMLKfBmmW/1yB9Jx7StgZphgX54qvPxOObns/0UqdB9PU3X8eBeB9pk1fI&#10;jtoNakjZ0HEDZf3Djz8wt7OlaMnCiD0aajZIP/bYY/AJ8zL3ZY/f8pA2XmKUVt8Jo8xeyI47NUgX&#10;LPSdtFu8JndsTBqoW7Zrgg8/+UCuFdsZNGha53cZpPm5fvDR+7ItvaSNdvSC5mdBj+jp8ydImWGQ&#10;HjjSxdxugusoKStaorC57J+CMZmv3Lgk4vdEVgZGLO4vCf6S0uNNojZ7otF1scccCXFRqmtBFO1c&#10;APUHVMJKz8U4c+60yftYceLMUaQcj0NaVjxCov2QdCgOSUlJYkzm8MObt24i5VgSNu1fi/Erh6Pr&#10;pFao5VIO5RwKoUyPH8VLedra8dLfeo81+LLMx/hCsXjtAulj1PShyFfiPXxW8gP1XVws7UITD0gM&#10;6jLdf5B+GEe60/jmGLNsMNbtWYn4wzFidOb5sI/U1FTEJkbDN2S3/P0nH4vB8VNHxOOa/fFceXzN&#10;h9eRsCM0UNOTeub6STh97lT2FTFNNGSPXDwALrMdkHYiVcqu37qG4+cP2b3eGs2/kdQzMeizfooY&#10;0ZYErLeqO3w2Du7h7mjq2gNvdimGjxzKYOjGiZIM0LKdAeP7Dlo3Xjyg7dWzvMzwpgiz4y0bfvQg&#10;mi8cjGe7VhSjHo17j3csi+FbZ6HRvP54igbGbINfzRk9EZNh7bG8N343ZnjNE8OiUUYj5Laonajl&#10;2jtne0Xh0e1zxUlm29m7F2F9iCn/AQ2HjeYOEIM0Dc00zlq2tyTqeBjy9Wskbb8f3kY8uS3r6Xle&#10;bmRzMRKTUiOa5Bnn+k7Zn7gHQYdMv80MyzFv79LffDnAczpw2N/sfU2v8ac7V1DXuRwGbJohoTeG&#10;bpmJF7pVMV8rXrfK05yw5mDuRJK/BxrFlwdukM/iFafqKD6+Cxb6r0XSHYw2onf1+zSyG57fpEl+&#10;tFvQ1+45rwt1l/jR/NwYE9vW65mG6IZTu+KrXlXM8cwt4csHhuT4enALuT7G99GMWn9UzT92aYi6&#10;s/pijMc8bFDXkrGjU+0YtTlqsPuSwdiflPdLDY1G88dJOhWDBYEeqDB3Mp7r31MSEFaePQNuBw9I&#10;/OZb1LnZ/2jsNSZqSxqFs65cxsaIUDhsXIPWK5ZgnLcn9icn4tTFi7ghYeVM25m2/z2T2kJta2hy&#10;7ose2cmnMrE+7CD6btmItquWYrTndhxMT5N9Ucve4jbcWv3PtCkN3DfVvSQTM3z24MfJY/GAY1e8&#10;MdgFTZbNxOaoPb95/79f4f1z7bblvyuUJ5/rl2/IO0Hu/QLDha7bnmOvuFcZOXGI3fLfw+wl0+yW&#10;/51MmpV3vpDfw+Ax/eyW3ym0V9AwrV9g/3Vog/Q/gK1BmmV9BzuJQZjlDz38ELyzwxn8lQZpGgMX&#10;us0WAyc9YBasnCl1b739prQflO3dzFjAYUn+iDsWKp6+eRmkDQwjM8NhPPLIw5KIMK8/4s6O7aUt&#10;DdiMKZx8MhrL1I/Wiy+9gCefehKe/qaHzr/DIM0kkfwMvvzqc4xWx0xjp+vCyWIsZxgTtrlTg7ST&#10;SzdZL1GmqOybZfzxZsgKz+yXAXfTID19/iS53m+8+bqEIqHRmKFdHn/8cdnOMEjTwMywGM89/6wc&#10;S9ThYAkXwzaWBmknl+5S9kOh7yS8C0Ni7A3ZKefMUBqsYxxz7ofHU6VGBSkzDNI0hn9TsIB4WfM4&#10;+KaRBn97HtKVa1TM3raueF2z7fDxAyVMyAcfvQf/qN1yTPeqQfrouWRcvHZeCdtfJOwGjcP95zrj&#10;2Kl0qlaZKGhpPHaZ3R1levwkcZcrOhfF1LXjkHH6mIjqGzev4fiJIziUGSchM46eScXZC2dw8+YN&#10;Eb5HMg/D3W8Dek7vjGp9SqNMtx+kn+IKSWrY/QfU6VcBrUc3wMB5zuKZHZoYIsJ7w/a1tzVIL1tv&#10;MkgzoeKynQswZH5vtBvbGPUGVELZHoVU/wUkgSL3V7pbQVTpVRzdJ7fF+r2rkHosGTduXJewHCcy&#10;M7Bz13bEp4cj6XgU4pNjcOrkSbkGWepcFmydieoSksTUT48pbRFzKFK8uI0pMysDo5YOxGB1DBmn&#10;jslxXbh0DulZybmuvUbzb4KGUhobX3euhe0xXmLM9Y71Qh+3kfi6dxUUcKmO1rOdJUEhH3bpBVt0&#10;SH1JDFigT1VzbGf+3nZd3B+fOVdEoYG18VL7n8QT2HJf3J4hPehFa1luj8DDARiwcRoCD+WEmaBR&#10;cU/iPqwIzp0w1zvOG90kBEjexk0a1z3jdmOIuicwJrBtvUeEB1y9TL9HBi7rp5gMkB3KYPIu6xBZ&#10;llDPFBndQdq+26sO9iebXijbQq/u1SFb5LobGoXbztyzQoy19o6fRuL+q0fja3W9DSM8PY4/6VEW&#10;NSa2l7ARS31XSmiMrTbX3BLuZ4LHTPW55MTj9oz1xovZnt2Oq8dbtV+hjufHkW2tDbGq3acDGsFl&#10;43RJFpiq+rTcxpLI46FY6L8GdWb1xYcuDcQAPWzrLPlsmSST18jSgEJP7Nn7VuZ57fjdHLlpMqqM&#10;bYMWMx3l5UdeOm9nzC685lhDPKR5XvaOc7f6zjguHYy0c/HiLT/JazG+G9Yaj3a09nymJ/Sb6u+j&#10;3MTuGO4+W46P38Mq6u/mQJrpxQrPg8fP75jtfniMg9aNQ+9VI3LVaTSaP068en5bccALpV0n4Ine&#10;DnihnzMaL1sMn5QkUwxosejyP9MC/0/dTI137NxZuIUGo92K5ejothIrQ4KQlnVaDMKcTG35/7s/&#10;mY6G5OQ9uXTtqro3HsKwHR5oumQJRu/cjoNH0nA125s7Z5uc6bKq2xQRjvKu0+X8n+/fG3UXuWJr&#10;jHqGsjMq5q+EI3xpH+AIZnv1fwbaHJ54whRekfYIe21sYThKtuezJ58Zw1MC8Orrr9p9nr0dtEU8&#10;88zT8hy5be/fl8fJ4OfiheQ86KxG+w2Pn7YFji631/6PwtHC8cfDxLHPXv3taNellRzjk089gV1B&#10;28S+MmKCyQZwp/BZ/zX1+bCfFu2aSDhO2ix6D3IU7WJvm7uNMUKd4WgDY27/8pgjtWnT4EjuKjUr&#10;yTEb9rVuPU0j8fmd3bp7XbbTY3X4hOWEbLMHQ97SrvbyKy+iZJli4pwZkx1K9k7x9Nsiznv26gw8&#10;/baKXYjhNu3V/1fQBul/AP5AMJEhY/BGHc7xbCpRtpiUj58x0lxGwx7jQ9MobJSNmTJc2tErll9g&#10;GnIZxoBG6TXuOd4lPQc4SDsjad/BBD8JLUHPU3qgsmzq3HEoXqaotGOIj8Vr5lrdbGi0pbcs69t0&#10;biHhQGjE5jpvekY7S2i0zaeOhTeAbwsWEAOjvXYGTOjYqkMz8c5mvzXqVJHzsDwOGjN/KPQ9vsj/&#10;KXxtEkBaMmhUX+nDobd10qMI9WNRqXp5qeObXZbR2M/jZMgUPqQwxAUN0vQYD1M/lrzBTXQdLV66&#10;9CCmAZXGVhrcP1fHERKfEyexW69O0vecpSZjN2F4C5ehPeWas479jpo01HxD2+K9Fp+pz/a7H78x&#10;h8LIi9mLp+LjfB9JP7YwBjfb0GjfpFVDfJTvAxQvXRRuW5ai10BH2Y6JII2+6JFfunxJ2ZbGaI/9&#10;G9BQzempzKSDRjufUE/VXwNpx4SSHbq3QVD2j8Ia96XyI8e6arUqyw8Vl7v36mKO5xykvrv8UWA5&#10;v0Nb1A8BY1Dzc+a1sDTC8wVJvSa1JbY12zdp2QDeQR7mesJY56xb65GTiGrRmjlSxpjSlm3/Dhhb&#10;OePUUTGmXr56GQvUw327sU0QkxqZLU9zDNGdxrcQj2UajxsNqYZ9YbtN9UqMpx9NR+yhMBw6FYuE&#10;tGicOmUy4DLch2/kHjjP6IwKjoXFKFxS9UHKOfyEjuObS1JDei3TE9kQ9obnhzHlGKQ/sm+QLmVh&#10;kD5xAseOpePmLzdx8eJFMTJz+wtXLiDpaAJWey9D98lt5HhoVGasaxqqy/b4CV0mtsTOYHecv3hO&#10;9nv69GlEx0fg0Ok4xKWFITw8DNeVYOcUmnBADOe8Huyn9aj6iEoOl/0Z06HjqegxpR0muY2S82Pd&#10;oSMp0p+9z0OjuZ8JTQ/Bz6Pa44kuFdFt5Sj0WjkM03bOzTPWL2Hit7Fbp+M7l+r4sX9tPN78K0zY&#10;5ooVAatRaGCdXLGiLRm9ZSqqjm8j4R3s1dvC30h6m9IQmZfhkTB+cMvZThJOxF494fZ+KX5ot2QE&#10;3ulVF1WmOmFPQk5yXhoUm89imellpAHDhZg8ZMvAec1EKwOqJey/jmsfMWC+6lwTmyKsw4awfnu0&#10;F95yrm0ydLYvjVccq2Gi5yLUm+2S44Gr5h+7NMDyoJwH3yB13EUG10M+p3JWXuFjt07DW52LiWGV&#10;BmqGoHi0SX54RFn/jhF6mI11n44dUTm/t8RX9f2mU00xNHdcPsqqzhLX3cvx6YDG4rFuGGpNx1sG&#10;+Qc2w0K/tQg/dhAbwjwkHEqlyQ6YuWc5IrMTWBrw+k32Wqz2l7N9xUkO4tH8Yd+csCyPqv00nNsf&#10;YbdJTmkJr6/ld4QG4zfU58DzarlwqDlxpmV7GsxHecyVuNXm81EwfMmn/Ruh7/opEkfccjtb2M/q&#10;4HX4zKkCXm73E/qo3w7L4yB8ocC/FcdlgyUh4+B1Y7En3vp7ptFo7gzeQ/ap56UaC6bjqX698LhT&#10;V9RaMBsHjphGuXESRWpjwb2itGBQWgraLl+m2s/CmvCD4v1MvUkJa5Kx2Y3/sSnngK/dvIGI40fQ&#10;Z9MGVJ87C0uD/ZF16SJuGsfLRtlznsP1GzexLTYCP0wag0ecu4uXeIc1CxCSfjDXPeluQqeijj3a&#10;ynMR80X9FV6ufMZr2aGpOI5t35/7hbQ9otIOiBG3k0NbWafTEZ+3x07LcaK7E2hf4HPt+u0r5fye&#10;f+FZc+6jvwM+tz7/4nNwdOkm6zTQMhyoEa7zz7JXPYN3ceogeZRoiGX4THvtfgsaUStXryD2l/JV&#10;lC74+nO77W5H45b1ZcT+yuz8WMzd9e0PBcSga9v2r+Kll19E7YY17NZZ0qR1I3nZ0aNPV0yePRbT&#10;5k+U0cVGPZ3gylYshRilIejUSGM77SWWffwVtOncUmxhdBS0V7/AbZbUk9r1q9tt819BG6Q1dx2G&#10;HeEf16uvvXKPJpvLDQVC/2Gm437kkUfk5vXKqy+LlzbLeg9yMicj1GiOnkvBjVvXlfj8FQHRPmg+&#10;vDa8greJIdeY6N3rOK0DSnb5TozRNLrGHo7CLxJy41dknk2XvhLSIyX0BQ3CNCrvOeiJNmMaitcz&#10;Db40RNMA3X+OE/wi9uL8JQ53NPWRkpKCrMsn4Ru8B1t2rpdyJgwct3wo5m91xZVrV6TPtdvcsg3S&#10;H5liSN+6hZHZBulPS36AJesWyf4DAwKwYbspribjozPpaOLxCOzc445TFzIQFxtnOk7FpSsXERzr&#10;j+GL+6GicxE5TsNI3WhIdWz12yAxsNn2SFoaIhMOwj9iD2KTI8whPQ5lJKPbpNbZ232LDuOaIiEt&#10;NvsKmoR9cGwAWo6sh51B7lJGb/Fj53QYD82/i3ZLR5gMoz2qwjsxxzhrwKRvt0vkR2/QXiuG4c1O&#10;RVFqWBN4ROY2hBrsiffGk82+xugt0+7I22Wi10K81au2eKc+1qEsvhzU1K5xksYJh2VD4B6et2ew&#10;e7Qn3utTz8roSJiEbp6vyRtoW8Q2fOpYDrtidyHi2EGJk03j+w61/kK3ymI4bTp/oFU4EEt4/3J0&#10;myDH+1z3ypjrYx0rmMcpsbB715VrbhxDzZm9MX7nQrzTq465/M2etbE+zPp86FX+08A6Emoip2w1&#10;nmpeAOPdZ8g6XwaUGNZQYjgbbQw2h27GtJ25w2EFHw7Ee2p/NNw2Wzg4V70lfsn7sTZ4PTzjvFFp&#10;spPVeRi8pL5LHdT3il7b9vqIOhaK5gsGW237dJeKcFo9AXVm9sFjFgbvwqM74KBFaJhdsZ4SUiX2&#10;hPV3kqFLCrhUw5OtvkXDad0QmxEGn2QfvMXzUp9HrRm9kZitC+llv8B3tbwYsIwBzRAlfTdMk+/Y&#10;H/HGCkr1k1jUEXa+o+xvooerjCp4o3NR7IjamauNRqP5bSbuXo8PRgzCgw6d8fmokdgUGYZrN015&#10;TywnehTf/PUmLis9OMfPBxVdp2KM1w6knjqJGzctwm+ouWnp3ptMhmbT/JbS1GcvX8DS4ECUmzEF&#10;A923iDFdPKezD55nwvNh/GvGnZ7tux8vujjjIefuyD9+CNxCvf4SwzRfdtLB6Y8+ezOP0TvvviWe&#10;nfbqDRa6zZKE/UymT2MsHbf4rPzAA/TMfRL9hvaUYzHa05mL+YJGTxkm63sObJdQoTSa3u5Y6fHK&#10;8KHG+nafjeLQNGn2GAlrynCaxnV027IE4SnWuTAsiTsWhgbN6optgqOo9//GyGSybd8Gc04swpHO&#10;ZSqWUuc8Wda9ArbKedN5KzWPBJf0Vme+Izqz/ZZHOH+fuA9eL3v1dwoN5Y1a1lfXNkZGWNsapGs1&#10;qC7evzx2fg5vvPWajIa2bEPnr0cffRTeQSb9wxH4bB8QZRr1fbcJitln5XBGujp2QIdubeS6tO7Y&#10;DA8/knPMzz73LHb45IT6NOD3323rEivtMGhkX1P+LvVZsL5IicKSk4te6Jbb2kJnPhrlP/0iHzbs&#10;WPW7/2Y54p+RAhgNwF49YeQBOipa/r3YQg98jkQvqr77gdH/zlBj2iCt0Wg0v4PMC+liFKVRd6Lb&#10;SIxdPtScjI9T1sUs8eo1eUR/g8ZDasA/er+E3rh69SoOZyTLm9uM84dx7fpVEa1MYDh0oYt4GptC&#10;cBRA9d6lMW3tOAmJQcMuJ3oY7927G74Hd8M/Qs2D9uDytYs4evQozp07ZxL0CsZnZhLFpdvni+E4&#10;OkGJwTaVxBt64ryxOHnmJPqN6YVPir+L6q0rIjI2QgzEmZmZiIuLU9uch/f+HK9C/gh7B3jAY+9G&#10;+Bz0QuyRMHjtVQ8Uh1Jw9cpVObf0k2liBK87oCKKdvpaDMyMRd3btRtiD0XJcV2/cQ1eu3bA76A3&#10;Dh1PwNlz9Hy+ifCkg2g7uqGcOxk8vxcyzhyXbThdVOLfdf0kDJrfW5aZ5PHEuaNWn4tGc7/CUAMv&#10;McZuu9J4qksFTPRaZBbTNFK2WDBYQnnYSxxoCbdhkriq49uCsajtteHf8pit0/BIi6/EC9tIHEdv&#10;31aznRGRbXRkX3P2r8Rr9NjNNhRaGi4/798YB45YP/wdOByAwgPrmGMp02BsGAXZX7dVY01JElU/&#10;P41qixHb5qDgsDbmPgsMbi7hMxhuodTwxnikaX7UmNROPFnZBw2b79OYrbavM7NvrmSFBjxHJujj&#10;vgj3k9eDBI2jSwLWY4q3dcznuBMRWBm8ycoIa0DP5pfa/oh3u5ZE+VEt8IljObzQpiDazO2JZ1p/&#10;J57RTzYvgLe6FYdvsvVDHs+l7pROYlC2LCehal8fMmFkhzKoObNPrnqDndE7sNTPOo4lX0gEpwVi&#10;/M4F+HJgU+skf+p6feTSEPN8VlttY8Brw3As/TdOh9uBnAc8fma85q57V8jnYrSd4TkPj7coYIod&#10;rT6jOpM7IV5dL8bOLjqkAVYGrMauWC8xzvM6+qf6SegUHkuJcZ0Rq8q2x+zCe3whYBxjNp/2a6Ta&#10;dELxsR1RUrWtOtUJ7ZYMx5Atrpi9b5XE2WaYjmj1fTX+RgySTkXB7f/sXQVcFdn/3f5td++67q7r&#10;hh2ra3d3d3crAip2d6PYYncrNiGNdAooIi2hAgr2nv8938fgA5+19d+Y6+f43tyaO3ce7905c+Z8&#10;PXc/NOc6dOj4Y0B7JbP9m/HRhNF4fuRg9Nq6CRHJiSJ8ME5cutEnOlOteTe4u6Pd+tVY4ngacdeu&#10;qPXzfdy9fweJ53bi3MnBSI1T6+Nf74Gu0n/XxLVo9s2riPachcgzY5GZHp073uTrGbB1d0HjFctg&#10;4+wox5yzdJXE92zPoIquUedR22axmrth+GraeCx03I+oRxCZfzXqNaqNfkN6CeH30Scf4Yzvo2/W&#10;8eluxiKiAG30pJFi18h2Gkj80ubBuM2cpdNR1IgYZayl0mVLypPgxvU0kKhr3bEF9p3YbrLcGPR2&#10;JslIwpJ2IPnLSfjxCXCSqjXrVhNCk+Okant6jqVlfpDArtuoltTbffSB9cnYqZYoVrJo7jYtOyrX&#10;qCTkuZangbaYtCbR5qXwD9+JfWr+en80qLSmyprxqvIT0nZOe+Xp6EKF88a62pXz9Lgxvvq6gDzp&#10;zfenPe3w5ltvYuoj5ssYVDW/+dYbeO311+Rz5ZMTh+txsJpsLuNgrCst78CpnfixyPciCOTT84xJ&#10;ZjxmPuVv3AexZM08KZu5yHDzgyDZzfmgowC3ew/sLp8BksxanfzgPkeMGiRuBHzigH1Sha3FFDMF&#10;3gBo0qoR+g4xOAiQSOYc0L71XPyjyW8S6J998Zmcm/xlEYkB8qS7dsy/VC730N/WvwE6Ia1Dhw4d&#10;T4mr6WmywDx3KQTtJzTGYbf9YJA/JqqT3YNd0G5CQyGUG4ysgq0n1uPW7Vu4c0ctvlNj1MV8hBDR&#10;d+7dEQKYROyAeV1zlcW1hpaD1YrhCIj0kz61RAL23KVgeIa4yHuS4WzPVyqip9mOw+AFPdF9Wmvx&#10;j76acQX7nXeJz/PltERk3sjE4rXzUaLeDyhcrSBKNyyCYnUK44caX6Npz/rw8HWV8Qdd8Ed04gVZ&#10;ZlO17R/sA0d7eyGcmbioJqKjL2L9xlU47nQQEQmBOO18FGe9veRYWR4ZF46ptmNRV6w9DFYlXaa2&#10;gIeaH5L52dnZOH36BM7F+an9ReLGDYM9yGHXfRJUsdqg0mg+uraoopnPxOMlyd5hYlP4RZwVBUpy&#10;8uWHzpEOHf80HAo6jjcH1s9LzpH87Vcbrw6siz4bpiEyZwFKEu5xSorw5AAh5kyVaVh4bIUQiSRN&#10;m87tjfZLhoha1Oa0IegQiVmSgBzH20MaYvDWWUKGM/Bg8UldJf/d4U2w2TPv4nmf7wG80b0UBm8Y&#10;hzWOG9F0fl/4xXkJMc1jeHVQfemXhKRxu27rJ0ufhce0F6LRuMwYZ2O8UGpqT5mXrusmPVYhvcF9&#10;N94d2hivqHkcum2OyeB2vxU8B/t8DqDJnN6oN7MbpuxbICQ6y3ieqBAnIZs/eB9hfWINSo9tBr9Y&#10;L+lnj/c+hOQQ7saEdM15Qx5qS5Dgn3Fw8WPtWAiew61e+1F34TC82j9H6azmovjk7vC4+GTfTo79&#10;USQ+wf5Dk/xwwPcgPuj7Cwaq7/t+q0djwu65Dx03Parp+8wxlFHnb9JhG7zCGxMc02+F/H0QtR+g&#10;b228PbghPjNrgUJW7VBMfVYrzOyL2vOHoMkSc7RfOVYU4b1tp6D/5pkYoLDWdaf4VhuPV4cOHXkR&#10;nhoCi4Nb8M7Y0Xhj9EiMPLAXKdcz1aJQlmeG1xzi9Y5aswUnxEtwwOH7diE0MV4U0vd+vYdbtzJw&#10;0WsePNf+CA/rj+Fu8xHclr2PsxvKIC5kA27fzRYim/086PyvTjwQw7HwicaMtHCEHe+txvoJ3JZ/&#10;CI9l6tX6AwTsa4YriZ5CprMuhxx2OQnDdu9A3x2b1W9ZvGpvWDMbjienT4VzyUlovW4NXrQchgJT&#10;x2GZ86E8N0R/K0ii9hvaW/x085eR+F25aakEmtcwefZYsd98+9238cILL4jNZrvOBnK5QpXyeerm&#10;R6myxfH1twXlfafu7fH664Ynit988w0MHN73ofr9hvYSm43jOXGg6D/NmE2PImipnC5VpgTeevst&#10;IVAZvyp/n8YYOXaY2IAMsxxosjw/aJuqEdMcV4t2TU3Wo/q7S6+Ouds9+3cTde1pT0P8h47d20lM&#10;MM0K1RjLbRfLU9e0pOQ8k+A95fEgbkR+kGhkzCctnpMxSKrb7lyFGQsm5RmfKfCpbu6LdpoLVsyW&#10;Y+T+tXKSvyVKF5N8ghacxu010N6zQdN68rkiqUsL2ZFjhz80tvzgcVANznOs7YMKZVP7MAbtUBu3&#10;aJC7zXhWjI1FAnnMJHOULV86tz9anhq3NQaPh0p2bZvWJ7wBws8/x7fAZpac+y371j80dg18SoBP&#10;y5uPGw6zMUNz5yu/ktwYXDPR1pbEtZZH21aO53HWrFRqU7Xfrkurh8o2q8/C6+rzSZU9rVNpbfok&#10;K9x/InRCWocOHTqeApm3rsli0jXQCQPn90BiaoIsMJmoQl64cxYqDyiBmkPLYsSSfkhNTxYyNSEx&#10;Tn6kLqVG5CxM7wvp23NmW1FRE/VGVBQ19K07N4V4vXbtmpC23MfyfQvg5H9arDqofLY9skqsLegx&#10;zf4vJpwXdbJ/hDcWbp+JRhbVcMh1L4Kj/NFmXEMJGhh2PhRNetZHoSpfwmL6cCHI6StdqkERfF+t&#10;IIZNGoTw6FAZNwMZTlo3CnYeB3AhXh13VoaQyONXm6PnjHaIS45ReZnim82x3si6Ds+AM3I3mY/v&#10;7d63LdeChCS3rd1KNFZjqjGkrJDTnSY3w7noECknuR6VcA4nXY7A28dbtq9lXsXkdaPVPP6MSv2L&#10;qbGMxpUMw40AJs4DfayPuO2X7ew71xF7zbAQMHXedOj4J6DLuol5PIHfHFxfvJW9Lj1Q+3hedMXc&#10;w9aIyufBq4G2Htu9D6L89N5CahKvDqiLgVtm5SGBGWCp0Zye4jn9csei+GxgFax23Gj4nlKYeGAZ&#10;/jeoLvpvniGKOON9MBDhN2Pa470RTbHL1xCgVwMJ4k42w/Fh/19QcnRTnAgxKKxOhzviuwmdMGLH&#10;PJMk7aHA4/jSqi0GbZ0N2gTlL9dAwvaXmX0lOB6VwJGpwdjotvuhgFE8jv3+dvjMoqWQliSvOTfG&#10;dTTQl3jKoRX43qoD3hhYFwUsWmHWsTW5thJ/BLhvLUDi7rP78Fr3knIz4M1eZWDr+kB55anO9Vc5&#10;1hZFJnR+KKgiLULoTe0d87AC7HjoaSy2f3SgR9qOlM4h89ustMpzXjlfoZcDxMP5Y7NmOQRvLbwy&#10;sA6aLB2Zq45+FI4HHcOXA6vih5H1EGBCUb7JY58Qxfxc066FY6WiOyw5AD6xXjhz3gVHQ09ik+de&#10;sUwx3zUfnddMQO0FQ1FuWi8UVufmy1Gt8fHI5nhnaCO8PqBe7t/Jb8Ur6m+j7crfF3lfh45/OxiA&#10;dLXHEXw2ZRxeHjkcnTfZSgBCSeRYDdytkKy31XrPM/oimq6yhs0ZBwlkyDUvyejbav0c5TkLbis+&#10;h5vNh/Cw+QSeNp/lwsPmU7gv+wBuK79CTJAtbqt13X3VjsKDp0s5xK/2mvNevZH3hlE+KRnq3Vf/&#10;7v16B9evhCPoUDu4LvsIHsvzjXf5pwLXpe/Dd2ctXE3yxF11/LJXtb/s2zcx88RRtF6/AkEJ8Tkk&#10;O7vXxmJAeEoiqi5dhBctzfDj7EmwCz3zm9eyzv4nhQBkQDzjfJeAU7kB6kyBBHLrDs0xd+l0IaSp&#10;jmbQQFN1TYEkMO0TatWrLv7VVB0zz1RdQiOkx0y2kOD4+cdrDCpGS5QqJkH7TfX1/wmNkB4xegi6&#10;9Opg0nok4IIHvijwOV548QVp8zhCmiRu194dRYlsnM9g/zXV3Obf/9OAhPTZMGdUrl5Bbjho+STJ&#10;SfRajBsOxiB73PxqhDQJZqpzabdiPD5jMKaVqT7+CNBi5NPPPpGbE01bN/pNnwmNkF67zUZudFDB&#10;nv8YNLgGnBa7Draj2pux3BzOPtoKj+Df7vZDG/DRRx/m5tWpX0P9XfTNUy8/GCetW99OJglpljHe&#10;mXb+dEJah44c8HEX/lHwjqGpcoJ38nhXqtB334gxPwPZTZ49DmFxeYPqmAKD7ml/eCuNggT+mSCR&#10;Vr9JHdlntVqV5QeA+YxwS1N97ceVpvgDhvWW9/xhedSjRo8D75IxsCTnRcN76kuvYdO62Lrf1mSb&#10;fyLG5Dx+wwWO9pjMPxFUNfNxRC4yNxxdJcEE0zIMgQeZktISROVMVXSVgSWx+dhasaYg4Zp4LQbB&#10;0d444+Qo7ZlP5XD1IWWFuGaAwnWHl+dad9Au43xiMGKTL8p2WHQIWljVRfdpbdDEUi325nZFZGw4&#10;tqiL9s5TWiA8Jgw9prfB0t3zkJAaL2pttvtV7Zvq7G0nN+Cm6tvNxxU/NymB72t8jWlLJgnx6+ju&#10;gPJNSwkhPXTiQFFRs60QyVS4XPDHiv2LMXPjRDQbXRP1zCoiLjUO+5x2oO7wCvAKdVN174nNx+CB&#10;A/Hx+x9g/dp10l7rQ8aiQEJ71+ktqDX0Z8NxDy4Dy2WDcCUzTco93N1x5uwpxKSeV8dwW8Zn57Yf&#10;VQYUF3V1x0nNEJ0UlTPjwPXs6xizYjis98yT9tzXJXXxYOr86dDxT0B4ShDqzh8qik0SmA+pTCOc&#10;MPfIMpMXq1RWTTiwDG8OaWCSfCO+H9cRblEPvofZDxW6JJGN++Q4qCgtbNUe3jEPR47f6XNIfJVL&#10;T+6BsEcQlfkVp/bhjig8roOQnD+O7yzB9nh8dsEnUWZKD/EqLju1h4zHuF1+cPyFxnbAl5atRbE9&#10;fMc89LKdYrIugyQWUsfAffbaMOUhQpokeZHxXaTc1HwVmdjlIUuS3wKrfUvx4YhmsAt54FdJFTUD&#10;H2p2KRr2+dvhrcGGc/jukIYS6E8r4zni+W8+33Bhw232ob3vuGq8fHa0+qbgq46niJr/VivHyHlm&#10;Hsl8Bj409ovOjzeHNpBAifn708A+LLdOE4V8/jLeqKw6ewDeGFgPr6i+eINk/EGDz/azgJ8XnrOm&#10;S0bibTUeU+PMBQl13ozpXwcfD2uKb0a3RZEJXYTcrjZnIGrOG4yZdislwKGpfenQoSMCcQpt1i3D&#10;i5Yj8Nn4MXCKDMe9+3clVoq2tiMRTYQkJqDBiqXY4uOFW2q9R9Xwvfu3pX5syCa4ry4E92Uf5hC7&#10;nxpI3WUfwW3pu6I49lxuIKVJ8rot+wCetkWRGuOo+n4Q6PrR6VchernuJYmdeeUc4sI2IfXSKbW2&#10;zhBrDf4zkMCPTlJL7e/OrWs4d2IQXNVY3Jd9rMZFAvozGaO79fsK78k2x2sgp9VxWH+AwAOtkZkR&#10;o45ZrcPVWLg3ktRT7A6j17ZNuH7zpqjEKUrJTaoSrTzWeLjhdcuReGX0CFgd3fqbvpt4nV23Ue2H&#10;HuePSgkR6wa/Cx4YbNYPr7zyMpz9DMHw/z9Bb+XHPe31T4F2HCR+eUOAgReNy0koUo1NUrpmvWqP&#10;XOeQe/juh0IPWaWw73Pq/JE/mb98pnASphTwfzY4bsYWMl4v5geV4CS/eZOBv/1PWtP9f4F/IxdT&#10;/9jf/xUbl+SS5LQp0fJ57h41D7TxqN+4du4Ni+nzJ2Ha/Akyd8b1aHlSo05V4aJ40+ff8HeTHzoh&#10;reOZwT8K/uE8KkLpaY8juXdXGc2Ufzj8Ij3uejCX6P3/xNqtNjI23hV2C7Q3WYegF1DP/l2kbpXq&#10;FU3W+S1wD3aQO8jsd/n6RfLlTj+uzj3aS17VmpV+d0CDvwP4eA2P559MSMekRiIrO0sIz83H18Fq&#10;1QhR6Mo6Ui2Ag6MC0XFSUzAAYZtxDYSkZcq4no5zsf7wDnbHtfSr0v6U91HUH1FRlMIkoqlGvnw1&#10;Sfq5nJKIi8mGHxjfcDcsXrIAIcEhQoQnpsaLVzXJ6C0n1mH53gVYuH0GzseF51pkJMTF48ihw0IO&#10;02eaecbJ3dcNFVuUQZG632LE1MFiFbL+4AqUb1FCfKWHjO+PzOsZObUN9hixly+J9zPfp6tjpuq6&#10;58z2mLjGElcz0uB9zgNeYe5q8X1PghSmqH1zvLTr6Densxzf+bgIUZSnXkuWMdFrm/7QVD9zHmoN&#10;K4e9TjvEIzszMwPOng4IifZB6pVkGce5mBCx+iDZ33x0LbiovrRjo5qcY1mya460p6L8XHTgYxdL&#10;OnT8XXEs9BSKju+iLvoffhyQn+kp++bBxwRBTHXxpyOb5xJx9N1d67ITDhFOOBB4VKwfNNKVBF1+&#10;tXR+XFAXwmLXofpifQYw7Gk7BZVnDcAbg+pLXyUnd0dA/JNvLmuwD3cSUjIPaWgEkqQkY0mS5v/7&#10;DU+hl/N+NFtqgfeGNRaF7OGg4+Lt/PO0XljpYtoDkN7bJJVfG1gX046szCX4w5ODxH+awRm573dV&#10;fx1Xj8cKp61YenoTSk/pkTuu1wbWw5i9ix9SKj8J9E0esm02Xh9kUPIyEKNDxON9jU9HOKLkpO65&#10;++b826gxaeW8oJm6fwH+160Eqk5ujypT2sM/zqDuCVX7+25Me3W+H1Yu8WbFTu+D6rh6yjG/OaQh&#10;VqvPB+d5j+8RQwBHtb93hjaU834s5JQo0Tl/g9Rn5XU1BzIXA+qg6TILCTKZfx+mwP4Pq89msYld&#10;8dogqvRnigqdnx/O68SDyx95UUXl++GgExiydTbKqnPM8547Lzl4RY3nO6v26KXGTCKeNz0C1Njy&#10;32DRoUPHs+NkuCuKzJ6CF8yHo9vmDUi9kSFrwV9pQaHWX1yH8fWyWrf12LwRlgf3yntaVKhCQVZm&#10;IoIOtIP78k+EaNbUxe7WH8JnS0Wkxp5Ra9hMJITvgue6okJYG8hqhRwyOOxEP9zMvkqqOGefsnfD&#10;+1/V2jM9GjH+KxC0vzW81v4AV5uPVTsqmtWrQL1fWUD2F+FogbRLjrh754bqgTpog9CE/ZAkJoWc&#10;fOEQzm4oBQ+1b20sVHO7W3+E0GN9cP3aRdzMSsGFM2PhblNAjouEtYGYVm1WF0Z80CY1DwZBBtfE&#10;JNVDLyegztJFWOvugtt3Dcpv/mOSempuo6+kofLiRXjB0gz1VyyCb6zvM32XlatQVq65ngTaFZhq&#10;/3cGfyvsPY9ixoLJfzqZ7h7smOsZ/M23BYXQN1XPFEgkbjtoKypW4zkv+O1X2G3Co9kYDPpo3OZR&#10;oG2DqfZ/B7gGnJIxbtq9xmR5fjBoIOf6l0rlRIjIeSKBa6ru3wnhiQFix8IbCMbn5u133hJblUcF&#10;uPQMdUL3vl3kppBxu0bN68sNDdah0n7bAVt8/9N3eep8/uWn2Hts27+SjCZ0QvpfCAYloLy/XZfW&#10;GDSiH6rWrCx3VRhMwP+C4VHPDt3aygec/k9ly5VCz/5dUaDgl5I3fvqDYDr0fHrppRflj657vy7S&#10;r3YH6FGENP113nvPQLj+/EsZzFky7SET+EP2u/HJZx/j9ddfE98cjpOPQ8xbNlPaa2NZsdHweAXv&#10;GHL89G3icXVR+37ttVclGvCRHBN4eg2xDR+xKF6qmPRZWvXJvFr1q8sXyKpNS9GwaT3J4yMrXXt1&#10;hNkYg1djpxxCWFNI04fqx6LfS96XBT6XKKkn3A6JfxPzjBXSVpMt8Iqaly8KfIZeA7qjbaeW4nV0&#10;0j3vI82EKUKaUVP5uNNzzz8nx8Y7dwzS0Eb1w3P3S6Wf5a4YPbv42MrEWYbI/au3LJMvNp4fRqJt&#10;1a6ZKNhZxjvifQZ2V+2fQxl1jmnMz8dt2B/9mLTHiz765ENUr1NVjq9bn04yf/TMmr9sllwEM6iA&#10;phJ/6603ZdyF1f4YaVcLZFGyTDHpn+eSddmvRki/+OIL8uPMzxgDWDCPxxoY/fvVZ382Mm9elQUj&#10;vYzHrjTDteuGbabwS6FoN6GRKHgZyI/+y1x8XklPVucvDBeTwpGRkSEKZSp5DSRsGbQYUxtn/E5L&#10;XSYuRjMzMxGTEIXsW1miEL6aeQXXszNlkcr3JKB7z+wAR79TCI8JxQK17RPuJW0ZKJGKYhK0gef9&#10;sOnYGgxf3BdNLGug6aga6DGjLcyW9seU9WOEvGXgwQ12q7DuiI3YhEyzHQtz64HoNasDWljVQVPV&#10;bsiCnlh7aLnsI/tWtuyH6msei1yUqG36aHeZ2hLztk0TotnnnKcQ0ePXmCM+OQZ3791B9s0s7HHc&#10;Jt7WgVH+crxMAed9ZO44HySmOQYeL+fBydkensFnEBZuCIRISxIS4fTZpr80iXAtcUwzNo7HjtOb&#10;hRhPTEzA+cRnI4906Pg7gAH0vh/bMY9Fh4bxu2ZjzmHDb6Ex1rvuwgfDmuB//WsLAfooa4Xljlvw&#10;3rBGuWQeiebyM/pg5M75WHFmm6ie9/rZyRgWnFyPNiusHvgO58P/+tXGp2bN8MP4TkJMl53eG+Vn&#10;9hXwPX17GazuLc0T+xEKZJOgsvUhPCinBcfWs/vlN5ME5HdWHbDb7+HfWMI39qyQoZ+at8TR0NOS&#10;5xrlKmNmn2Wn9RaFdv52xFKHTXjXiAR9d2hDtLEZI0H1qNKllzZJW+7D7aKbkKfLVBsqjb8a1dow&#10;ZoVKs/qJBQj7oAK5zLRe6LF+ilhSmKm576Lql5veB2/mEP1E9/WTUHXuAHn/zZh2YmehjYvkMj2n&#10;N7hsFfsOLZ8kcgGL1qLC5tyQTF50eoPcBNAIZYKBDXkDg+T8vOPrhKz/YHgTsSgxpchjX5zvPISw&#10;OidfqGNqZm0Ji90LMVu1XXjKFnNVf+P2L5U5EPKb507q10K9hcMQkhQAG8etBisZo77eGdxA/KU/&#10;Up8paSPzYFQnpw/WabHMUp2DbQhONH3B6hJ5BlWntMeHfX9Bl2XDEX45wGQ9HTp0PBrOUZ4ovWAG&#10;nhs+BAN2bMO1rKycFZchaaro0OREtFqzAqfCQ2WtJlSxeqUyOvH8XnitLgxXqqJtDOQuCVvXpR/g&#10;otdc3L6t1rfq3z3NWzo7FeH2ZnATFbWhPj2bXa0/gJdtKVxJcBO19Y3rCYgL2YSgvc3hsaqgkNtS&#10;P0fBbFBZfww36/cMZbQGySkjye2WY79xdkMJA0Gd4Clr7ts30xHhNAZu3O/yj3KI6M/U+KnWLoXk&#10;SydxVx3X/V9v4+6vd2T9fi3JB37baxvGrOpL/6pvjjnErjuy1Vi5LmUyzMt9TD56GBYH9yHjZrb0&#10;wXzjdDEtBTWsF8uNgGbrrBH2GDsLUyCpxevKgep6kdev9J3t1rsjth/aKNeUptr8E/Bbnkb+PSAH&#10;sGX/erE7MVX+Z0F8onesFBuQilV+QdtOrdCmYwus2LD4mebARV0rNm3ZSK7NTZX/mZhrPUN8yPk+&#10;JMYHe45uFZLW1BPyVJfTczk09ukFDjr+ndAJ6X8pSAAfdzkod1MWrZor5C89nvbmRBTVCOk6DWrk&#10;tqGBO/MIbq/cuFTeMxKrt9EX4ZMU0gQVvuvUlwyJ1Pc/fF/qM2jAYjUWehFVr23oY8rc8Q+1NUVI&#10;v/7Ga7LN6LY8JkIjhlu1byF1NEK6aIkiucEFOAeMykqSlCQ48x6lkM5PSNOjh4+fMM9YIZ2fkCZh&#10;y23uR6vzOBgT0t+quS1ZprghGu1rr8oXs/ZoB/21WIc3AbRjXrXZWoz5mW/vZYep8ybIox5s371v&#10;Z+w8sll+0Nh+2vyJQiIXUOOkKT7bs/9C338r9Xcc3iT1GMH1jO9JOQ7Wady8vvTftXcnIcY1Qpqq&#10;9017HgRaoAWLRpabCuZgSiFNT6bX33hdAgUcPL3roTZ/H1AZfV0Wiy4Bjmg9tj4SUuNyF48Bkb5o&#10;pfKqDCyBzpNbCDlLojZR1QlPCICHl6vUZUDBgfO6i4KaxCtJ2PiUWOmD6WyYu1hvLN01FzFJ0dIm&#10;5GIges1qj1Nn7bD/zE6c9DoiY6FvM6056OUcnxIn5HXqtRRsPLoa7cY3EgKagRRrDyuvXiuLcnv8&#10;qpGwPbISzgEOSLl2WfZ569YtXL9uODb6Qzv7O4htyLjVI9F9ehu0sqqDhuZV0MiyGgYv6CGkdqux&#10;9bB870KxJ9GsOJzUgodzQKKbxHR9tU/6TjP4Ionj+iMrodnoWmii2s/ZMkUIZ6bYmBiZq5SryWpu&#10;uomHNhXQXae2QFR8pPTt7OIE//OeiEmOkv3Rt7rnzHYyj/TIdgtykr6YOAe9Z3XIDYAYmxCDS2nn&#10;nklZokPH/zc2ee7D5+YtcDzMQJ5qCEvyx7dDa2LCnjkIVe/nHVkGjygXrHbeLkrT4pO7ITjhyYqS&#10;k+fs8dP4znmJvqcACUuqkk2VPS3eGdJILBNG7pwnVhv+8d6YfGg5Ks7oK97AVOfSzsFUW+JLi9aY&#10;rL6jjI/nRJg9vrVqj9UuO/Lka2AgvcITO0tAQ24HxvsIif7WkIZYbL/xofr5cTTkpMHyw8R4noSf&#10;JnbBdp+D8h20wX0PPjFrYbKeMRg8kvYeVPiO2rMol9B9f1gTmO9agKPBJ3DmvDOcL7iI2vqIGh+V&#10;z4tObUDr5aPV/NXOIXTzkrmvDagrKvcdajxcW5DUnn1sNd4Y0kAU5p7RD98AoQWH8SOm9NNuutQi&#10;V1X+tPhqVJuHzs9Wz/3qvLUzWV8DCXrebKAy3z7CKU/7x8EpwgERat02yHYcGs3p9djgnvSwZiDK&#10;RwXG1KHjv4gLaWGot2IhXjQbhsarrUX1rJZkeRLXaIdDAlFuziz4x9Gi4p4Qy1QYs2ps4Dp4rPpa&#10;iGixuxCS9334bqyAq5cDcPe+gdA1TuyTeckX7OBFtbSxZ7N6727zJdxXfQvX5R8okIT+JKd/9Urr&#10;D1prrP0JQcd6Iun8IWRlxCE9OQAXz87H2W01DO1zLEMM5DH7/EQIczcqnVXfbjlEuMGiw6DQDjne&#10;G9nZqUKea4pmJo73nhrvrfs3ceHMONXmc1Fki1Ja9cHgh4F7myE7M1bqyvGpeaKFx4yTx8SLOynT&#10;YJOn9WqYg1/V928yis+ZhhdHD4P5/o0PxXEwBV5X09OYtgGb965DZFIgps6dIJ63MxdO/keT0f9F&#10;XLpyDuu22eCg/W4sXTMfhx0ebZmVH/ws8LrdYvwIVK9d5SFB4F+Bo877ZBymynToMAWdkP6Xwe+C&#10;uxClfPShz+AeIu2ngT7zfishXaDgFxJdVav3NIS0MXhRNn7GGGlTvGSRPIT0BJWfv74pQprviV12&#10;m6W//GCd/29CmoEgtDqPQ36FNPMcvY/nBj7gnPCYzMcajofjyX+8GtiWr5xTnq/XXn9V2vD9pFlj&#10;5T2j1vIuZP62BH/oWOfLr74QexXmUcnMvPyENFXTGolNaIQ0HxNjsAMtX8M/mZBOyUxQi8P7uJR0&#10;EV2mtESMeiWJykQLDdpnVBtMm4768IvwkXzaUvAi/mL8edy9c1eCGg5b3EcC+dUYWhYT11qKlzIX&#10;7wcPHMCdHGsNgvYb41aNRJ3hv4haeNqGcaIe3n7SVtrQhiM7O0vq3lPbxz0PoeXYuhIMccvxdWpf&#10;KVh7xEbI48jYc7nKC6qbOd5jHofF8oLjiUuJlTEs3jVHiGd6QmfeSJc8bTw81t0OW8W32j3EGenX&#10;07HbcZsEJ2ys8nbab8atOwa7kNs5tiGn1cKXRPSENRYIvxQiammOb6/jdlzPMiy8ExMTUb9OHXRo&#10;1w43btyQvLlbpop6nPNE0pkBHxl0MTLK4HGbnm0IaBidGCWEOet1VueE1iBaIkHfWp2LwAu+0mdK&#10;WhKi0/6e3mU6dJjC0ZBT+GpsO0y3W5Unn9/JY7ZPx8vdiuPj/hXhEG6Pxac24o3B9VFsYhe4RT38&#10;3fsosK+AeB90XzcJb/Svh5dJMFKxagQqeUtM7IZVztuFiNR+K4gL6vfg9DlHrHfbhSmHbDB46yx0&#10;XDUOrWxGCzqvHo8xe5dgjSstQxxV/bztTY2JMK7zKORvQ7VzkSnd0cOEhzTrM7gjLSj4nvYlH49o&#10;JuT6DpWfv/6jwLYk8n+e2sswPybIU4Eq+3xkcyw4ZSv2HvnHy22X8y5ot2IMPhvZAm8PaqBQH1+o&#10;9z3XT4H7Rfc8bUja0+/Y5L6eBv1qSVDE3X5H5DvUuO/FpzdKOVXMtBbR8jUEJnhj7ZmNJgNFkrxd&#10;5bwNpSZ1x+sD6ubuS+ZGvfK4fpneG6tctj20X1N9nQg9hU0ee7HUfhM2q1ceN8vyt2Nd31hPeEW7&#10;qc+vt5DqxuUa6Mk9cc9cLDhq88h9E6fDTuLDARXwctdieKN3GRzyN62y16Hjv4ZZJ3bjjbEW+HzS&#10;WHhdUutetZbUyGMSp1xfhSYlotkaG4QlPRBpUOV8R9WLCVgFjxUFhZwVtTLJWesP4butFq5fMQgO&#10;TCXm/3r/ruzr6mUfnN1cFh7LPxCCOJeYZn85Kmi3Ze+LEjnoUEdciXPH3ds3DGPFPSRcTkJgeBhC&#10;LkTI2llU2Gp9e1Ot66N9l8JrXXG4LX1H9UdltcGWI+9+Pobbkvdw3mWiWqffkGOjrYdhBh5Od+/e&#10;wiWfpWpMtCYxEN4ku92s30fgroa4kXFJjc3QnsfJ9fWEIwcx/uhh3Ll3T5WRlH5QxtcNHq54R52H&#10;V0YNx95Ah8d+nxGmvjd1/D1BSwpamJoq+73QPgf6Z0HHPw06If0vAw3na9SpJkQhCVOShYyk+uJL&#10;Lz4zIU2MzCFF3//gPZQpX0peadbOvEcR0qMmjsR7778nFhvlKpZF0eI/4eWXXxKbB5KerEMykrYe&#10;tM1gIAaOk4TszIVTTBLSHkEOqt73Qtj+VPQH6bdYiSJCbG7Zt07qPC0h7ex/Cj8UKSyk/U/FfkTx&#10;UkUl/7cS0syzHD8CL774okRtJQHLPkkEm/rRMUVIE/tObJc8WnCcUO2CLp1Fk5YNJI/HQPsTWm9w&#10;bnjXk236Du4hZDL3SaU1Vcx8ZRAFktDd+naW9lTIl6tgaP91oYIy12zP8/GqasPAiuzjxyLf4613&#10;DLYcTyKkqYKnpciD/stKsEZaurD8n0pIx6dfQPbtLLGcWLhjJvY6bZcFopZmbBgv3scV+xfBYdd9&#10;8rhfWloqIhOCkZzJaNr3cDktSWwzGOSQBKrVyhHIvGHwaOYCmdYXvn5nERoVgISkeOk/6+YNRMad&#10;g9WK4eg/pwsiYs8JMZueno6b2dmqTTZ2nt4siuPB83siRLW9e/eO7I++0vRszshKl4Xt3NmzUbH8&#10;L2jTshW2bt4iVhgMqHhIjbfdhMaoObQcVu5fKgpp7uPw4cNoVK8+fi5VGg3r1oOPt7eMKVjtg6S0&#10;o+9JtW0IVHhejXHU8iFoZFEVaw5ai3pbSxyLb8RZUXJTCU4rDyq72RdtRbzPnkXHdu3x7VcF0a9P&#10;Hzk2HveiHbNQbVBpUUD3ntURUST1Vf2ElBhExAciJjZa+nYJdBQFOAnsMSuG5ezVkE6etcMU29E5&#10;1h8ZCDmv353X8c/B+bQQtFg2Ch+bNcepcIeHyrWLDJszWyV44ecWLXEm0vD7w3zvS+7wi3vYBsku&#10;0A4lRzdFiTFNsd9E0DlC65swVf5nwC/WC/tyVMSmyp+EqCth6LNhGj4YyYCBD1tvaMdD4lqU4f3r&#10;YNqRFVjpsB42p9fBxn4dZh5agol752GL+05R1ubvwxjs6+LVMFxQ54mKNapr6XXMvD9j3ki6Hgw8&#10;hnoLh0tAwJcHGN044PsBdfCKev/+0MYoPaU7fpneBx+o97TkMEXYktS13LNI5oG+zL6xD8fzIOE7&#10;evsMOa78ZRoYSHG14wYE5PhXG+e3mN8fH/SvgDozuz62D871yC2TEZL0eGU/53r8ztnotsIMg23H&#10;ofmCfvhiYFW837s83C48eGqPx7b77F7sOrsHi0/botSUHuIbbiroJs8VyXaKNRYeW4Emc3vLfvLX&#10;06Hjv4YIrultrfGcxTC0WGuD9KwbOSw0V1gkTA1k6cA9O7DS7YyQp7Sh4JqTlHVq9El4rPnO4OGc&#10;Qx67Lf0Avpur4PqVCKlL8tVUYr/sn+rpaM/Z8Fz9nZC7D0hiEtGqP9V32FG1dlTfL3fu3hSil23T&#10;r1/HhZhoHHd3hp3zGaw/tBdewYHwDA7ApYQ4EXYYxq/GQHL61jXEh26Gt21JUULn3c8noqYO2FUf&#10;VxPPijY6v0LaOPG4eL0Q5TEH7jZfqXEbyG2x/Fj8Fs6d6I+bN69Ja1lHq/0nZqSjne0aOF0Il37z&#10;930+JRnFZk3Dc2PMMf7o9oeC8v5XERrni2EWA3Ha0w6V1XX5x598hM492pms+0eiWMmiwoEcdd5v&#10;svxp4X3OBXUb1sKnn39s8sniPwq77TaLXaqjz3F89sWn+Pa7r7Fy08O2bzp0/F2gE9I6dOjQkQOq&#10;ui5nxMlCO+RiIAbO747kqwarC6YjbvtR36wSKg8ojrlbpgihm3E9Axcvn0NsGknUO6ImnrlpotSp&#10;ObSs+DHfyFYLe5VIXlvvmY+le+aBAQHT0lNlXwmp8egzq6MQ4D2mt8WWE+tlka3BI9gFHSY1ET9o&#10;v0gfaUOFMYlm+igPXdhblNLMJ+nbsllzVK9SFV07dYaHh4fYdDAY44ajq9HKqq6ou5uNqglbu5Uy&#10;NpLkLmfOoEPbtqhdvQbmzJot46UynKrrU2ePivokNCQE8fHxsriPiA3D0EW9xZZD7DLUIltL9Noe&#10;s2K4lPWc0Q4N1Jwt3D5TlNJMTRo2QsEvvkSPrt1w7epVZN3MwrhVZmJrUnlgCVguH4LLVxKFlPYP&#10;88aFxBCpRyJ/xf7FQvTzpsAuh63SH1PGjQxYrRyOM/6n5YIjNT0JUSmhfwpZpEPHnwG/WG/xkaZX&#10;Mj15g5P8EaPy+Rk+EnwC1eYOElVqYasOoqrV2pltnoKXuxTDy52K4rOBlbHRZau0OeB3CBUntsVO&#10;r70wU99Xk/fNz7M/Uzio2rRZMhBN5vXB4QC73/X3Q+KPxKH1ydXoamOGMuNaoNDwWmg4p6coWT0v&#10;uj5T/6wblhSgxnUEsw8vxdGgYyg+sRsKjm4LW/fdiL7ygIiln/akg8vF/oGB/OgLfdj/CGpM7YSD&#10;/ofgHuWCuUeWYcHRFQhK8BYP5WkHFqHf2jHqPBgeb+b+Fh61wayDS/IElHSKcMQUNZdROUQmyYL8&#10;JDBJUpcLLvJqnP9bEJkSjFOhJ+U8asEZaeVitWOWEKok1hlssPb8oXh1QF302jBVvK5DLwdIvq3b&#10;7hzv7Npio0HFeP59UHk8XP1uMYhk/jINnLNP+lfCy52Lqs9bUVSb1hFnL7nL+OjZzHPicO40LLdN&#10;w7lH+DfzvIxS5QFxzxbgmp+j5gv6oucqCwSbCKzIc0Xf7DcH53iX56DgmLY4HpY3eHVwgo+McaPr&#10;g6CROnT81xGSFIhGqxcJId1p03pcv3UzZ3X1IIUlJ6LW0sUSpM9AoxrU07ey0xB0qC3clr8PTW0s&#10;Af/W/oC0WAdVy6Ay5nr2QVLt1VqN67XbtzMQ5TUP7iu/EoKYhLYxSWzAp3Bf+j4iHCxUfYMQQtTF&#10;CucuRCL4fATW7d2FM95emLJiKQbPmILxSxZi4cZ1GLdkEeKTGSxbaGFBWrwbvGxLqnHmJaQ1cPyu&#10;y96H3+4GQkzTw5rIewxyFOqfgbAOO94/1/pDPK1pDbKqIJLC9zyoq9rfUWvoOadPYdi+XUjPzuvR&#10;zXTp6hX8smgenhtjgZEHNuN8qk5IR6jfftp2UpA2caYV/C+4Y+uB9RIfylT9PwrL1i3E9z8VFoFV&#10;/ca1RfBlqt6T4BJwGotWzBHrTT5VTHI6f52g6LNig9mucyv1/oHAIDzRHz7hBmHXk+AZegZde3WQ&#10;uFwOZ4/huMsBHHE0xNr6J4BPwpvK10ALEtqPkmAPiHrYckzHPxM6Ia1Dhw4dOUjMuCiLQapsqdTd&#10;cXqTbDMlpiWg29RWouTtMqUFElIMxHVmVjqSM+Jx5UqqLDQPuexFQ/PKOdYSzRGXavCQu3XzZu5C&#10;9uatbPGPXrhjlvgfWywbjL6zO2GKrRUcfE9KMEAmqodJwNKPefPxtdKepOyF+EiEXgwS24rI2HDp&#10;Y8nuuVKf5K4xrmZcgc2+RahnVkkCMFJdrIHHwr432K3E1UwSw2xv6IMe1VEJ58WbmkR8ltrmuKnU&#10;5hhu3zVYjhx22yek9fSNE5CanirbC7ZPx6zNk9B+YmMhojlepvv37iEkOBhVK1VCpfK/4JeyP2Pa&#10;lClCrlNN3X9uVyGlqYLeeGy1zG9sbAx27t8CR5dT6uLlvtTrlRPksIGa55jLBu9tpqMeh9B1emsk&#10;XzHcRLicGWvyPOvQ8XdF2OUA1Jg/GK+IH3COHUL/BwRb8Yld8wS6I0jGkSx0jLDHsI0T8UGf8nA5&#10;74T+68Zg19mnvxChR/Xcw0thY79eAsPNOLDokfYIxiAhScJws9t29FkzCj+Y1cWnAyuj3PhWGL5x&#10;Eg74H3qsn29+kHQNjPfGseBjmHV4CRrM6YHPVX/fm9cTUnLxsZXwvuQhx80xV5tnIOplvnLmSXvP&#10;gHwM6qgRuQSDAtaa1hl1ZnQVpbRvrBdWqGNuPr8vmimQ8HaOdJI5db1wBg7n7IWoX+WwASO3TEWX&#10;5cNh67xF5uZw0HF8PbqtKI9J+q46sx3eMZ5ov3KsnLtXVH656b2x0XMPwh+jwubNUB7ziZATmH9k&#10;OZqp4/y4XwW817ccfrJoiPZLhqhzarBOo6KX411xej1aLuiPEqOa4MKVEISnBKHlMssHXs9G80E1&#10;db1Fw/MEQ9TAeZx9aCk2umx7qCw/OE6SzSGJfvh5XEvUm90Nx4KOoa8671SNm2pjjK3uOzFl3wKT&#10;ZaZA4r2j9VCYbZ4svs+m6migZcdmz72oPKu/ENNvDW4Aa4cHF7dsz/PqE6NfxOrQkR8GQnoJnrMY&#10;gU6bbPMQ0gbS9Vds9fNGx00bDN7S8s9AxCZeOAy31YVzAgJ+JmSsu/UHOHdqKG7fNggyHkpq2cY1&#10;3pV4N3hvqvBAWU2FMi0vlqnX5R+r9waCVwIULvsYZ21LIiPJYJWnEdJ+YaFYsWMrdh0/CqezHjjt&#10;6Yatxw5j2fYtcPDyROq1K7kqaS2FO5oLYZxLoHOftOtQx2DwsOY+ab+hxqC2zzuPw82bV3PXm6ZS&#10;arwzPDcUyyW5tcCIYXY9cPdOpgg7tPYHQ4JQf+UyIZ/zpxiVV2HRfJ2QfgwYMG+o5cC/xKs4JNYH&#10;Ow5thJPPCXm6xlSdp8HFtFAhiUmsf/HlZ0Jyd+zWNrecTyHziWXm82lwPoVNVXidhrXQd3CvPH09&#10;LWw2LMaarXljcPxdMWayuTw5P8d6usly3Zf63wudkNahQ4cOhZir4UhMjxFbCtcgR7GquJFjR/Hr&#10;fRLNe1B3RAXUHFJWLCliL18Sj2kNsZej4XPOU8hSWk+QkF5zaHmeOo9CfHKMENzGeSSDJ6y2QAOz&#10;yjjj7wC/8LOioqZVxvxt07HHcRu2nliPjUdXif+0gWAuJepnEs/yynEMIQldNoeE5qsBtfJtk+A1&#10;tC0p49fAMhLObcc3kuCGVD03tqwmwQjppR143g8hUYHiLW22pL8EPuRFxrOC8+7kfwp1zSrIuBns&#10;8UJCpMm6xz0Oofawcmps5bDmsI20ZeL5Yjs7j4OiHI8ID0fIRUOQTx06/klwCHdCxel9ReH7xsD6&#10;KD+tNw4HHhf/2wm75wghaKodfZv7rh6FzwdUQdslAx9Z71Egqcj2y06teaiMZGTYZX/s9NqD9ksH&#10;45P+FfFqz1Libd19pRmOBNg9FYGtgUQo1cWu58+IYrrk6CZ4rWdJvNGjNCpPaoflp9cKyWqqbX5s&#10;9NiDz82b49VB9fC/gXXx1pAG6LNhquzDuB6Pb67dMuzzPSBqXVGgK5DYJslb3KKxBI7kcfDCk9C8&#10;sOmpTWsVEstUR9P24psxbfFKPiKcFiGfjGiu3tfOzf94ZHMcCjohY2BftMcw2zQJRc0b4X9di+N/&#10;3UvivV7l0HBWD2xw3fpEcpd92IeeQq9Vlg+pkf3jfTBwy0wUMG8lPtXtV43F2UuPDmrFvhrN7ol5&#10;dsuFsF50fKWo803VNQbJ3Z9G1sdnAyrB1vnp1MaD1o/F8I0T1ZwGY/mptaoPR5P1CKqoS49pJkp4&#10;ng8SyvwM8j2V57zJ4a/qnA479ViLEB06dDwZjyOktbTJ20vU0xohTX/le7/+inAHM1EU59pVLP8E&#10;rtYfISlip1qz3SX3nJtIyIrNxd3buOS9GB7LPhcCVwsm6LrsI7is/AqJEXsR67sYris+knJRSCvQ&#10;tiMhaJ2QyxzDnXu3cSMrC4cdTuNiXCy8Q4Ox8/hRLN++GZsPH8BJVxc4enog7eq1nBEAt7JScXZr&#10;Nbgv/1D65Zjdln8A763VkRLnhqADbeGaQ0xzXEKyW38A/x21kJl2Th0z16Lc+4OkcnDzegJCDraG&#10;u7WRUnzZx/BaXxzp6jeDc8XrCaYT586hjs1SRKalyLZx0gnpx4O/A7T0/LKA+uwEP/o35GnB/miV&#10;2WtAN8xaNEWCQmplfpHuYm1Jkpho3Ky+WGIat38arN5sndvHK6+8Iqrr2YunIvhS3qeFFq+eJxaZ&#10;R8/sk21nv5Mo+M1X0i409tmuZ6LU56ZZm8Zo3bGFyfJnAdcJtDOdt2wGuvTqILYppur9HmzcvUaO&#10;s03Hljh/+enWfjr+HdAJaR06dOhQiE8/LwtbBusj4bt4h8G2gomqYfpAU73bYkwdsYWITb5kEvRO&#10;1hCXHGOyzpPAduNXmwsB3mx0bXSY2AQHnHeJOpiEbHZ2tthnpKYYFrInzx4VBbSBXNYU0A/I5gfQ&#10;yozLTeU9AMdA72kqO0j80kaDY6DaJDEtURTcDJhI1TjnhkT+NFsrTF3/G6Da0aN75sYJmKEw3Xac&#10;yXpjV4wQkpzBImmJknrtga3K+iMr1NyNFIsSg1dftMnzrUPH3x0eUa5oMb8vhqq/CSqdqQqmOpYX&#10;Bqbqa6Cf7xeDq2KPt+GC5mnAYHxLjq/GGseNJklgKoULDauFxnN7Y4XDelEPkzR90lgeBZK8Q9Xf&#10;+Pcj6sJq5ywcCz6O4ERfIRt/a58E25K4fFQfJJ/nHl6GqpPbo6P1MLReNABN5/XBnMPW6Ld2NNot&#10;HoQ5R6xl7nZ778WRQDsh54MT/LDSwRYnQ0/goP9hUVVzHwQJ6u1nD+KXGX0w/eiq3H2T3F3tsgPd&#10;1k1EmFEAQadwe9Sb1Q3jd82R46aX8pPUv8Y4E+GAafsXiuWJsfL7t4Lj5fG/1bssvhpSHYf8jzxy&#10;/ozBOnPVXPVebfnU1iT7fA7gi0FVhHxf75xXuZ4f/CysP7MFXw2ujle7FMerXUvgjW4l8Unfimgw&#10;uwdWOm6Af5whEKKp9jp06Hh6PJ6QJon6Kw6HB6P9pvVIykg3EMsE7iDgQGu4S1A/AwlLtbPnmu9w&#10;7bKXrB0N7Q1JSGTcx3nX8XAjYStqZKqJGQjwQwTsa4Eb6VE0+UBy5D64r/zCQEjnWGC4Wb+HaI+J&#10;ai2apeoYRArugf5w8PJAZEwUttsdwrmo8wiMCMNpD1cRJ7j4eiOTgcHl331cTwvGWdsSyFV0K7gu&#10;fRuhR7vhZlYK7qo+44LWwXP1NzkKbYNimmS495ZfkJEaJP08dFx3shHuYC7q8FxCmqT2yq+QFntK&#10;iOxchXRwEBqsXCbkc/6kE9KmccLtkMSj+vDjDzB13gR88NH72Ljn4ZvnfxQiEgOEHG7WqpHYbJSv&#10;XE4I0+79upisr2HGwskoW7401u9YkZvXpmMLaUsFcLPWjcWCxLiNhsjLQXjhhedhNdlSti+kBKNl&#10;u2bS1nZn3qDXj8I0NTfvffCexJTqO7gn3n3vHZP1/ihQqf72O2/huecNhDvjjQ0062uyrjEWLJ+F&#10;zj3bI0qtB7W8RxHSnqFOqFytIl56+SWJ2fXRJx9JrCrjtjr+udAJaR06dOhQSMi4gLv3bot3sbn1&#10;AJy7FJqzNARSryaj9bj6ojYeuXSAeEcbp1u3b+K09zH4hnvJNsnaMwH2mL15Mq5mGhabJHODovwR&#10;GXtOtkku73PaKZYTaw8vx42bD4ID7nPagfpmlbHHcbtYgFB1HXP5kng9jzK3wDcFvsIPhb7D4UOH&#10;pL6j7yk0GFk5l0SuMaSMkMMD5nVDn9mdxA5EA61Ies9qnyePdfrN6SzWH/WoAjcip+mZfczzkFxU&#10;2B05giLf/yD+z6MsLHD9+nVcyUjDkIW9RA1+xt9evKnXHFom4+IxZ93I+7gmAyQ6+J6QOWKirzQ9&#10;qC/EhcuFBRfr2oKd7QmSy27BzvLKRMuQaeutZJxN1f5CLwZLPlNcciyGqvFcTFTnU12IBEf64WLa&#10;7/dx1aHj3wySejqxFyFe0SRKL17R/ed16NDx38HTENIOUZFouWE14tKvyTpNhAq/3oT/3hZ5CGkS&#10;y562JZB5JUxI6wc9kEC+i1gf6xxFtGbT8Snclr6LgH0tcSMzXtaCpHtTIg/AY9WXBkKa9Vd8Arfl&#10;7+GC21jcuXtD9W3wpV63fw+2Hz0MOydHbDy0H7YH9mDzwX2w2b4Fpz3dsfOYHSKio9X+DYT0jdQg&#10;+NjSWsOIkF78NsKOdhc/bAZL5Djjg7eo/X9tINhzxulq/R58t1XFjfSLsn+OVI5Q/Xfv/h1EuU1V&#10;Y/wEnkZqcY8VBZAafRx3hZBmZWCHnw+arLJBwrUHym0t6YR0XnANP2GmFV586UV8/sVn6NKrI6rX&#10;rirEZIeubUy2+SNA9fJ7778nJCnBoP1FS/yEF158wWT90FhfNGxaN7c+MX3+RCk7nxyEEaOHoF7j&#10;2vjfq/8TDB7Z/6E+iA7d26F2/Rq5imgS3M8//zyGmA94qK4x6EFdpXpFmZdKVSugR78uKFT4GxnH&#10;5r3rTLb5vdh+aKOBjDY6Zg2O6rrYVJttBzcISa7Ve/OtN+EacFrKuJ2fkL50NVw8oyfPHodW7Zvl&#10;afvW22+KBQqJe62+jn8edEJax1MjSF2ouYQcg2eEQ26eZ7i95IXki7j+OLA+EfwMbf4MhMZ7547F&#10;VPmfDS81j9y3a6jhMd788Dh3WsoDLz3wO/SKdJQ8tjWu+zjwUaSAS+7Szk3t67wJD8n/PK5F4Mr1&#10;FFnYhkUHY9ii3rh951bO0hDwDHFFnWHlUXVQSaw5aI1bt2/Jgnn2lknoPr0NfCO84B/hjUlrLZGQ&#10;GodrmVexbM98jFjcD/Y+J6Rf5veY0QazNk9E+vWr0v6Ay260GdcA0YlRouJgHpXVJHhJFFMpHZMU&#10;jSFqPCSvWe7k6IhmjZvgrJeB/CY5Pm3DOPFd1ohk2oUMnN8Dfed0FvsO5vO1pVVdTN84XsZG32qq&#10;n6kypvK7nllFmFsPFFsOY0KadXbabxYC+XpmJubMmiWBD11cXIQsJrncbVprOPmdFPJ9tM0w8c5m&#10;0EMm1iHhPGxRH5y7FCL+2IMX9ETM5YsyL4mp8aKI9g0/K9vEpaQorD64VEh7zgsV4AzqeMR1n4Gk&#10;vn8P209tlHGTfKd63DioIoMtugUZosBfir+I6LSnVx/q0KHjvwmqp40DI+rQoUPHfwVPQ0h7xlxC&#10;k1Ur1JoqTdZq9HC+/+tNBOxtJsSrRsK6W38oXs/Xr0ZIHelBvTIoYGZKEHy3VISHkLwGMpjKY+Zd&#10;v3oBXMnlcLZIOX8QHisLPCCkbT6G67L3EOkySq3Rr6s+HyiOs7KyccD+FNwD/HDMxRmrdu/AEWdH&#10;xF9Owp07d1Sf/Efd9X1cTw00QUi/g3MneuDWzTTpj/VINZ93mw53G9qK5BDMNp/Ceck7iHKfibt3&#10;s9X+H6w9SWJHu88weFAbE9I2BZASfQR3Zf+Gudjg5YGWa1YhKSOvwIVJJ6Tz4mzYGfFR/u6HQnj9&#10;9dfw3vvvYqjFAFiOHyGk5P6TO0y2+zOwy24LXn/jdZNlR5z2ynj2ndiurhudUKxEEVStWemherzZ&#10;fdhhD34oUhgffvQB7HLsOTQcPL1TVOAu/qdkm/skCd6ibdM89YzBPq3XLsDPv5QRf+qXXnoJhX/4&#10;DsvXL5K8b7/7BsExzxZM+GkRlRIi6m3N/5qE+MqNSx6qF3zpLDbvXavqvY4Bw3vjhOsh1K5fU9o0&#10;bFZPLNKorua8mQr6aAwPNb9lypcSop7tvyjwOdZus0FY/LPZ1On4e0AnpHU8NRZvm4oK7Quhq1Xj&#10;3LwOlvUkb/3hh794HoXqXYsI1hxcZLL8r8Lm4ytyx6LlVe70gxzPUc9deer+kSDRXLtnSdkP992w&#10;XzmT9VoOqyZ1Fm4x3F1dc3ChbNfoVvyhuo/D6EX9pV3lTt+j2eDKcAw4YrLefx0Z2QYls1eYGyyX&#10;DxEiVEu2divFs7hS/+I4edZOyFnPUFfsd96F7FvZQnwyECDVz+k3DGoHLjipHnbwOSFkKdXT9Fem&#10;N3RiapzUuZ51XQhokqxMbOMR4iJK7K0nbdUYbkv+bodtaD+hsailZVxqRUsbEes984WQ1chjErQk&#10;nvvO7owd9puF+KUPdC019klrR2H44r7iFU3Cml7UMzdNUHU7imcziWcquql0rjO8vPRlTHA3Nq8m&#10;Y+Oxc5wMljhv2wzUVnVp28Fj5NiOuh/AL31/Qo8Z7WC1cjhGrxiGMep14lpLLNk1TwJGXky4gIzr&#10;hkc+Y5IuYur6Mdh4bI0Q9fkT58gtyEmCLPqEe+bOt6vKo481j3/53oV5ztfYVWZCUjNdz05H7LVI&#10;k+dchw4dBvBCQFcE69ChQ8d/E09DSAdfTkAt66UIT0mW9dsDhXQTAyFt82hC2kDvqjWf/2p42HyV&#10;W1fqL/8UFzynq75I2ZK0NbQxRUi7LXs/l5Bmj3fUGKIT4uHm7wc7p9M4F3UBboF+sHd3w8XYGPiH&#10;BiPi0kXcuUejELagQvphQtoth5C+nUtIG/5lXjkH782/iBe0VpfH6rerHm5kXJI6hvl5HCH9JS5H&#10;HcJdKrql3n2sdnVBu/XrkJyZKW2Nk05IPx3cguxR4KsvhZD8q2FqPCfcDgphbqr+b8FpD8P1On2k&#10;X3rpRYybNuqhfT4Nlq1fmEvc/pmgHQnVzqbKjPHmm28IYW6cV7l6RVGkT5xhlSf/WfHd94XgE+Fq&#10;ch50/H2hE9I6nhp/FCH9d8ZfQUgfct2K6t2KoumgSnAOfrQ625iQPuCyGTW7F0P9PmVx3HuvyfqP&#10;QruRtaWfrSefznvqv4rMmwYy1DnAQQhNzVKCadbmKULqkgDtOaMdhi3ug35zOqHDhMZiD8FtUxhu&#10;Ik+DybJFfdBlcgshhJ0D7GXfN2/eFGRl35AghlRUsy69mg0KYQMZTVQbVFoCDbYd31D13w8D53dH&#10;lYElVF43IaOrDCyZW5ekd5NRNURd3WFSU7HqGKeOu+vUVkLm0qrDuG+S0ySme81oj1Erholv9OZj&#10;a3Hj5g0hg0kcMzHIIccxZf0YUU87+Z0SOOa8Pgpaef563H4oz/cUtp/aJOMhIT11w1jcuWMg75lm&#10;bZ6kPu8b5P2NWxmIS9cJaR06TMHh7FFs3L0azds0hvnY4Sbr6NChQ4eOfzeehpCOSk1BlYULEZyU&#10;mEtI3/81C/57Gz+RkDaok3/FBZeJcBNPZgO5K6TtioJICN+do19+oJF+EiFNu7wshYuJ8QiLOo9l&#10;2zbDZvtWxCQkIDgyHOv27IRPWAj2nT6p8pJy6Oh7T0VIcwwc++3sNIQcaJNH0U0C3XdLeVxPDZU+&#10;DaT04wjpL5BMQvr+PekzLyH9wK5PSzoh/fTgzXSqkc+o642/EqbGQtB3mvYTg0b2w4svvoBmrZuY&#10;bP800Gwoth6wFQuP6N9hP8hAjVRcm9rP74VboD38L3jk2iMGRXvBWV2rmaoXruYnd0yXA6WdW5AD&#10;vMLO5AojDO1PPtT+aeCu+rqYpv+9/NOgE9I6nhpPQ0ibze0h27V6lECVzgZyl2g6sGJuGy1v1f75&#10;cAq0Q51eBrWwzwVnKZ+x1lK2Ry82eCst2zVTtit2KIzaql++r9OrFE767pfy9YcWS16Dvj+jXu/S&#10;8n7g1PZiVTFx+TBUUu0qdSyMGl2LSlnfSa0RHOeFjUeXyzbhF6UWBjnErYYmaszu507JvuoqHPPa&#10;LfvbcGSp9NluZB31ZfpwUIK9ThtQo5thXxpIdK85sABnzzvlySeMFdrG0AjpKSvN0HxQZXl/2v9Q&#10;njrdxzaV/KU7psn2bFsr2e47uY3Ye/AYuK2hrpofe9XHtlOrULXzj5JXr3cZNbffyfsNR6zz9P9f&#10;QuYtg7KZ5Oe41eZ5COmZGycKIU2FtM85T7UQvi0kbF7cRub1DFyKj0bC5XjcyDIQtbm4cwfxl+MQ&#10;lxiL407H4BXg8VA/t1UfO05vQkPzqnAPdpZ9M4ggvaNDo4PQb04XjLIZigU7ZqDO8F9E7ayRxWyz&#10;/rANNh1bI2pqsyX9MWh+d1QeUFwI9j6zO4paWiOYSTbXH1kZo5YPkYCE9UZUVMc9Ugjpnac3Y+2h&#10;5RIcsNbQcrltSACzHv2qRy0fKlYjvCgJP3cOx+yOynhpecK5mrNlslh0RMade0aE47wgAsFRAQiN&#10;ChLluXEd2oHYq4UHj5+E9OS1vDh5QEgzKOWW4+vlffbt64hLP2/ynOvQ8V/F6Inm4sPHgD3tO7fC&#10;SKuh8DvvbrKuDh06dOj4d+NpCOlL166g0qL58IuPe0BI38uC/56GcLP+CLlBDU0R0vfvS5tIp9FC&#10;6GrkrmDVt0i5eFTqso6WHkdI37lzXdbp248dwZiFc7F0yyacdHMRAnrbcTtsOnQAx92ccTYkELFJ&#10;CbiUGI/M7BugSvrpFNJQ47mHOzevIdSuWz6F9Kfw3lAa1y77qd4epMcS0hcOGjynOW86If2PR8fu&#10;7dBWrZ0OO+zGuRybiD3HtqF91zbiD021bqce7R9qp+P3gd7SfQb3QKVqFbB+x0qdfP6XQCekdTw1&#10;noWQHms9CNFXQuEcfFS2idN+B6WOtk1C+kJqMCwW9JHtxVun4HxKEGp1Ly42FmEJPgiM8UCXMY2E&#10;UF6xd460X7BlktTvNb6FbGuENMlqFyM/5uirYWgxtKqU2R5ZiqBYT+yyX4fdDusRHJuXkNbamFJI&#10;W++YLnmjFw+QL76e45rLNolprY4xlubU72bVRLY1gn3kvB6y/awKaWNMWDZEgi1pdR5HSGt1TCmk&#10;6VtN6w7OCbctF/aVOuOsB+fW+a8hI0chzeB5Y1YME4JYS/RcFsuOAcUlcN89tQi2O2KHo6f347Tb&#10;Ubh7uuJm9k34BfuiZvvK+KriJ/i28pco07AYuo3oBEd3B1zLuIbRM0dixWZrnA30QmR0JJw9nTB0&#10;0gBEXIyQRThBv2USv3Zu+2X7evZ1LNwxEyOW9BOylon5GVkZWHVgCeqaVRBSluWjbIZg+JK+aDuh&#10;IcyW9jcopAeUgNXKERgwt0sOIU0bjp+FkCaxPGbFcHSf3voBIT2tFTYeXyNe0iv2LxIrDwPx/bNY&#10;fCRfSZLFtIPvSfGOpm/2pcvRMibm07u5Qv+i2HZqo1iRhIWGYvLESZg4fgImTZiEKZMmC06eOCHl&#10;VH4fOLUPvS27oWHX2qjU8meUbvATClX9EsXqFMZpF0M9X18frF+/Bg4ODmpBfx8B531lnnjs87ZN&#10;y3O+pqq/g90OW+T99ZsZumWHDh2/A1StMDgNI9ybKtehQ4cOHf9sPA0hnXg9HZUWzodXzCW15iPB&#10;fF+tz64jYHdDuC/7+PGEdA7OO1g+REh7rS6EtOhjqr+cSjnpiZYdOWM46e4C/3Oh8AoKhL2HO5x8&#10;vNT7AKRnZiLjxg2Dh7Tq3PDv6Qlp2ocYCOnuDxPSG0viWpKv8XAfSUi7L/8CSZH7xLJDVNo6If27&#10;4ayuQY4570dUaojJ8r8CkUlB4ltct1EtfPzJR0JCv/veu6jdoKaodU210WFA4EUvHDi9EwFRBh7i&#10;aUGf7jLlDN7R33xbEPaedibr6fhnQSekdTw1noWQnrxyhGw/iZDmNvO53XN881xCdfoaCyG0NUKa&#10;eZU6fi+qXg09xjWT9hoh3XVMYyGxmafhlM9+tBlRE1W7GNTAxNyN4xCVFvLUhDTR3rwuqqh9OgUe&#10;kfKOFvXylBvjjyakq3UpgvmbJ4qSmWrqXQ4PIuX+VkL6qNcu1MnxseZcagrp/ywhfS0C17IMi1D/&#10;SG8hd40Vt0fdD4pXMu0vdtlvkbJz58IQkWAIELnvwA6kpqYgNS0FnYe2RZVW5RAQ5q8Ww+mYvmQy&#10;vq3yBZr2bIDN+2yxZN1CjJs7Cs16N0Th6gVRuNpXKFTlS5RtVAw9RnbGQfu9aDehEWZsHC9BArec&#10;tMX41ebiR339+nVMmzwFjeo3wNGjR0U9zUU2vaJJRNOzebgau4GQHiAK6UcT0mXyEdIVcgnpzcfX&#10;ovW4+kJI1xtRCdPV3ww9srmIDgoMxMH9+5GWE9TmxFk79J7VAaHRweJrvfLgUjQwryzENFNsbCy8&#10;PD0RHR2No3Z2mDhhIjp37ISM9HQpHzltGH6s8Y3MA+fEarYlarSvjIIVP0WfUd1lDhMTErB02UJc&#10;TAlFsLrguH//Ho647RdSndh8fI3cJNCShfUgnDp7VMabei0Jl/RAZTp0PDX4yGnvQT1yvRlfe/01&#10;TJ49Vl0k//M8phl1vmKVX1CqbAl5aspUnf8ShloMwmeffwqP4KcPjPxHgp+n4aP/uze+dej4u+Jp&#10;COm07OuosmgB3C4xKPU93FFrsbt3M+G/s66BkLZR3y0kd3MI6Uz1m0ECVuuBauIIx1GqrmbvkYNV&#10;hZB68XAuwcza/JcshPSXTyCkf4WjrxfOx8XglJsz/MOC4e7vizW7d2HL4UMS4DBDrZ25HiQZ/ThC&#10;OkwLaiiH+yvuqf5p2RFm19Vg2UGSWYEks/fGUrh62U+qaslASE+X4yNpzbkwENKfITFil5qvuzoh&#10;/TuxZutyRKjPqqkyHX9/MPghLVZMlf0dQLX7uXh/k2U6/jzohLSOp4YpQrrlEIMC+fcQ0sQkm+Go&#10;0bUYqnX+SYjXM0FHJd+UQtoz0gH7nTfj+FmDhcajCGlefNJ/maAnUcTlgNxggnucNjwTIX3YbbvY&#10;dGj1dzmsz1NujD+akJ6/abxsrzu0SLbr9S6bW+e3EtKcT+a5hZ2U7f+6Qpqfj+jE82KNcSnxIoYs&#10;7IVrRgH2LsRHoqF5FQn+N2PjONy8lS2q3dirBiuIiylhuCXRtn/FqBkjUbjqV/ihxte5ROt31Qrg&#10;u6oF8H31gijTsCiqtC6PtoOaY+7KWXA9ewYpqZcNFh937iDrVhYWbJ8hBLFHiKuQybZHV8mjiWe9&#10;vPBz6TIo8NnnaNe6DVJSUkQZTAL2IUJ6SX8MnNctHyFND+kHCmladhgI6TYGQnoVCemWopDWCGkq&#10;pc/FhMixzZk1Gz98WwgFv/gSXTp0RHp6OtLSU8RHe/OJdWLh0dKqHkbbDJUghDfVBU1IeDCWbViC&#10;8fOssP/4HiSrY9WSq7czyjUuiW8qfY7tB7YIwR4ZHYHmvRuiRL0fsE0txBksMS4uFqccjiM8PhBZ&#10;6oKI5LMW0LHOsPJwDToj42PKys7CoAU9EXwhQPrzD/RBVIq+mNeh42lwISUE/Yb2FuLw5VdexgKb&#10;Wf/oRyI1QprHw6A5VOWYqvdfAQlpzgUDL9l7/fXKIu77ueefQ/uurU2W69Ch4/8HT0NIX7mZhapL&#10;FsI1moT0r7it1mKZ11NxemtjbF/0PWwWlMK0OeVgOb2SWnM2geXeDTA/dAjDDxzA8P37MeLgIfRe&#10;Zo7OU+ui7/RaGD6zBsbOqoC588pg7cJiOLi8ODx3NUWszwLcyYjAlQv74L3yi1x1cn7LDhLGHMcR&#10;ZycctD+Fy2kpSLqSAp+wUPSdOhHNhw3Aip1bEBwZgVu3b4EWHPSyvm6CkHZf/CYunOyJe9kxuBp9&#10;FCEnhuDUuirYtrgIlswvgSnquMxnVsHAGbXQfWoddJvVEoO3rzEc2wF1bOp19JFDGLF2NIbNqIYJ&#10;s37BwvmlYLuoCPYt/R6RgVuQdccQlFsnpHXo+HvixyLfY/z00SbLdPx50AlpHU+Ns5GOaJljgUFC&#10;U1PVkng9l+QrdX4rIU1CsPGAXyR/5voHXwS03Viy3UCEV+n0g/g5c9+VO36Pw+7bpc7jCGnzeb2k&#10;rGb34hIQkO+bD6kC19CTJglpi/mG+gT9l7X8kLizYhHCfKrC/aPdcsvyg2R5jW7FZH7opc02HDvH&#10;yfLfEtRQyzPPGR/nigQ7iXxuU+XcQh2X5qH9JEJ66MwukkdP6WaDK+X6ff+XLTsSMi7g7v3buJ6V&#10;KcTsIde9OUtDIONGOvrO7iQkbucpLRCXEisLSndvJwk6celKOK6kp8rCeO2O1Shap7DYTcxYOgU+&#10;Qd64FH9JlafhllrgZ6sFPYlaBuGjuoMp9WoqBo7tg68qfoquIzoiLCoYA+Z1RdNRNSV44ewtkxGb&#10;fEn2SSI8KTEJCQkJEuxQCOllgyQg4qbja7HebqUEKiSZbL17nhDTtipv7aFlEmhwuiojptmOw5wt&#10;U7D91EbM2zpNiOn1R1ZKnoPPScnbfnqjENIRMaFybBfOn4eTgyMC/P1l3xxP+o1rmLt1KgbN7yG+&#10;0l2mtoSrnxNGTB6MIrW/w/fVv0b9rjVhZ38IZzyd0HlYOxStXRhlGxXHjzW/EXV4f6s+uJpuuAGw&#10;ZttKfFv5C7Tq1xTpGek45miHbQe3yM0CHjvHcSXzijre3qCvNT2vY5OjpS2Ta5Da95K+SL2WLPOb&#10;lHlJvl9MnXMdOv5JYJCXt956UyKZf1Poa7zyv5fx4UcfSMCbEqWKomz50ibbPQ3OJwdjqPkAvP7G&#10;69Lv9AWT/hYqpIOnd4nP9auvvoqCXxfAiy++iC+/+gLzbWbh408/RrPWjUy202BMSH9Z4Ascczlg&#10;st7vRaSaq14DuqF1xxY47mpY6zwNlqyeh1deeUU8Jz//4lN5DLV8xZ8xc9FUGfPA4X1Mtvut0Ahp&#10;gqp3U3WeFdvU54/jf02dJ54bnqOvv/0Ks9QxvP/+e+jYrW1uXW3fPxb9AR5/Y5WUDh3/NTwNIX31&#10;ZjaqL10khDRTcmYmmq5ag+dGWKh2ox9ghDmeG2qmXs3wykhzvGs1Fl9OnIQfp0xH+XnzUXf5CjRa&#10;uRqNVq1GwxWrUG3xYhSfNRPfTJ6MTyeMx9ujLPDqyBF4w2wIPhjRF4UtOqLu+OYYPqM6bOb9iOAz&#10;43D/HkUgJKSB23fuICElGRcT4pGUloq09GtITEtRa+urqpxBEtVaW1XU/mWmBmDv6gqYNLscWk9u&#10;gDKj2+OzkX3wzoiB+J/ZCLxuPgofWo3DVxMn48dp0/HL/PmoY2ODhmq8HDfHXHXxEpScNRvfTJqC&#10;j8aPx+uWo/G8mZqH4SMNUH3kzod6/6LZSNhHnMc9nZD+z2PtthUm8/+/sP/kTixfvwjN2zT5z960&#10;94t0g9UUC1ivXYAt+x48ia7jr4FOSOv4TaCy1vv8X3sxQbKZBG5gzLP5DRE+553hGeHwux7ZnbbG&#10;Qkjb+ZsmmCzPD/phu4Yeh2+Ui8nyPwr0z6IntLG39NMgPNEPziHHEXFZfzRFcDVSLCeoRN7lsAW9&#10;Z3UU8pOJSttV+5eIspg2Fyc8j0hZbPwlRMddUO/vS7Rv5u0/vhelGxZFkVqFsPvIdmlru3OtqKap&#10;kGbZz42Li3K6cqty2LB7nah6r2dnIjQyBJk3MqSfoAsBaDehMaZvHI+45BghyM2W9BPilxYeU9Zb&#10;YeamiZizZSraT2yCRhbV0NiSqI6mo2qg2eiaCrXE+7r6EIPX8qNB6wvjbQYLNAQMbGRRVUjr097H&#10;cdzjEI56HMSOU5tguWwQ2o5vhPFrzFXeIfFxbjaqJs4E2MucMXHRzWOKTYiRY7p103CBk5iciAnz&#10;x+Knmt+quSiBE2eOST7V0a37N1VzUwDzVs2WuduybyNsNi1D5vVMqcPkfc5TyHqej8nrxyDr1g3J&#10;5z5IwC/fuxDZt7KRkZmBi8n6Y/o6/r1gIMKfiv0gJN9vIaQvJAdjzGRzvPnmG0J0c0H+NER05OUg&#10;2Nguhkewo8nyPxPcZ4GCBjuRZyGka9WrbrLOHwEG2jEfOxz9h/aCw9lH32h+Guy224JPP/9Exvxn&#10;EtKmyv8oOPufwudffib7MUVIT5o1DkfP7MeqTdbyGTRuq0OHjr8eT0NIZ9zKQs1li3MV0rzpv8bd&#10;HW+OIulqiecsR+GL8eNwICgQGTezkX3nNu6K8MKwluar9s84aXnZt28jPC5ereluwT00DLYn7bHH&#10;3Quu4REITUqER3Q0tvr4YbzdEfTevg29tm7BIgcHeF68KPvjmLRkGLFav9+7j6iUZOzw9YbZ3j3o&#10;vnkLzPbtg7WLK06pfoMSExGfno5rah1+4/Yt3LlHAvtB0saWfuMGUlQ9rmuTrlyBsxrfqcBgdW0Z&#10;ifSsG7Lv22rNynmLvXYVTdeuwfMjR6o5UXMzfBharVuPlBskn3XLDlM47WUnv3eLVhqehv43ISze&#10;DzXqVEWr9s3w0ssviYWYqXr/X5i5cLLcDK9RtypCYw0Cw78SW/avF09wxisxVf5bYT52GBo1r2+y&#10;7EnYvG8d3IN+H2+k4+mhE9I6dDwBQ2Z1FiKaoPLZ5/wZk/V0/PORmGlYZMenxKK+WWX4R/rkLA8B&#10;n3AvtLSqK7YdY1eZITMrA+nXriFJLZJJKM+wnpJjy/G1EM8/qNfJi8aLFUdcQiza9G8mBOz6nasl&#10;wKFngBt+aVZa6lduVR6efu6y79CQEDiqBTYT/axJCI9Y3E/GxCRLY1WPVhZUR19MOC/BBUlam0ok&#10;2NcdWa6OpyJIPBtbdjAoYJ9ZHREWHaz6vC8XF8bwiziL5mNqSQDDy2mJYs+RnnkVN7Kv5waJobf1&#10;xDWWqDuiogR8dPJwRK32VbD90GbEJ8XlenFT3ezq4oINtraidk67mobmvRth8Ph+QhzzWJbaLhKb&#10;ExL2Xn4e0v/Vq1dxMSoKzk5nEBERjlt3bmLB9pkSaLHu8ApwCXCQekznLoWg+ehaCI8Jk+3E9Esm&#10;z7MOHf9UcHEccMEDZ3xOiNq3ScuGuSRffkKaVhtnzznjpBt9NA/gtKedbDOf5SQCGzarm9v+9Tde&#10;w9I186WuMaj4pTo7+NLZ3L55I9Ryohn+9z9DNHmiXIUy2HVkc26d/ODYSaAzOKI2Hs9QJ5xPDjJZ&#10;XwP35R3uAoezR6Xd198WzN2nMSHN7cEj++dpa4qQpkd2ocLfoPfA7nnqGoOEu1ug/UPz4OJ/ChFJ&#10;AQ/VJyHNixfWYV2OlWOmBUr+uvnB4zsb5izzwbZly5fKPT6NkGbgHpLUoyeZP9SeiEoNlbnUxsr9&#10;+0S4PnSBZ4qQZttvChXE9oMb4ORzHOOmjcLP6lzWaVATKzYukX74JJBxP/kRpY6Tny0HL8M50gh1&#10;whQhPXn2eLiq+S1drmRu3htvvo5eA7oj8OKjRQc8LzwH2nEaPpfe6rOlPwWjQ8fvwdMR0tl5CWm1&#10;Dk29cR2l583PIaRH46WR5ph+8rRaQxrWZaqWWq/eQdLVK4hJS0FUUhJu3rolZVpiXWLjaQc0mTEP&#10;cWlXZI1742a2wk0sOngQ/axXqrWn8ZgerIdvqfVohlqH37x3W7VjnipT/9HjOlONmQQ37T3u3b+L&#10;bPWe2zfVOlRbOzLxvQbjJPtQ/3yjolF06Gjs83CXsQXHXFLHchkz9+xH4+mzkWpELIdeTkLBqVPV&#10;XKo5UfPy+ujROBISLO1krf03JqRdA04LKflXPlnINcm67SskQOCf6d/LY+ITZV8U+Bz26jfSuIze&#10;wR4hjk/8rfszQBHA4373/irwt9Q30s0kMcx8rqeMPxd8T0U11xDGdZ8ErgUHDOsjv/tffPW5nI8a&#10;daohIMrDZP0ngb//QdFeiE57MG4+tWZmNQSFf3jwFPzjwDG179JaxvTNdwXlhjpvIJxLePLn8VFz&#10;RvDzFP4UffzXoRPSOnQ8AUc9doiK+HxyIC5d0++U/ZsRdTkUWTdu4Pbd29h0bA2mrrcSopSJi9Rp&#10;68cKmUtS2iXIKXfxSkJ16MQBQkhTGT3deoosOGlDsevIdvQb3QPlm5YUovr7agWlHoP20We6l0U3&#10;7Du5G/GX46SNu5sbShYrDtt164W4vZ6VgVE2Q8W644SXQZlN7+agoCAhjYMvBgipnJiWgBtq7MOH&#10;DMXXXxYQFPvxJ+mPi+lstbCfu2UKag4pK+Nn4MZLSYaLCvY3ccIEqV9K7btNy1ZyzOnXr6LV2Lrw&#10;j/CWert37cK6NWuFXGaix3Urq3roP6cL0tJTJY/1AsL80KRHPVGB/1DjG1RuWU4sSbwCPHLbMnH8&#10;hkcuf8W5C2Go0a6SzA1f/YN9ZfGeEB+Ppo0aY/26dTI/Aed9UW0wvbDLilpc64/EO5XRS/fMkwCM&#10;aampCDzvbfI869DxTwTtK1566aVcAi8/jAnpA6d2ihLHVL0XXnwBKzctza3rFeYk5CMVMqbqG4OL&#10;9OOuD2wvuIifvmCiGteLUl61ZiWTj3zuPbbtkWN/4YUXMGPh5IfaEGu32uBFNV5T7Yj8hDRJTeP9&#10;P46Qfv6F54Uc1+oSroGn8eHHHzxxLuizfVFd/ISrvpq2amSyDsF+GjU3HQSZF3P0KnzpZcPcmUJ+&#10;QppzlT96/6wl08Qmw1R7zvkp98O5dU0R0mOnjpJt3pCYvXiqBBwKi/N9CI+6cbBk9XwZl9ZvfjyK&#10;kNbyfMJdUKFyecmnSn/+8lm5Zcbo3q/zI88LP5em2ujQoePp8FsIaRK8fJ1j74DXLQ3k63Nm5qhm&#10;vQhJal3MZiSa796/g6w7t9Q67R68oyIRn2YIIq6RveyDOOznj1bzFgshreXZnjyF5jPnIoA2IWpb&#10;SyyTHcj/hn+m0oNaQJY6Jt+LF+AfFYVzcTG4pdb6sp/7v+JSciquZjFQommFtPf5CPwyZgK8LvCp&#10;yHuyfrW1d0Q587FwCgkxkM05bcYfPoBXLWhjoqDmo+6KZUi5niFzIfibEtK0ndK+U+ctm2GyDn/z&#10;953YLr8JpsofB97w5LqEFk++EQ+sL/2jPNBrYHe5qWtcn9h3codYlPEGr5bH9cSjbs4+DvzNtd25&#10;Em+/8xbWbF2Wm+8VegbFShaV4y7w1Reybdzuj8Qh+91o0KSOPEXEbd7M7dyzvfyGFitVVG6y8kb2&#10;jAWT5AZ+/vYaVm22Fpus//3vFQn0aKqOKWzeszbP9mmPIzK/PCfaGo3CBGPiefGqebmfi3adW+Xm&#10;+1/wwPsfvCdtNTEAb+RbTjDLrfMosH+StSRyuWZ7lNUZb7SfNFrDmAJvTnP+aO9mvXah9EmRAD+j&#10;XGN9/OlH8rl70hN92pj4GfeNdIej93GT9YyxfvsKWZe89/672LrfNjef53TH4U2ybjKey8dh28EN&#10;2HNsq8myfzt0QlqHDh06jJByPV4WhNezr2Pwgh55VNJURXea3FyUxQ3Nq+JCQqTkH3O2Q5cR7VG6&#10;QREJ0Fe4WkFR+hqI589EGd1uYEvMWj4NDm72SEpOEEsJLkqzsrJgZ2eHyRMnonWLlijy/Q/49quC&#10;+LZgQYwYOgzXrl0TlbG9zwk0G1ULvWd1gF/kWdkvE8sslw/B5uPrZIEcpRbLbVq2RIO6ddG2VWts&#10;37pN9kHido/jNjX+ZmJzYW49UBTNXIzHxsZiwthxqFKhkgQsPLB/v/QdlXAebcbXF4sM1iNZzzGf&#10;j4vA8MV9xSLkgPMu3Lx9ExkZGfD08EBGejpiEmJgNmUo9tjtwimXE1iweg5a9GmMQlW/FOuSUg2L&#10;oKuar3U7VuNCdKSM7eq1q9h3bA/qda4hHtJdR3QQFXZqaipWrVgp+09KS0C7CY1E3U3l9tXMKzJO&#10;ppikaAlGGXv5kvSXdC3O5PnVoeOfCqpWeUHA4HzGqo3K1StIvjEh/cabb0hey3bNcvOoxO3Wu5Pk&#10;c/H+LJHOqQDRLlY6dm/3UDkVPlPnTZBAiKxTs05VdVFn6D/yciCq1Kgk+Q2b1pPHV5lPQnfQiL6S&#10;Txj3p0Er69SjfZ78IsV+lPz8hLQGRnJn3uMIaebxwnSTukCjWrdI8Z/UhYWB1F61aamMT+tbw7hp&#10;o6UdCdCQGB8h/j/48H0hhKfOzWvnxQtoktusX9OEXQjPB9U7LG/doXluPi/av/vekJ+fkGbeR598&#10;iOMuhos3Krp4IcR8eoBrfVCRU7NuNcl/8603cvNNEdLValWWbfqR/5bo91p/JDO0PF4QFv7xO8l/&#10;EiGtgfNVq351KaeXOefzYg4Rc9hhT27bbQc25LYJi/PDdzlz2LzNg4DbOnToeDY8MyEt/wx2HOdT&#10;UvDTnNkGQtrCEi+ZmWNfYCDol2yopdaPqr8tTmdQasQoeEUavJSPevuj+fS5iEhIkHpHAvzRZt5i&#10;XFbr3n0eZ1F8xGh0XbwCs/cdxsJDdug8bwl+HDwcdSZNQ3RqsloXGtuBPDndUyO5ffcOei+1QdPp&#10;c5CSkS6YvmsfSg4bgypWk7D1jLN4UjOxZ65Dk69cgWf4OVQYPQFnz1/Ardu30dt6BUZv2IzM7CxD&#10;TbVGpT3JRVW3xNx5ai7M8ZylBV6zNMcCpwdP8jH9XQlp4mzYGfkNMlabEsHqt/Sk+yFRnhrnPwu4&#10;brEYNxwbdq0WEpR2Cu5B9qKM1azHvv3ua+yy25LbZuPuNXj1NcOTWGu2LBMl8c+/lMa7772D0Gcg&#10;xflEGMnXkNgHsaaMQeLQ8eyxPMT3Hw0vNbclSheTY/ml0s9COFMdvmzdQiF1+ZvN9dHG3aulzq4j&#10;m0z243/eQ60dDL+vLds1lT5M1csPihreV+uV8MQH68foK+fkCS0+VWW7axXqNqolFhrG7Yi5S6ej&#10;aIkiOO15JDePRHKDpnXl/PCcMo9jqlStgjqnT6/4rtuwFoZZDszdnmc9Q9au77z7jqxf3IMfvlFh&#10;DBLNjL3BcfCmhpO6Xn73vXdlLdelVwcheTnXJJpNtTcFiiu4pjXO47EvWDEbh+335OZxbD/8VBgF&#10;Cn5h8um5pwGfSvj/UOb/naAT0n8wotJCxFvZI9zeZPlfjcAYDxlLZPKz/YDQj9jngrP6AbZXf2Cm&#10;HzVgn+w74JL6I/8NyuGzap68Ih3Fa9lU+Z8JBiV83LH9FeDxc/6MweCJpur+HvDzyICUT3uH7nFY&#10;tW+eBGvceTrvHVYNDLRIr27j4JKPQ8Alw+eTfzemyp8Efk69L5yRPkyV50dovLfU5Wf2cfNx43a6&#10;LApJApst7Z+rkmZyC3YSn+Zqg0tjtM1QXM1Ik4Um6/D1Ulw0zKcNQ/tBreDs6Yi0q4Zgh1Q7J1yO&#10;h7uvC3bb7YSd0yH4BnsjPjEOd1Xb7KxsBKkF/MTxE1D8pyK5Kufvv/kWixcuQmZmppDPR9z2o824&#10;BugwqSkOue6RIIwX4iPVdhPsc9qpFroGKw/aatBOg8pptqGtx6qDS4XE5Xj4umD7DAyY1w0ugY5I&#10;SIvHrTsPHqMkGd1xclNsP7lR1MdUHdurRWqvme3l+Lef3CC+1/SF3rJpM4r++BMKq7FOnTQZ/n5+&#10;uHb1msJVWXjfuUvbjl8lynm0mh+DarynWJaQwC9W93tRRdfuWA3F1ftCVQugdocqMj8cqxD3av8M&#10;uEgyur5ZJRx1P2AYqEo8Zgvrwdhlv0XeMwhlRHzgH/KZ16Hj7wKNkCboRzh64khBwW8KSB5JUi3v&#10;xRzFMonpafMmqgsYg9Jmypxxkk9FR78hvXLrPw00FWyJMsVNlhNDLQbisy8+lXpEuQpl0XtgN3xR&#10;wOAn/M67b4slBC/MOJ69x7fl1j3i+GCRr0ErI1q0aZK7n48/+Ujyfir6Q26eVq+60dwMsxyErwoa&#10;5ufb776RvJFWQ0XVw7yC33wl0NpWqFI+t60pNG7xwCKFF1Bmqi8G8NPyeJHduWeH3PoM3sd8PpKa&#10;/9iMCelX1cVoqw7NMWqCGfoO7ikXjcznRSv7ob3Im2+9KXk11EWr1v+A4X1EFcR8nn+bDYtzrVVo&#10;f8F8QqtfsaqBnDfO4zl7/fXXJI+fi2Ili2Dk2GG55cZYsfGBsl6D1h9BYp31LMePwAcfGY6BF+Ba&#10;e61e7fo1c/Pyo0PXNrn1XvnfK2jZtpkEW9LyypQrJUGHeGOB+2/Vvrnk85zmH5sOHTqeDr+HkL6u&#10;1oH9duzE8yMNth3PDTdD83WrkXojE3d/vavWZXdx0Ossuixcii4LrDF8rS1qT5mKn83H4LOeg9B5&#10;4TLUGDcV9adMR5HhFui3fDWGrV6PIavXKazFYPV+8Cq+X6/KVmGYap9wjQELn56MZopPu4J6k2fg&#10;9XbdUVztZ/HhI5i2ay/qTZ2Jr/sPxRc9B6LbkmVYfMQO8w8eRtkRo/B2h+7oung5XEPPoegQC4zf&#10;tgObHBxRYdR41Jk4FZO278Jo2804n5CoxnMfaz3c8cboMZCghuaW+G76dJyNuZQzAkP6KwlpKlaN&#10;b3g+Cvw9YgwJ7XuWAZR5I9pU3d8C3pjuN7SXxH+wmmyB+ctnYvVmaykjUci1QM261eXG6AcKJJ21&#10;G6TFSvwk8Qa0vrr16SS/e7Tf0PJMYaHNbCFZTZUZgyS08W8j1a2m6pkCb75u2bde5o5kpbHy+1Gg&#10;xcQpjwfELhXRX339pfxucpukOeehW9/OuXWMUadhLRlnQbX2oBLYVB0NVGDPX6Y+36puqbLF5Wav&#10;KUU14zpox0/xwQIbw5NKJLt540ArI7jO0Noxlsgnn32c+wRVzwHdZOz5nz7LD57bxi0aoND334qY&#10;onrtKnKDmWX8LD7us0cBxCGHB+tFfn4mzBgjwgdu84YGnwTkWNk/b0RodR8HEsO169fAj0W+l3VL&#10;m44tc4+LhPGjriknzRordY3zeCNl7BRLedKAtmfGZY8CRRC7j26Rp8QYaNxUnX8rdEL6DwbJv7Zm&#10;tcRv2FT5X41Z60bLWI567jJZ/ii0GVET1bsVRZ+JrXDKd7/JOsfO7pG+R87v9Zvu7PSd3AY9xzeH&#10;S8iTH4n4ozF0ZmdU7fwj9jubvvv4V6D1iBqo2uUndB/bNBfbTxnuMP6RaDeyNpoNriRf8GeCjqLp&#10;wIpo1L+8ybqPA28cDJjWHo0H/GKynF/Uy3bNQKUOhdFzXHPZn6l6xphoM0w+Q7w5YKr8SQiK9cSw&#10;WV3QavjD6jNjcGy2h5eiYvvv1FxUxoItk55AgkfKwpLE7vQN4yR4oIFUheStO2Ij1hf0MV6ya45Y&#10;fMTGxGLb1q3iKW2cqK5YsWU5ClX+UshXWlhUaVUe1dtUxE+1vs1RVH+FHuadERDqL+TvpehoUUv/&#10;+F1hlCtTFvXr1EHfXr3h4e4uthxM9EueuNbSYF2xoDsmqb/1xhbV0GNGW1gsGyjk7ZpDy0QVfTbM&#10;HTfVhQSDBDo5OWHcGCtcOH9e+km+kiRBHCetHYX2ExuLgtpq5XB0n94aG+xW4qTXEQxd1Bs1hv4M&#10;82WD4Bd+Vi4Crl+/jn1796LCz+VQ+Otv8EOh70TZTRL9q8+/QK3qNZCakioe2oPH98dPNb6F2dQh&#10;cPd1w/Ub13MvJKiMPnzqIDoMaqXmpiCqtCyHSQvG4cCJfbgYZ4jkzjnfetJWlOk1h/ysjm2ymnMD&#10;ec6F/fK9C0QlfuOmoV8Pf+en+vzp0PFPQpfeHYWUflpwkU/VL4lKY69nDcVLFTXZ7k/DL2VQVI3n&#10;q68LCAGbfzzHXR5YgWgw2c8/EA2bPWzbwQs9qptM1X9WlClfSi6iqKJ+JUelbgxTbZ4W5Sqq3xiz&#10;fuIvmf8YCFNt/izwM0u/a02JbwydkNah47fj9xDSauGFvYGBeMdqHJ4baaFgqd6PwZmLBiV0/sSn&#10;+fwvROOYrx9cQ8NErEBf53Nx8UjP0taHD8hmbmtg4MDbap0s1hc5o+A/ea+acH+3VB2D9caDPpho&#10;GZKZna32kYVrNwy4qtbU3OY6M1uNw5B/Q8B8Biy8oeZC86nWyqistnVwgHvYOVzJvI4MVTdNtW27&#10;YSOeGzFSzeNoPDd0OPpu34p0qqiNhvJXEdJcB/fo2wXW6xaaLDcGyV3aPyxZPU9uivLmZH6FqDFI&#10;4pJcfpydAi0dupsgVUkQ8okaqrF5U3nhitkP1bEYP1yIzRZtm6J4yaJ5fn/W71hpeCppzsNP2mjw&#10;i3RH3Ua1n0qp27V3J7nJTUKySImf5PfkaXx/A6O95HeJQQqNb8TT/mrH4Y0Pqcw1cE74e2VM2s5Z&#10;Mk3icLBPksz1m9TBD0UK52lHmI0ZKvugQtz73JPV3BQesD6DRc5aNBVvvfMWmrZ++Gmi8pV+RqWq&#10;v4hNRYu2TUSxznyeZ95or1KjIg477pFzTvKeT59JeYQLPlfHvmz9Atm2c9on+8tvDWIMWlnwya4y&#10;5Upjw85V8pQWf9cdvJ4cEJrX82OnWopAYuGKBwEwjzrvx0cff5g7pyT1p82dgHqN64hAo33XNnJT&#10;RKufH7RA4bqiVr0aMiaue3hz/mluyhxz2S+EP88biXYS+KXLlcoTS4Pv95/YITcwTPURHOON777/&#10;VgQm/NszEPR/fYDJ/y/ohPQfDFOE9CSbYeg2tgn6T2mLw+7bJS8yOUDytp5YIaSa5aK+ss2yFXvn&#10;CFG77tAijF82GMt3z8Qht21SPnnlCIxZ0h99JrXCMa/dufs45XtA+mcdknxa/qwnENLrDi+WNsSa&#10;A4Yvk35T2kiber1Ko9fEljjhs++hdkR+Qnrm+tEwm9dDynbar5U+t55YKdsc74i5PbBFbQ+Z2Qkn&#10;ffar7e4YrN67hZ2UL5jF26aix7hm6D+1XS5JTTKc/SzfMwvmC3qj3+Q2Ml8sm7RiGAZMa4e9Thtg&#10;Pq8X9p3ZiA121ug7uTVO+x1E9NUwaTt34zipf8J7L3pNaKHaDUd3lW9MSPtFuWDorC5Sf9pqc1H4&#10;XkgNxpwNVrlz03dSa1gs6JOr/g1P8sOMtZZSPmh6Rxz3fnC3znrHdMknoX8k55znBwnplsOqmSxb&#10;fWC+tCe2nXxwd5fKbs4D8y3UK5W+9Lbm3DOPddYdXIju45pix+k1sm1MSI9fPkSOu0qnH9R56Cxz&#10;x3ZbTxrOE+eI58p658PeYecSfVGrRwnMXDfqoTKC89LNqjFaDKmKOr1Kqc+n4TPnH+2KEXPUuZ7R&#10;SZ2L8TK2RVsnq89MkHxWLRf2VT8SAXKeOBbOF8cwznpQnv61vwu23+NouCseHHcWoxb1yz12YvNx&#10;G/RWn1vmaZ9p9tmwX3n5vLYzq435m8Y/npC+xleS0gZ1bp/ZnbD99EZ5z8T8GZsmoNbQn1Gh309Y&#10;unuuKJJJrl5LN1hseAeexflog6UHF9sLVs1BoSpfonaHqkI8R0ZHYIBVb/xY8xt8V+0rNOvdEPZu&#10;J6Uuk7b4ZuJ+SexSbR2bECN+yx5+bthxaJvqdy522W0TUrbT5Bao2K8oGo6sghlqrk95H5UAf5ev&#10;JKrx3ZCLAOPEbVqHpFy9jMi4c3AOcMDyfQvRZWpLVB9SFh0mNsGinbPEBoNjIKEdEa5+6MOCZfGu&#10;jTE/aJlx+fJlUYVT5VyldXkJ8li+aSmUqPcjClT4WBTQOw9tR1JKkrRh35yvW2rhz3YkzLPVAv/W&#10;7ZvYdGwtKvT9Sfy7R9sMkfpMfOUx9pvTGTdvGyKsX75+Se6WP+pOtg4d/0Xw7yE/TNX7q/B3G8+/&#10;Cf+FudWOa//JHXLhTGsUYwWdDh06ng2/h5Dmv8Rr11B50SI8N5JWFaPx0vDhmHr8OG6ptaJxklb3&#10;74H+03fV6121trwnBDM9mA0xRdQb9co1qspRYN5Nta7utWQlhq/dgE1n3FBx9Hj4RhlEC9oYSDiv&#10;c3dH2y2bMcnODunZ2bnlWh32ZQytlOthktOz9uxHl0XWaDhlOqyPHJPghzIG9Y9j3eLkgmbTZmHL&#10;GWf0s1mFi2qta+jnV/jExaDwjJlCyD9nMQrPjTCHXWigCE0MezGkv4qQJqlavXZVIcSGmA/A0TOm&#10;BWYE7RxoP6URaIQpMlkDv3/5RBGfsDFVfvD0TlHwkpyltZWWf8RxL0r/XFLIvj3HtskTL3zKxbgt&#10;QeJOCzJnPm54njKXgNOSz8B4xvnG0Orw6SSS7CTHTdUj+CRV/jgMT1L4mgKvs6n81p4moxp5wfJZ&#10;ueStBh4biXb+fml5nE/O//4T2+VmdZ9BPaQP43b0ziZJz/6pyn3SbztjhRgfU6mfS4i/M8lgBjE2&#10;ruvsd0pEDMb1mc99HD2zD59+9oBc5c1vF//TuW3bdm4pBK62TcHB9PmTcreNwcDEFCcY74fjZJ+9&#10;+nc12SY/OCYSzCNGD86TR/uunib6YMBK2sXxs8CAnfnLSexrljEaVmxYgq8LFYTZmCEP1c8PBlQk&#10;SU+Vdv4yjoufP1qPsN+333kbC2xmq3E8eJKcNwt4g4Ke4FaTzeVmhIxh45I8ff2boRPSfzDyE9JU&#10;vdbsXhxbjq9Aj/HNUbtnSSGSSWayzvLds+B/0RUdzOvmtpm6eqS8HzStA077HRASkqQk88zm9oBX&#10;pAMa9SuPZkMqSz8e4acx1nqQqD6Pn92LBn1/FqLTT/U76zGE9PzNE6SMZObcDWPlvc2eOeoH3lne&#10;k+D2uXDmkXYf+Qnp4bO75hKstHaQ/tTxcZtq62pdi2DJ9qlCNnPczYdUEaWuQ8Bh9JzQAg37lVPj&#10;34NFW6fAckEfqXPAZbP0M2H5UOx12oh6vUuj06j60meviS1EjUtSk33SjmHxtiky34fctsoXPtta&#10;zO+N4FhPdB7VQLY5f30ntcolpHk+mD91tbnMWUfL+mhvXkeIXpLoLNt2ajUWqvnl+0krDI/UdLCo&#10;p8b8s9r3CazYM1vKeD5HL+4v70mmW++cLu+XbJ8mbYxBQprEcOvhNXLB/C3HbTByXk/sO7MJS1U7&#10;tieByjLaZfRQn6mzkU65Yzvte0DIdL5nndkbrFCpY2EhcLltTEgfcNmChurzUa93GbkRQMuLQdM7&#10;oK2qQ9sVfo7YT1jCw1/Yy3bOQLUuP8nnLX8Zsf3UGmnrfu40mgyqKOeQ+fyb4LnmXNl57IS5OjYe&#10;B8+tcXtz9Tlie1pqrDkwX84PSXeW2eyejTFLBsjnm3PMeqv2zxdCvqM6D9qxk1i3WNALux1tsfHo&#10;MsmftsZCfZb8YbGwr2xvPmajPg9eT/whJy5nxMlCkhYQwxf3gWugkyxambigtNm7CLWHl0ONIWVE&#10;kWxseeHh64aqrcujp3kX7DqyA0cdjmDohAGihqaPMl/rdqqOQ6cOICPTYBGSlZ2FNdtWolmvBijT&#10;sKjYV9DOorR6/3PjEijXpARK1vtRvKmb9WoIL38PXMu4Jothek1zTFzYX8u8igvxETjheUSC/A2Y&#10;0x1V+pZC5T4lUW94RbQcWxeNzaujar/SqNirGJqMqIX522bAzv2AENhXMlLFRiQ86px4OdNWhPtY&#10;MG8+1q5eLWP19HNH5ZY/o2T9H1G2cXE1tpLoPrIz+o7uieGTBuFSjrqZ88CAjiTe12xbIYTz5EXj&#10;JfgjrTn6WHZHXFKsKMl3bNuGdq1aw3LkSCG0mVYftEatYT+LVQdvAmTfol+fWtqr8ZyPC0f/uV0Q&#10;lxwrJHjc5Wh5PM3UudShQ8e/D/QFfEct8Ll4/+TTjyUoHi8s+z/mQvWfBPoyvvPeO3JMVP/wOGlj&#10;sXjVXJP1/2nghSJtS1555RWT3uQ6dOj4a/B7CGmui0nazj9jj9dpV2Fh8JKuab0M8Wptapyknaov&#10;5LPaljXrjRuwtbfHlB27cTIwCHfu3kVC6hWsO3FKrb8Naz6mabv3wWz9JmxwckGTmQuQePVqTolK&#10;qjOuC0MSEjD24AGcCguTfiTvUgzsfPxx0MtL1Mx2Pj5wDjWUS0P+z/YcFYlxtbHHzQM9ly5X+1Br&#10;7NxawFFff9QYOxFrTjmg66JlSFLlWppn74TXaFliOQrPmY1EvRXLJbgj54d9a+mvIqQpzqDy1tQT&#10;SU+DxxHSxPL1C+U311Rb4oci36NiFUPA2sfBmJAmOUiVKvNJaJOA/bLAFxIvwXjfVLMyoK5xnjFo&#10;/5DfauLvDo2Q5vgZjK9GnbyiNS3wYoUq5YS0Ni57FvCJrfz7/r0wJqRLlin+zMH51m1fkWtL9mfC&#10;OMjz40COYM7S6bLeMtXPHw0Gi6xaq7L6e3oQ/FsnpHX8ZpgipElCkxAeOL3DUxPSJCrXH3nwQdQI&#10;6XHWhrtB7S3qCunHfoLjvDBmcX/U6FZM6hAthlZVYznzREKaxOCyXTOxcu8cqWezx/DYDN/TCiF/&#10;G2M8KyHdcmi1PGSmMSHtfu4Uuo5pJAQz82atHyMKZY2QJmFOv+kmAyvmIaTr9i4Ne/8HdzGfhpBm&#10;PWPLDqrWmU/1L/ddtfNPYlliTEgf994ram++JznOPkhaN1XngL7J2v5J+lou7CP12BeVwny/cOvk&#10;3DoaSEg3G1RJ5kQD8zmvJJFJKrMtMcfWSsr4njcKjPvh/p+WkDZl2eGo5r+O+lzyc8D51D5j+dFq&#10;WHV0s2oiZK6pcp7PTpb1Ra1vtWSA2JEERLvnEtJNBlaAV4SDKKE51vx2KRohzQXUQdctch6pomfZ&#10;Ce99ck4qdfxe6hBUcecnpJ3V8fGGAv9+tHoTbYbLD8uEHHsQPm1gvN/Hge0uREfI4jQ+JQ6dJzfH&#10;Ybd9og5monrX1m6VEKZVBpUUa4u45Bgp44I76FwA+ozqjrKNiqNY3cL4uXFxtO7fDA271cb31b8W&#10;onnzng24mbPwv5ySZLC3qPmtENYdh7RGVMwFKWPiOLiQvZ51XchiCd6XlIRSxYqLVUaBzz7Hz6VK&#10;o3/fvpg9cxYC/AOknYevu6iTSWQPmzRIFNw7Dm4Vcpvk+IjJQ5B5IxNX1eLew91D7DgYMXzMbAv8&#10;UONrdB3REalXknMI73uiqu47ugcKVy8oxHKtDlWEMGf/pRsUxZa9G2W/TBzr2Lmj1PEWlGOiSpzv&#10;m/dqhJCIYJmn2JgYDOw/AKVLlMDqlatw69YtpFy7jPGrzVF1YEk1v+Uwf/t0ZN002JVwDAzI2NC8&#10;CqIToyTPL8AHl648u5e9Dh06dOjQoUPHfxm/SyGt1qbElawsFJ89yxDQz8IS71tZ4WhYqPSQm1Q9&#10;KqNJBs/eewANps5AbFoKDnt6o+X0eeix1AapmRk44uWNJtNmo+OCxUhON4g2SEiPXL8ZG88YCOkE&#10;Y0JaJY7hUHAI3hppjgl2x5B1+7bkkRB2CQtDVatJ8IuOxh43L9X3HMzYo9bz9+4IIR4WG4sbau3p&#10;EBSMVrPmYbPjGSG8UzIykJaZKUpp2oHY+fmhhtUErCUhvWQZLueMjWXVrJfg+ZzAjq9ZWmKbr4+B&#10;jFYwzKEh/VWE9J8BXktS9fveB++JFcKjlLC/FQxKR6sxEnJU8lK1y1gNWjBkgmrn+csM/MK/EbwO&#10;3nVksyhvtbwmLRvJnNAy43HWE38H0Bv89xDmOv570AnpPwAkrRhYjYpTqmJJvmkEmaaQZhA42gjk&#10;J6RJCvtecEab4TVz2zwrIU3bBZatPbQIrqEnRGmcn5DedHQZIi7n9UPSFNIkCBdumSjvn4aQdg4+&#10;CvewU+J3zHrGhHTjARXEa5iKYOnvKQlpq6UDMdFmqMyj1u+mY8tzCekpK81w0mcf6vcp+0RCunrX&#10;ItjtuB5BMZ7SNj8hTSX1wKntcglpqnaZv2DzRBn7TDVntEZ5GkK6Uf9y8I92x/pDi0V1vHLfXIxa&#10;ZFDiUl2+32WLzAvVw9oYNZiy7KAtBn2a2Z5K9VV758p7Y0KathUcJ60uSNBz/BohHaKOjUrv/IQ0&#10;59kl+Lh8PpoPriLzyBsh/NE7nxIIs7k9pX3tHiVVvYc9nLQ54o2C/GUEP1+8ucGbMQPU3PJzX7XL&#10;j2rue/0hhDQ/0/SJ9gx3wLqDi6SeKUKa+67ZvZj8He50WC/5v4eQ1uDu5SKWEiRpLZcNVudzo7zX&#10;Eq0uGGiQntKtx9WHe7Cz5HMhTOWvcaLtxjEnOxSrVViI2Z9qFcK0pZPFkkNLVBcPnTgAxeoUxreV&#10;v8DAcX0QGhEs61naWQT4+8PJ0Qnt27QVIrpQwa8fAvNbt2yFxMREIXA37Fov/YlCW4H7LlT1SzTt&#10;1QDhF8JkrJ6envD08JT6i9bMQ4l6P4jnNYnm9oNbI1mimv+K4PAgVGtdQfyvOw5pgzOejpi/arb0&#10;W6LuD5i1bJoEd+Sxs360Oh4GMOQ+KzQvDTv7w7IP+mFPnjgR3339DSqV/wWhISFysRIaHYQuU1tI&#10;4Mhmo2pKUEYtcSF/8qwdBi/sKcQ6t51dndTix7Qvlw4dOnTo0KFDh45H43d5SBslqyOH8eooCzxn&#10;aSkq4f47dyEjO1vqsgUTY4B0WbgMH3Xvj2JDzTFux070W7EabeYsws+W4zF51x4JLth4xmyUHDEG&#10;U3buxTp7Rwxesw4j12+E7RlnNJkxB/FXrkh/TCR97967j+UuLnh5pDna2trialaWrEH3e3ih2BAz&#10;fN9/kKia646fhipjJ2Ha7j1Yd/I0vu4zGF8qdF9ojQaTp+PnEaPRcuY8VBszET+bjcG3fYegxfR5&#10;GGSzBn1XrEHVMROwXo2n7/LVuHzNQEjvCgzA+2PHq/lTx24+EpUWLEJ0WpqU5U//FEKawi76NdPn&#10;WbOh0EDP352H8z7p+l/GzEVTcueGgexM1fmtYH/0Fabtw/5TD2w+/kowEGN4YoBcT5sq/zPBfdKu&#10;hMpuKsepmudTY8ZWMH83kMuYNn+iBFd86eWXMHPhw8JEHQ+gE9J/AHgXiOpSks1UhfYa3xx+0YaI&#10;mvQ7pq8urQ6qdy2KtQcNgQUupoUIuUwbi17jW6DTqAZC2rJs5vpR0hctB7R97Di9Vso1u4iuqk8S&#10;miSkQ+K8xMqD+6bSukHfcmhnXgc+552lLstq9iiOQya8jCfYDJUxEPTi1Uhr7ovWCvnrhyb4CFkr&#10;bboUwbA53YRQZxmJYRKftboXF3KRfazaZ3istF6fsmivxuYZ8SB4HW0iWg6tCsfAI/JlQ+Uvj4HH&#10;vnjrZJkjjZCmB7FmNeEYYCCg6R9NkpOEttYnQcKa801ymGOwWjxA8unJXb1bMbQxqyUkbZ2epYT4&#10;ZNnW4ytE7UySmmUcJwlpkr7s44TPfiGV+X7KqpHSJiDaDV1GNZQ27Isqc+b7XnARIpVj4DzRs5r5&#10;+dFRjZM3FvLnnzi7F00GVBDFOz2vuc8FmwyBJY547JAbEdwnX+08DV/GVITX6V0aTQdXFiU+zzd9&#10;qFlG2xceE/vh9t4zG4SQJhlOQpd5nEPOM21i+JlinjHoG60R+PnLQuN90HNcM9CjmWNnHlXU9Pum&#10;6nzbydVyrlsPr46zkY5ifcKxaHOvgSp/5vNL/LD7NvkcU23OMt6MIPnOzxxvMLAeb548pJAOPooW&#10;Q6rI3A+b1VXqkaDn52uKeuU259B4v0+LpPQ4IaHpVcygelTvpmca7DKYYpOjMXhBT1QZVEKIVJZf&#10;z8qUMg8PdzjY28siNComCg27UiFdUAhivxBfXEm/AmvbxajZtrKQuyS/mWibcfDkflRsUQbfVSuA&#10;H2t+izYDm8PZywm3b9+S/rj/LLXoPnXyJGpUrYpCX38twQUZWJAWGywPCPNH7Y7VpI8+Ft3gH+yH&#10;QeP6qTF8je+rfYWpiyci+2Y2IiMiEBgQKG18g7zRoFstbNpri25mHYVs7jS0DRIvx2PI+P6o0a4S&#10;itb5Ht/XoPK5oBwP1dQ/KtAvmurpH2t8Iyps5lP1vXTDIlGX8/gWLVwo4yxRpCj27tljOI6bN7B4&#10;52xRRVcdVArdp7UWCxEmQ3kW5m6ZKsEVb6i6PH7adMSohZKpc6ZDx/8nQmK8UalaBQmWYqr8abBh&#10;92q5wDnmbAj4x0dvrdcavPH/7uD3Lm9WM1jL/OWzUfiH7+SChmWvvf6qzAvr0Nvy/8uu4Y03X8fa&#10;bTYmy/5JoJ9i/2EGi6spc8ZLkKX8dZ4FU+dOEJ/P/L6bPF9UyEUmBWLZugWo17h2nnIdOnT8M/GH&#10;ENLqrdelaHw1ZbrBR9ncEh9PmAD/uFix9ND64XrOOFEtvcvFDbUnTsVeN0/Z3unugVZz5uOIn59Y&#10;5x0+64Pey9fAIyIsjyCEif3d+/WuKKJH7D+AF0aao+Tc+YhKS1PrRCqktf0ZXlOupcM+KBipVD7f&#10;uY3Ai9FIMCK3SWyfCgxCcHSMNBGLEQUGRHQKDkHU5WRRRDNRAZ2l1uOtGcxQ1NGj8NJIC1gdOSLB&#10;FU2lfwohrePZQCutafMmIPoPfFrTNdAehb7/VtaB/YcafuP/KvB6fKNag/Ya2A1nzxm4nv8v+Ea6&#10;omvvjnD0McQY+yeAHu5Uiw8c0Ve3k3wCdEJax98axpYdpsp1/H7sdlgvNwM4zzvt1z1UHhTjha5j&#10;Ggu5zECE+cv/PzFl9UghmXkDxlT5H42wS/7Iyr4hi1/nQAcMmNcNwVEGWwwmLpKp5m1gXkU8j1uM&#10;qYODLgay9ebNm+LzTGXwqBlmQuAKanwtr99V/VIUxyR+yzQqhkkLxyHhcoL0ywAwCZfjsW7HGlRt&#10;84uq94W0oRq5QZdasJpjCU8/t5y695GakoJdO3bC18dX9me9YZGQ2fSl9vTzkPGEnAtC5ZblhDhu&#10;2bepKLfT09MxZ9Ys3L59R9qx37qdq8PF6wzqq/1QrT1ofD9cTTc8JikXAaqef6gvKjYvg59qfYuZ&#10;1tNEuRwTH4PVW21UXiFYzRol/thMjg4OqFa5Cr745FOMHTMGV9RFAPtx9D2F9hObyLzRl3vLyfW5&#10;xDwTLVOGLeqDI+77DfOpLgz8w710mw4df1tohDQ94dZt/22kp0ZIlylXEmfDnOX9hx9/+NjI9n8H&#10;MLo8g+5QHVKhcnm4qYsq43IeBz2R3YMdhJDmdtc+HfPU+SvA/X786cdw8T9lsvy3YOPuNXjr7bdw&#10;yuOIyfI/AySkqaDixTAJaR5X3Ua1xaPZVP0ngYQ0++vRL++Tcut3rJCbCYW+/wZOvieEoDYu16FD&#10;xz8TjyOkDeTzr7h68wYqLZoH16gLQsTek0CED8jl++rtlRs30M52A54bYab6Go3nhg3D9FO0z7gl&#10;xDCJ3au3shGcmoyzao17NiUJ3gkJ8L6cCPvoaKSrsvv8J17O95B95yYCk5Nw7koK/FIS4ZuUCFfV&#10;zi0pHtclCDj7VOvvX+/imloXtt2wEc9bjMI3U6fD7VK0KqUy20Aea8lQ/57ax13cUuvV1KwbyLx9&#10;EzduZ6uxZSFTHfs9dTBqqPKaffcOrql87jdNjY9HrB01eWlPNe4CkybhuZEWgvesrOBy4bysx40T&#10;5+rePXVsKt/G2QktV9kgOdMgXDFOOiGt46/CYfvdaq36IMCeDh3/H9AJaR1/awRecsdO+7UStNBU&#10;uY7fD9pb0OLE76KLyfK/M+j/TQsc3sU1Vf5n4EJyKOISYoQUjU+JhcWywViyaw4ybmTkLCWBtGsp&#10;mLt1KmoN+RnVB5dBlykt4OxvLwt4JqqRk9QinNYXJ52PYen6her1uHhJ27ucRNsBzcUmo3D1r1Cz&#10;XWVY2y5CTPwlacuFLIMg0p96/c41EkCQHs6Fqnwh9hr1OteE7e61uH7DoLqgInn0rJFCYFdpXR4h&#10;ap9MoeEhqNKqvOQ36VEPKWqxT4uNoYMGo2P79khLSxNCOEst1Lfs24gS9X6UuiSle1p0Eb9rktH3&#10;FS7GRqFN/2ZCqLfu1xQZ19NlfuSChXXUmM+fP492rVujVPHisDAbiQR1AcI6vuGe6Deni8wTg0NO&#10;WGOOhNQ4GSMTgxhuPr4WfWZ3QmRcuLSJjo6Cn2pn6vzo0PFXgY+zTps3UUjVudYzHiI1NUKa5ODu&#10;o3mfCHlaaIQ0o5L7RLjJ+8+++BTuQXkJ3mcBo4eznxKli2HctFEYM9kcb775BjbsWiXli1fPw/PP&#10;P4e2nVshIkfR/LS4qC6cZy+eJt6PNetWg1fYGZP15Dg+/wS+kW65hPSI0Q+imUckBaBJy4Z4/oXn&#10;0aZTS3nckVHpqRSKSPrj/BO53y8LfA7/84anhRgBPn+dZwGD0Lzz7jvYsHP1E8lafn569u8mY9h3&#10;YgcYPKdojnemKSUU1cqc1y+/+gL2XnZ5ykhIs92CFbNzCenmbZqo36vg3DqMPk+SuV6j2pg8e5zs&#10;g/WM+9FAQpplrMffVx4XH5Ol8vq468H/JBEdnugvf+8k6b8p9LWo6x3OHjVZV4eOfxoeENLD0WnT&#10;+nwKaZXU2ovrr6SMa5jvcBJNVy2DfcQ53OEa71cqlg3lJJw3envhzVFWBsXwCHNUWrwEsVfThJBN&#10;U2vKhKwMxKs1c7xay0ZdS8W5tBQEpyQjKCUF8elXcUWtX2PUOjJOvd68dxepN7OQRrL49i1k3rmN&#10;a7dvI0Wto7nvnKHJejMpIwNl583H8xaj8d4YK/FwNoxJo49zktrkOK+rvhKybyAxOwuxWdcRrfYZ&#10;fu0KwtVYQ6+kIiD5MnySE+GaGAe3pDhEXkvDNbXfW/fuGMhm1e9tNb55jvZ4gWS0xSg8N2wE2thu&#10;RKoaO49Xdqfq0TebCu4NHm5oucYGW7w9ka76eqAcf5AuXb2CX3IIaTOdkNbxJ4FrBf6mHzz997W+&#10;0PHfgE5I69ChQ8dvQHz6BbGQYDrtfQwjlvQT72hGDGfiAjQ64QLMrQcJ2VptcCm0n9gIp1Td23du&#10;STlJWlcXV6RnXEVKarIE5iNRy4VucloybHetFbKY6mYSweWaloT51GE44+EoBLLxY4skuc94OknA&#10;RJLZ9bvWwvnoSCGkzaYOFeV1rfZVcO6CwQJDI6Rpt9F2YAtcUQttKqS7dOyE778thDNOZ2SM9q4n&#10;UbL+j2ig+t1xaCua9WooYzGfNgyZ1zNknG0HtpRghUVrfydBGc9fjBRF+NrVa/BT4e/xTYGvJNji&#10;tq1bkZ2dLY9fugc5o+fMtuK7XX1QaQyY2w0hUYG5x8Q5CLkYqOZvAPY6bZexZGZm4tCRfUKG6Mo8&#10;HX93GBPSmlqWhODEGaa9+E1BI6Rr1auO0FhfeU/vxuBLZ03Wf1aQXHz11VelX42Q/q24kBKCchXK&#10;SF+0e1iyeh5sNizOxd7j2xB40RCkh3W+//E7ecJBI6RnLpr6UJ8EidsBw/tInT+DkP5O9Uni9oTb&#10;IfHKfPnll1GvUS25WHva4EEkbecsnSYej1sP2Jqskx9WUyxyfTlNlT8LNEJ6/8kduYQ0H281VZeY&#10;az1TPBhZj9+lJ9Wx2zntyy3XCOlFK+fKeeL7MuVL5TmfKzcuxS67zfDLIfOfBh27tUX3vgbV9WlP&#10;O4yeNFIsQLhNFT0fb2X+jAWTMHbqKGw7aJv7mXkU3v/gPew7kdeSLiDKU/I4zu0HN8De6yi8Qs/k&#10;ucHCR5BXbbLGuYS88VWeBM4X59nZ749T1evQ8f+NkMRANFy1EM+NGoHCMydjiaM9IlMuC+F6774h&#10;hgrXYRqo9F16xhHtbNeqegYLC5KuVB7Hpl9DmUWqr5EjwQB/L40ajc+mTMWH4yfgjVFj8AKJajNV&#10;NiIfzMwM+SPNxfLjZYtReGu0FT6eOBHF5s1Gm/XrMdfeHg5q7Rxz9aphbBxLzpjC0y7j2xkz8Lzl&#10;GLym9rvA2Uny7/6qxib17uNK1g0EqnX2Bi8vDNy1C5WWLEHBadPwrtV4vGoxGs+bj8rZP8ekxqON&#10;bXjOq4zPAq9YjsY7VmPxhTqut8aq70u1v+fMLfCq5SjsCQxU61wS9Q+IZo+LF9F27WocDlFlap5E&#10;Lc4C9Z/MqXp7884d+MfHYtLRQ/hk4lg8N3Y0RhzYiEidkNbxByJKfZ4OOexGn0E94BnqJMIA4/Ju&#10;vTupNcB4+EQY7Gd16PizoRPSOp4IXmTygoML/N+jRD2vLvj4pUeVj9YP/XX4hWccPffPAPcXfMlb&#10;9kXvQ1N1TIF+l76qTVD0WZPHzgtl/wvu8FPHxXnKX/53AJVfnPeniXjLueHxcq5MlevIC6oBYy9f&#10;EvKUVh42exdhyMJeOBcTIgtMLSWlJWDsSjPxlq42qBTqj6yEDUdX4Wqmwa7i9p2bCAjzRnC0t1zs&#10;Bkf54NTp40IQs29aYHgHemHK4vGo06k6Clf9StTI9KDuad4ZdqcP5gYQ3LxvA4rV/g7lm5aCg5u9&#10;gZCeMgTfqTYNckhqJmOFdMehbXA1/QrSrqSha6dOmD1zltQJiQiWfZBstpw5Ul3Yb0HfUT1AGw76&#10;UXce2g4b96xHs94NhfD+qeY3mLJogrSlbUj5MmUxYugwhIcblM2ZWZnY7bAVjS2ry1zQK3r44r44&#10;HxcubZhYLy45BlYrhmPmpvHIyFJzoC4iotS4IxL+3pGldfw34BvhhukLJmPwyP6i3iWxR1Lsrbff&#10;FOKOBCd97kwR0nxPlSs9oTv1aCfbJKmpqqUClVYPzHv9jdfhGeL4VIQ0ydQ6DWpKWX4UL2WIHaCB&#10;3y+W40dI2Wuvvyb75Cu3SUjT15mkKtW6H3z4vnpvOKZmbZrI9925eH9UrVFJjplR9nnMVFN//uVn&#10;j1QXU1lqs2GJHBP70hTajyOkud74pXI5yX/n3bfx4ccfyHsS0iQSqZzmNj21Oc73P3hfxsy8fkN6&#10;5fbTrU+nnD7ekX5IAL/22qu5FiIs0whprY2z30l8reaYZRbjhucSpo8DiU8e32F1kWeqnAiL80Wh&#10;wt/IGN5+x3BMGikcdNELVapXkvfvqs/Hu++9ixdfehEfqONiMB/+hv+cQ/bz8/Pue+9IW/Zhd2b/&#10;Ewlp/rbXrl9D8nnO2O6ll16SbX4mBpn1k/fbD22QbY2QpjLa+BiMsXrzMhT46gupN9JqmLTLX4cE&#10;8LJ1CzFx5piHPh8rNy2VOevSs714btaqXx2vvPIyJs18Nos27r9pq0ayHjNVroHKfwYX+vTzT2Q9&#10;RO9w/u1NmD4md41IVTnz3n7nLfnboD2O9rnt3q+L1ONxNmreAEVL/CjrWlP70qHjn4dwRKrvOlf1&#10;XTTj5B58M308XrQYifesLDDzpFqPZhsCBGqJ72mpEZ2WiuqL5qHP1g3Y7usF16jzSEi/hknHD+N1&#10;Swu8MtwMb48ZjaKz5qDDpo2Y62CPnX5+OB0RDt/4WIQlJyM8JRXn1JoxMCkRLtEXcSg0FGs8PDDG&#10;7jAarFyJ76bNxJuWlniZZLAZbTFIaJvjJQtLFJw+FUP37MD5lCTsDvDBB1YT8ILlGKnXY+s2pGSm&#10;Y62bOyovWYK3Rqt8KplVW5a/qF5fMzPDJ+MnofyCRei7cwcWODpit78/TkdGwEeNLzQlWY0tFWHq&#10;1V/GdwEHQ4Oxyt0Nw/bvQ9XFS/HJhEl4bYQZXhg6HMVnz0To5ST1HZOCMxciYOvlhmYrbNDJln7R&#10;D56k1BLn8bIaY/8dW/DmGAu8bGWO8oumY5nrYXipawKqo019t+r4Y6HxEbSv+CfN90n3I1i4ck4e&#10;joJB3k1xFsZgHXIbPN4W7Zpi8ao5ub9n/C19mnXPs4CxRDi/f3S/Ov4d0AlpHY8F1UFc6HMxPsFI&#10;1VW0hOGx0vyg+sW4vTF4wcY6vNByD3KQvG7qgol5I8Y8eFS3z6Du+Prbgli3fUVu3u9F4EVPVMi5&#10;uH2WgFAjRg+WNsVLFXsouA/hGnA692KFkYjzl/8dwLER2w5uMFluDI8QR3yrLpjfeudNbNqz1mQd&#10;HSZw7TzSbxjI5SsZaVi4YwZ6z+6I0OggIVO1xEB8qw4uRUPzKkLIUjndR9VzDXKUYIkkn69cTUNA&#10;iPrhDnNHWKwvLiSHwNH9BKIuReb6LccnxaFFn0aibmbAwHaDWmHzfltYTh8uBLIEK6xeED/W/AYl&#10;6v2An2oWQqGqBdCsT0NExUbJWHIV0qpeT/MuuJZxDbdu3cLhgwdx9Iid1Dlwcp/08U1lg7d11da/&#10;YNjEgWgzoIX0/3XFz4QYp2K6dIOfcMzhiNh8UMmckZEhJDnJdN9wLwya3138oUnI1xlRHgu2z8gl&#10;5Jn4SkW5xbJBmLjGEgmp8ZJ3IfI8tu16OJimDh3/H6hWs7I8rn/C9SBsd66S71baLGiP7ltOMJO8&#10;Hv26PpKQ5u8n7T2o2CxWsqiQcMvXL5Ibs+OmjRaisXaDmrJw/6MV0rz4qF67ivTDsZKY6zukl2yT&#10;kNbIzGIliuDomf3iBU1ik3kk7havmmcoL/lTro/1+OmjJK9JiwYP7c8Y/I1kPRLGfH0cIX3EcY94&#10;TL/yyis4lbMf1tEU0oxo/+KLLxgC7533kLGULFMc//vfK9hx+MH3BdvwZgHnmxeZDZrUlfnVIp6z&#10;PD8hTfBizsHrqBCuVJBPmGGVp9wY46aPxquv/Q+77TY/9kKWCnESnV8U+BzHnPfL+S38QyEZg0eI&#10;kxybELKzxqrPgq9cvLHsf6/+T/yaC35TQOZj2vxJcrOceSwnKf8kQtrR+xi+/e4bufmwac8ayStZ&#10;trjU45g1QpqfAR770xDSxHJbw7quTceWOG9EOLPPMZMthFTfun+9yYtjjZD+5LNPcNhhj6zN2Bdv&#10;Hqx7hkCTbEMccTQEVX4U8v89kpDmexLQX3/zlYy1R7/OQkwYt9t/aqfcBKB6njcGeGwkpNm2Zdum&#10;eerq0PFvAT/nvuo3p+NGG7xgMRIFJ0+CfUSo+DtTz8v1GUGlL9e5tM+gwpdWH0lqDRienITLGeni&#10;zxx27QqOJF7CuovnMDs0ANNCAjA+yBeWQd4Y4e+J/j5u6HnWGb28XdFHYZi/F2aGBWJ7zAWEqnXi&#10;jbu3RYF9W60v6VHtGxuD5a7OqGdjgxdHjsBzw4YL0fwC1c20zbAcLa9UOz8vtiFUOI/ADzOmw/Lg&#10;fpw8F4rYq1eRffu2BDC8ff8eEm5m4VRSPKwjwzBajaufrzt6+riip5czequxDfbxgEWAF6yCzmJy&#10;sB9mKCwLD8ZONUbPtGTEX88QO5Lwy5cRlpQkwQo5F7cYyDtHLS1zxvWu+sc5o22ItbM93htridfG&#10;WWLc4W049ztto3Q8Ow6o7/iPP/lIfo92Hfn7XW8wdsOsxVMxz3qG/BZxrRMQZeAkGjarJ79FXDtw&#10;rUTBBDkU4yee8oNrzcbN60s7Pg02auJIsQ8jSc3ygcP7ipVZ/na/BzsObRSxA62u9ql1iqk6Ov67&#10;0AlpHY/Fio1L5QurWMkiefJ/KFJY8vkFaZxvDCefExiqLjTbdW6N+ctnYs7S6dLGmJBes2W5lPOx&#10;SaqwqTijKoX1ihT7Uco27zUQo7x4O3h6l1y8Mp9Ytn6hXGBr++SPCvN54Wu7azW69OwgwaToR8mL&#10;PJbxgo11eYHEC24rddGk9Td9wSQhZbX+noWQpgJs3rIZ6NyjvVxwa/sxxkn3Q+qL3wztu7RGZzW2&#10;2UumIcCoX6qE+LjqpFlWuWMaPclc7efBo6E7Dm2S/IU2s9XF42q5ECXZzzuaoXG+8tgwy4ePGiQX&#10;4RwbYUxIc075qA7r0SOSP2BaGdVMrP9L5fIPXZjpeDxo45GRfVWI5cysDNjarcTgBT3hEuAgSmUt&#10;0bLCL8JbyNe6wysISVt7eHkMnNcNxz2P4FqmoY/k5GQEBQbgwJG9cPY6BQ93d9xV/Xj6u8Fi+ghU&#10;bFFWiGGChDFB4rlmhyoYNWMkhowfgM7D2ouCuXrbCug3uifiEmNlDKFqIV2lZXk07VEP060n47Tr&#10;CXkkMysrC8V/KiLkN1PYebVwT4iR8WigfzT7oWVJ6tVUBIb5w/HsaaSlp0ib61mZcPZ3wIgl/VFv&#10;REVU5fENK4dB83uIrUn+ufAJ95SAhUt3z0XKtWTZR2RkJHbt2yaqcVNzrUPHXwmSgyVKFZXvxlbt&#10;m4uShBfs3uEuEoWc3/30Yya5xTr8bud38qxFU4VEtBg/QvphWcFvvsLEmVbS5mmxZd96idI9ZfZ4&#10;vPTSi9iuFvf5x/g04JM8/P43tY8n4bjLQemDx0ziUstv1tpw07pJy0Z56j8JtGeIuRouRCL9pOll&#10;qD1pxIstEpSm2j0rSNDy965S1QrilU2VLJXg3I+p+o/C0jXzhTjV5pLguoX52prmcSCZySj8pvr+&#10;o8DxnPE9IST7t999nbu+IBlLiw1Tbf4I0COdNy+4LxLT5Sv+LJ+JMuVK5ZkDDYyYT4KXdXhTxlSf&#10;Gmj9wmMy1Q/BPvikwvnkIFV3vsk+/ixQyW9qTDp0/Jswx34v3h5niTdGj8SZyAgqCHJWcI9KvyLr&#10;RhLS1O/k9aw03LlPz+W7QsA+LpGwpa0GCeIsks+3byP6Ria8riRjX/wlLI8IxfywYNiodalDciJS&#10;bjL44H2kZF7HiXOh6L9zBz6fOBHPm5nhVfNRqL3cBqvcXRGZnILsO3dw6+49BFy9gi0XI1Q/QVgU&#10;rn4PoyNhn5yAcxlXcflmNq6r9emte/dwV/XL8ZhOBlqZ4Lr51u0ssQ+5kh6HdApUUkKRee0CEiMP&#10;Ij58HzKuXoTmsy0pp7n1GQe8PdoCn04egz2B9rik1hSm5l/Hnwf+Rr777jvyOzJcXfObqvP/CQoR&#10;xk6xFN7l6Jl92KN+a6k21soNv/eFxOaK22u2Lpd1KC03tDrPCt5E5tNx+0/mtcJ6FGirxXUpBW3k&#10;aUzVofiBokXO81dfF4Bb4GmT9XT8N6ET0joei7LlS8uXB4la43yNkG7dsYWQzYSN7WJZnPOipNcA&#10;Q6AeXoxQBcaLuG8LfS15xoQ0SVnmUbGl9V2uYlnJG2Y5KDfPI9hR1FJU96zZtlwIZn4JU1HEuiSb&#10;WY+qKW4ThQp/K0GRps+fJArpXyoZFNJmOWpsJ5/jsJpsDkdvQ8DEg/a78MKLLwh5sPvoVsl7FkKa&#10;j0aTAPY+5yLBopjHx4VJWnBffASYKioSESTXz/icQOlyJaUe54ueTl6hThg71RJHnffn9s/HjFlH&#10;8/ccP320bBM//FQYrTo0l0A7VF8x75333lE/WFuFQNHunBIkpPmjwYt+3kmdu3S6kPI7D2+SO5fG&#10;x6W1cfZ79EWgjsfgaiRSr14WhTDJVXpMD5jXDasOLBX7DmPVNNMZf3sJjkgrD6qIKw8sgRZj6oiK&#10;2PecFzKzM3PJYAYZ5Cv7poczPZvHzR0Fl7PO4iOdlZ0lr1QqX716FalpaeLnfFst7AmqoLnIDj4X&#10;hPpdaqmFxybZTkxIwLKl1mjfti2+/rIAvv2qIDq0bYdJEybCbNhwVKtUWYjqMaNHw9fHB9HR0dIX&#10;x3Ij+waCzvth+d4FaDehESoPKC7HUXdEBbEwOeZxKOdIDYn7S0tPxabja9FvTmcccN4lRDuPKSkl&#10;AZdSDfPIv52H5laHjv8nUJXcrnMrUXjwO7RD1zaYpX5z+g/rLTdt+Z3JgHMkUjWliQZaF/AGKS8U&#10;+g7pKeSZcfk/EVQqT1EXPbR+aNW+mck6/0SQKOe5HDiir8nyfxPon0zCl0T5ohVzsHrLsj/kRrSm&#10;sn7v/fdkXVW7XnXMWTIdPfp3xfvvvyvzy+Cc2trtt8Cwnikunt/jp402WUeHDh2/H+fUd33D1Yvx&#10;7gQr/G/MSLw/cQy+mzUNtW2WYujeXVju4oTTEWEISUpA6vVMZN/OQlzIFlxL8sbV1DDERRxAXPh+&#10;XM+MQuLF40i9HIBrVyJxLe0csm6kIPvWVbX+I7ms1sxC3D5IORSu0RuV1Bry+u1bOJ95FaeSYnEw&#10;Ngo+aclIu5UtiuSU9AzcUOvd6woXMq/gREIMDsdFw/9KKlLVGvmOWh/n6ZfEM2GUuMXx3Ll7U611&#10;ryqkIV19r6XEuyFFjT8p6gQu+q9Tx3YIl+NcEXf+COLDdyHl4gmkRdsjLSkIl+L94RvhjoP+rljs&#10;eAp9dmxFFesl+GbmVLw7dhReHm2GD6dYYdiBjTifb82g488HbcgK58RIoA2WqTqmwCfk8ueFxPrI&#10;jdFQ9Zq/TAN/b/lEl7ZNgrli1V/k6ZzP1e8hiWfadxm3yQ/rdQvlml/bplChYdN6wjdoeXwSi0Gg&#10;L6Q83lKqQw5BXKDgFyJm0yxNjzjtFc7lUYQ04zPMsZ6eu609baSBtm6mYkuQy9HqcHz5y3X8d6ET&#10;0joeC+2Lgwog4/zHKaTpE0h1Dss1YpUwZdnxtIS0mdUwyes9sHtuHqE94klPQG5rhPSPRb7PU88U&#10;Ic0fhlkLp6BKjYqSbwxNffZbLTtmqwsv5skjyWoBQzUzt3lX0Li99iVO4p/qKe3isEKV8vIYLss0&#10;UA3ONhohXaJ0cSH7tb40axVNiadBa68ppBeqi873P3w/N5gSlUza4+T522gkuI7fhqjkEAQE+eDu&#10;fUOgQ5K3i3fORvuJjXHK+6h4KhsrMPg++eplLN0zD23GN0Cd4b+g5pCyqDGkDGoOLYse09tgl/0W&#10;8VimApvqYuP2cbGx2LNrN6ZOmoy2rVqjZtVqqFKxIiqW/0X8nMuVLoNFCxYKWX1RLeA9/dylfUxM&#10;DOrUrIUaVauifes2QkLv3L4D0VEXc3o2pHv37uF6diYSU+NxyHUvBsztilpDf5bxkYCuPaw8WlnV&#10;x6zNE9UYLz10bNm3skQ53XFyc0y3HSfHIPnZ2XBzc0ZojK/JedSh458MBmfrP7QXjj7mEcp/Cqj6&#10;pv9y2y6t8GPRH0SNY6qeDh1/JmgxwrXcSTeDnYsOHTr+GkSra5qQpEB4XDyLXf72mHZ8J5qvXowf&#10;Z03C+5PG4PVxo/DyKHO8M84S30yfiKrWCzFg12ascbOHR1SwWnuexZXLAcjOuoykyINIu+yP9JRz&#10;SI05g6SoY7iZfQ0pcZ6ID9uPq2lBSL8ahhvX43HzJmOqGNbSTIbVpfpfrSFph3FHra8zb99CklpX&#10;p2SlI+lGBlLU2vLWPcZXuS/1pIU0+RW/MrCgKrt9Jws3spNF2ZyaFICEi8eRcG4/YkJ2Idp/FRJC&#10;tyD+3B6kJvio8fghNf40UmLtcSXtglrjX4B9mBcWORxH1y0b8MuSefhiygS8MWYkXh5jjjcnjsbH&#10;U8agxNzJaLd5OWbb78W+QEd4RHsjVLfm+H8Hr4spLuD1Lp8YNlUnP7j+IeHbun1zsRzT8vn0NgUH&#10;xmRxfjBIL/d1yuPB7xZvAPPpOooZtCfsKBxjrIz8ohxyGZWrV5QYFHuPPyCL+TQ7n/xiPCtud+rR&#10;XtTKjwvYG6D6+ujjD+TJqdJlS8q+q9WqInYeGiG98xH2JV16dxIOgUK+bQc2yHio5B41wUxEfVRX&#10;f/DR+yYDUFeubrDNItyDn/xkmY7/BnRCWsdjoQUVooWEcf7jCGk+yqx94dCCQ8vv3rez5P0WQnrp&#10;2vmSV+DrL3PziJbqB4H5fByX289CSGtj3LxvnVxkM49KG+b9FkLaYtwDIpiBcZjHR5lJSNM2RAsg&#10;RV9K1uFdTSrMWY93CnlnkoQ7txfYzModE8lp5j2JkNZI+/KVfs7NW799heQR+T2kaQ9CuxOWMUCU&#10;cZnWhgEOjfN1/EZcU/Odeg5+vr6GhbAC7S1WHViCllZ1sGzPfPGeNk6sc/fubck/efYohi7qjeqD&#10;GBSxtJC/NYf+LARwY4vqaDuhEUYu7Y/Vh6zhpC4QSFjfun0zd1+mYJyM8+n5TP9m9yBnbLBbidE2&#10;w9B+YhM0HVUDtUmQDyVBXhbVGaBRoe+czjjssg+p6nhuq/Hm7/tG9nVstFuFZqNqYf72GYhPjcvx&#10;zvsVvt4+iIgPlEWXrobWoUOHDh06dOj450Fbx5GwjlLXLyFJQXA874EdfvaYenwnOm5ZiZ9mT8Zb&#10;Y83x4igSthZ4e8IoFJoxCdWXLkTf7Rux1PEA3KNCEBvjgdvZKbJOTL14GIkXTyDrdjru3buD1MSz&#10;SI47g4zUYKTGe+BaaihSVB6V1vfuq3Uv7j0gnwn1PjMzBmmXfZAQcRDXrp5H0iU3JEWdRLj7TCHF&#10;E87tQsql00iLPo7rSW5ITw1EwpUknAz1wdzTdui6xRYVFi/AV9Mm4PWxFnjJyhIvWY7E21YWKLNg&#10;OnrsWIM5p/cJ2ewa5YWwy8EyB9FXc9a2+vr2b4nfQkgT9GomAcxrenpPayAfMNRioFz3m2rH63o+&#10;JfTGm2/kaaeBxK5GSvNVAhDn2wdBMphcirbNOBmMjUFrN+6HdlJPIqS79OogcTgYuJftyX+0aGPg&#10;IlwCTguPwkDRxvvVwDG9rI6ffta0QdM4A4JWXHuObUWz1o3RoVubh/ZrTEgfcznwULmO/yZ0QlrH&#10;Y7Fl3zr50uCjlcb5/9femYBVVa57PDsaKU6n0jSzOk2Wx6nUrFNdUyNN7Wa34WiZmmlKOM/iwCAp&#10;OKaW84ADZk4oswioIIgIGxAVUEQTxQHUc67n3o517vOe9f82a7E2LAavPqj1f59+j7G+91vfWmuv&#10;h73573f9Xzxiov9CMaM3NYR1xyC3AeoRGPzSwi8gPJr51NNPqEc4UQ2MvKEjBql5fQcWN9/BIx2d&#10;XDoqkRQWF/DixC93fBPX/f2uypICc9BZH16eQdHFXe3RGApjaFyjbwN41Brf/GFM91k6kB4lXXu6&#10;qDeVGtobEr51RBMg/FLXvxWc7DVOvSlAFIYHo3mfAH7TeANCRfiUGeMNqw5cr+kz3SXznM3IhW3H&#10;p/0/kYf6nRiFAAAQEElEQVSLPLKdtXnvvuciPwT5K28ltb+MGPmwdy+1Jt4kYenhNsbebAiP0iLH&#10;d6G3+hkezyUfiVmp5TTT3kQwjmuN44enNX4O3bddPSaObc8VNVLCa9Hr454Obwq64N2561uW326S&#10;W+RathzLTZUr/7go169fV1XTaO63JylMJi4dIcPmfyHrw1dJfuF59YHaHMiFYHzpar4kHU+QLdEB&#10;4uM/VfrN+Eh5Nf9laEt5w7W18qR+y81eVd15RHvlT/22Ax0MMAZhG3kQuSE2w/MZ+/nLkJZqrK9X&#10;L/FcM0k2Rfpr93ycqpD+541/Ku+8klFw7ZKq4h757SAZs9hVQuJ3qKpv3Z+68L8vSfqJZGVpUNaH&#10;NkIIIYQQ8tsCAm2O9vkv83KGpOTZJCIzVlYeDJUpoZukd8BS6bDIVx6ZPkEeGD9KnKdOkAZe06TF&#10;7FnSY8VyGbFti3y3P1zCbTGSczZV/n4tVwpzAuUfV47Lrzeua59AYYdX5NUMUdr+nxKyC0+Hy/9c&#10;zZKL+SmSkZssQUeSZF50iHy1ZaO4LF0sz82cIQ97uKvmgk7jx0gTr8nScckc6ffDCvHevVXWan/D&#10;RWl/u9rOpUrW5aOSq63JQop7G/Q+uFlB+siZJGWViTlWQPtAwZfV3N3xQdK85YuW824VsyCNYkFY&#10;yZW0jjMD0RhV0E5OTkozmb/Mz8FuBE9Iw8rDai0z0GL69PtEVX9P+2aS0QcMlCxmBKj+1sczzrBH&#10;ELFDQZqUC/yHen9u9xjCLzerHPLbISJ+lzz2eGP1rSc8qa1yyO0DzZ9+upottvQkuVRwUfvYbG/y&#10;BwE3IjFYvNe6q2Z/vhs8JPJQqOScy5afb/yvyrOKX7QP3ahIvvr3QrlQmC8ntfzU7GQ5kL5P7W/H&#10;/s1KLN4ctV5+jN4g2/f9IGEJuyQ2LUZSTyTLybwsJYSjKhuNCX/59UbRnksHhPHTF05JTEqkzN88&#10;UzvOL8Vj9QTZFbdN7eMXbRxx/nyepGjnl3ftpGSdT7O8DoQQQgghhIDcK5mSeSlDkvNsEpYVJ4vj&#10;d8rIQH/puXqhtF3oK4/7eEityePE2X2cNPKaKi3nzpQPVi+TaaFB4p8YL8viY2Xszu3isnyxNPPz&#10;lkc8pkqtiWPEefJ4ecbPUzosmiWfrF0sE4M3yprEcInOTpBUiM3amiyW+P2gW4w2fsyx8A52ZKgU&#10;xv/DinRz8DrVlwnN+5CPflB6LoTfdVtXqoK6fcm7VW8m/alqWGPM+36WPF4k7sKa415vhrvZdH43&#10;Ayw6cA0ACgqtcsjvEwrShBByl4Bqi8yzaZJkS5CCwgIlCONxQ4jUqEreZ4uShVv8xG3eQBni11em&#10;rxovq0OWah+a9irPZgjJ8GX++cbPpfylKxPI/5c2D3Yf8IrG/s5fztM+ZMWpqm2v1RNVc0ZXjbmb&#10;fJQP9lltXTQjRECkvnbtikRGhcnxM6mqYQjOiVUkhBBCCCHkdpJdcFRseTaJzDogyxJCZNj2tdJp&#10;yVzpvmK+TAoOkPVJu2XviYOSdj5VcoqeRiVEJ+l4rDgV9WzSn6DWCY7ZJm3atTKsNPBv/0GfKYEa&#10;9huuIwereXgavGGjBvJS+zaGUIveUc88/7TaNxr7otcVhOmcy0cd1rgXwLl+1OcDQ1BHFfRgty8s&#10;c8tj2Jgh9n00bSJxqXaxnxBAQZoQQu5SdDE3PiVGTp87IWfzT8vFCxeUdYcSj//vX/Lrr7/I365f&#10;k2O5R2T3oWBZF75Svt8xX5YFLhT/sOXyY9QG2RW3VRsLUdXMcfC4O7JP/bs3ZY+qvEaDQlROrwtb&#10;qeZh/trQZRKasFPST9rkyt+uKLEZ62FdUFhQINknM+XUuSzZExuimntQeCaEEEIIIYTcC2wOWqee&#10;DK5Tt45ExgdZ5uhk56eJz3xPiU4KVZX0eNJV7/n0W0ad66WM//ffebAGfaxJY2WRun77Kv69SByg&#10;IE0IIYQQQm4JNCuuV9/e42HoyEGWOfciPvM81DmhX4Tu0UgIIYSQ3wZxqXvEf8sK2XMwxNKyJSs/&#10;TfYejpBTBfdehfPdwO4DQer6JmcfsBwnv28oSBNCCCGEVDFtX2mjhE6wMmCJsR0+hN3eczHGStK1&#10;x9sODWfhZYgu6Va5IPpQqJELH8SS4xOnjzHGdUZNHGaMRxyouBM6GhU7OT2g8tu9+rLD2Phpo4x9&#10;WYEu7W6jhzjMqYgl/t8a859t9oyk3MIfOcfzUsTTd4q6DtivVU6ndzqqtVDdg2bGVjmVBdVUkQnB&#10;qgl03bp1jPMoqyv+Me34PuzTy2i+VJK2r7wksbZIIx/Ni9GcuE6d2pb56BMRsGO1kY9KJXTEt8rV&#10;ef/jnto9V3EPgCzt+OGzabUPM9WrVxffb73VHDz+PM1nktSs9aBlLqqq8Iesvga8Oq3ySvLuf3Z1&#10;EBYOZ8bJyIlu6rFrPadGjRoSELjWyCGEEEIIIVUHBWlCCCGEkCrGSpCGoNexy5tqm7NzLVmzeVmp&#10;eWbGThlh7OPTAX+1zDFjFqSbPtlUdWaHkOy30Ed+ulr8COXNCNIQWD/8q73rPITGLaEbHcbNgrSr&#10;qXIaovrzLzxrjL3e8TWHeVUFKqN0sbdlmz9b5qTnJmo5dsH9z61evKUqqYCda5X42kJbC13pGz7a&#10;QO3XSpBOyzmoPBsx/mDNByXx6D5jLCoxVOrVt4uruI44D7wWbqO/Utvuv/9+mew1zhBls/JTHbrm&#10;6/cWBOnu73dT2xo3aSSJx4rXuJ14+robaz/97J+UEI3tw8bafSXBmMnDjfyU7Hhp0vQxYwyVa/qY&#10;FbaTCfJcs2dULq7LRpPojsew4eP5QotmsnDlHPU6I4+CNCGEEELInYOCNCGEEEJIFVOWIO3ybmdj&#10;+8OPPCTbIzaVmquDSlg9F/Tp/7EcO5tsmQsMQbqavUv8F0M+N+ZuCd1g5N2MII3q3OeKhOU2bVvJ&#10;4aw4h/GyBGng7j3BGHviyceN7bpg2PmdjvLRp/ZmOgDXJudyhmwN2yh/LKoKf+3NDpJxJknN069H&#10;o8YNxXOWu9Su42zM1Rn09QBjnQGm8y+J66jBRt7pK5nStae9ah1ek9vCAoyxmQu8jDntOrxkbC8L&#10;CMC6f2JYbKDq7o+5VoL0rqgt8pB2D2AcojO8+vUx3Cs9P3hXjdWuU1s2Bq5RQrlL9y5qm3NtZ+2+&#10;+t5hf98un63GQO9+H6ttVSFI+y2aIdVrVFdrPPFUU+P8wUvtWhvHVPILmEme44yxkRPcHMbMoMq9&#10;Tt3iivBv5ns6jJuvOaAgTQghhBBy56EgTQghhBBSxZRl2XHiQrrMW+KrhE99HKDitXmLF8R/6woH&#10;K4J9hyPkPzq9rrrAm/MhZo8Y/7WRB8yCtMcsd7XN3Xu8MWfJWrtlxc0I0tjnH6r/QeW+0+NtyTxn&#10;cxi3EqQhIEJg1LcDiK/6HF0wBA83eEhZagQErlHWDagCrkiQBrCm2BYeoCws0Hjo8y/7GGNfj/7K&#10;WKsyFdIQM4eO+FLl4Dp7zJpsjIXu3yENGj6iBNcx7iMc5lVERYJ0buEx6Ws6blRTv9y+tbLpePJP&#10;T6gKd33s+zUL1HGu3PidIc5CqG7VpoW0f7WtNGv+vDxQZKsC2r/WVq2BOQOH9jO2l6Sadq906+ki&#10;6bmHHI6tsoRp16dWrZpqXxC8g6O3Ooz/sMtfata0j0NEb4nj1Y4NArz5eLt0fcthng6OC/eAnjfW&#10;VGVdFhSkCSGEEELuPBSkCSGEEEKqmLIE6ZKgAnnCtNFS/4/2hoHAZ66HZW7GT4eVqGzeN4TZ1JwE&#10;NW4lSKOqdvi4oUrwhtUBhN+bEaRhQaHnViRI60DUfbRRA3mnexdZsNRXVfua5zgIhtr+zWOgMoJ0&#10;34F9HOas/XG5MTbQtZ+x/WYFaQAR3yrvZqlIkNaB6Lpu6wp1H4CZ870kKGqr4dcMQTwwcrORDwEe&#10;P8+YPU3lwxpkS8gGmbP4G+McRk8a5rBGSdJOJcorr7Uz8oePdVXbZy7wVPeKvl1nxcbvSu0jNiVS&#10;eYTrOYtXzSuVA7Lz01SFvs/c6ep43b3Ga69xgIydMtKY67fIx3LugK8+M3Le+6/upe4lKyhIE0II&#10;IYTceShIE0IIIYRUMVaCNOwowvYHSnZ+cdNCgIroPv0+MvLHTR2lKoWRa9W1HAKtngvLh0PH96vt&#10;VoK0jpffVDVWr15d6f158VoVCdLBMduMau4uXTuVsgwpz7KjLO6UII2qXPMcHVz/L137qxwnJydZ&#10;uGKOMQYv7B9D1suG7ascPJ4rQ2UFaSuWr1+sXR+7DQaE2FOXy/e1jj4UZjQObNioQYXC7ZHTSfLq&#10;G6+ofOAzZ7plXlnguj719JPGfO/Z0yzzrMAXAEHRW6VeffuXMK1fbmWZN2R48ZcEjzZqKCknKtfc&#10;koI0IYQQQsidh4I0IYQQQkgVYyVI207GSy3nWsb2kqAy9dP+n0jOpQw5lpciHbu8YZmnqHaf1H+o&#10;voNIWp4gDWYv8ill/VGRIA2xu/XLLVUu/IFR0W0ev9sFadC81YvGmI7ZQzq38Li0aN1cbUc18u4D&#10;u4yx0e7DjTmV8ZDeHLxeqhdZnJTFW13eNPLhC26VA9BE0neht8P+V21aYumdDfDa9ujVzaGKHR7l&#10;Vrk6NR6oIZM9x6lrYF6nPPBlyZudXzf20X/wZ3Kq4JhlLqxazOuZqXZ/Nenk0tF4fXUgWE+ZMUGN&#10;Iw/nCwHdnGNmf8ruUvsuCZ4k2Hs43HI+IYQQQgi5/VCQJoQQQgipYuLTo1WFLDBXxqIaF+IahN3w&#10;uJ1qfO/hCEnNOSinLURB2DMkHtsvEQd2qdw9B0OUCJ19Ia1ULqpi9TwrAe/M1SzVlFA/rn3JEaVy&#10;rNCrq8H0byY5jOG4w2N3agRKyol4h7Gy0K9NZEKwnLjoWC0O4LMdlRiqchIyYgxPbViWYBuum+2k&#10;3aZE5/g5m0TE2c/dqqocx4n1MI59I18f22SyJRnsVtwUEaCqPUq75lgTNhfmMSsgBuuva1mguljP&#10;x2uekh0v0UXni7m4N45q52r2EtfBNgi4+5N3G+tEHwqVVO16WInKEHdhmXHw6F517+jHgNegvAaZ&#10;5YF7L6Jo7ZhDYeoLFKs8YL/fD0msds762piD18/q/AAEb1wj5OI1LU+MBie19fV9lwXOHX7jVvMJ&#10;IYQQQsjth4I0IYQQQgi5Jbq9Z/czRnO/WFuxoHqvk3Q81rD0qEwFNCGEEEIIIaRiKEgTQgghhJBb&#10;AlWr7t4TpMf73VRjOquce5EFy/zUOcGvOPXUQcscQgghhBBCyM1BQZoQQgghhBBCCCGEEEJIlUBB&#10;mhBCCCGEEEIIIYQQQkiVQEGaEEIIIYQQQgghhBBCSJVAQZoQQgghhBBCCCGEEEJIlXAfg8FgMBgM&#10;BoPBYDAYDAaDwWAwGAwGg8FgMBgMBoPBYDAYDAaDwWAwGAwGg8FgMBgMBoPBYDAYDAaDwWAwGAwG&#10;g8FgMBgMBoPBYDAYDAbjLov77vs3AodYtxN3ht8AAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAHfs&#10;wLfkAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAMhu+T9g6RJ+0GaWBlXdcUIbTthJAG&#10;kxC30Ji2onGqJrTl7RdO282WP/3+/mw5mob12LnakgQxjYAhFVbXVEr42X9OEmDOK9KqsYQSbuhg&#10;mT8+ZCrVdqBv7He+ZCGEXKokVN63KeeuqNAoN7UtUridbWeUD2tXct2pIYSbhs+iaMGNqil8qFSL&#10;6wqLy+5qJHwNaljNxUe/uZzXt+M+3h42AqV8fhpX78A8jv4Phrt+UIc8OJ3slbRjjYSJEC9vgb1P&#10;8UwAC0wSvy6AnQIcJdEceJ7x/zXyXwAAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCO99JS&#10;2AkAAAQoAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3&#10;J0dhzAAAACkCAAAZAAAAAAAAAAAAAAAAAD4MAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsB&#10;Ai0ACgAAAAAAAAAhAOX+dY95KQAAeSkAABQAAAAAAAAAAAAAAAAAQQ0AAGRycy9tZWRpYS9pbWFn&#10;ZTMucG5nUEsBAi0ACgAAAAAAAAAhAGxzOgX+PwEA/j8BABQAAAAAAAAAAAAAAAAA7DYAAGRycy9t&#10;ZWRpYS9pbWFnZTIucG5nUEsBAi0ACgAAAAAAAAAhAPVLgsEsEAIALBACABQAAAAAAAAAAAAAAAAA&#10;HHcBAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAHfswLfkAAAADgEAAA8AAAAA&#10;AAAAAAAAAAAAeocDAGRycy9kb3ducmV2LnhtbFBLBQYAAAAACAAIAAACAACLiAMAAAA=&#10;">
               <v:group id="مجموعة 68" o:spid="_x0000_s1045" style="position:absolute;top:762;width:61751;height:78257" coordorigin="-368,2182" coordsize="80838,84348" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLTb1hwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GtMqIVFMRUXEhA6OCuLs0tw9sbkoT2/r3k8XALA/nvd4MphYdta6yrCCeRiCIM6sr&#10;LhTcrofPJQjnkTXWlknBmxxs0tHHGhNte/6h7uILEULYJaig9L5JpHRZSQbd1DbEgctta9AH2BZS&#10;t9iHcFPLWRQtpMGKQ0OJDe1Kyp6Xl1Fw7LHfzuN9d37mu/fj+vV9P8ek1GQ8bFcgPA3+X/znPmkF&#10;izA2fAk/QKa/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEtNvWHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:roundrect id="مستطيل مستدير الزوايا 21" o:spid="_x0000_s1046" style="position:absolute;left:3631;top:17996;width:10807;height:62091;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="13101f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAWVkOTxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfBf9DuMLeNG1hop1RdGywp2l1P+DS3DVlyU1pstr5681gsMfDOec7nM1udFYM1IfWs4J8kYEg&#10;rr1uuVHwcXmdr0CEiKzReiYFPxRgt51ONlhqf+WKhnNsRIJwKFGBibErpQy1IYdh4Tvi5H363mFM&#10;sm+k7vGa4M7KIsuW0mHLacFgR8+G6q/zt1MgD8faNpU5Du/Velnc8uz0aF+UepiN+ycQkcb4H/5r&#10;v2kFRQ6/X9IPkNs7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABZWQ5PEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#375623 [1609]" strokeweight="2pt">
                   <v:stroke linestyle="thinThin" joinstyle="miter"/>
                 </v:roundrect>
@@ -6703,61 +5788,61 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                         <w:t>اسم الباحث</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00AA12C0" w:rsidRDefault="00AA12C0" w:rsidP="00AA12C0"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008D4393" w:rsidRDefault="00B47A8D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11C8698D" w14:textId="77777777" w:rsidR="008D4393" w:rsidRDefault="00B47A8D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="254D4464" wp14:editId="20458047">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1045845</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1387475</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6442710" cy="8826500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="99" name="صورة 99"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="14" name="photo_2024-02-25_22-05-55.jpg-1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6773,188 +5858,196 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6442710" cy="8826500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00854DD5"/>
     <w:rsid w:val="00043DBA"/>
     <w:rsid w:val="00076B0F"/>
     <w:rsid w:val="000C2CF6"/>
     <w:rsid w:val="000C4EC7"/>
     <w:rsid w:val="00106B6C"/>
     <w:rsid w:val="00147FB0"/>
     <w:rsid w:val="001A7115"/>
     <w:rsid w:val="001F2961"/>
     <w:rsid w:val="0029167A"/>
     <w:rsid w:val="002D28A8"/>
     <w:rsid w:val="002F4B8E"/>
     <w:rsid w:val="00302799"/>
     <w:rsid w:val="00364BE6"/>
     <w:rsid w:val="00375B94"/>
     <w:rsid w:val="003A73C0"/>
     <w:rsid w:val="003D7269"/>
     <w:rsid w:val="00427790"/>
     <w:rsid w:val="0042782B"/>
     <w:rsid w:val="004503B1"/>
     <w:rsid w:val="00494F9D"/>
     <w:rsid w:val="00526243"/>
     <w:rsid w:val="005A360B"/>
     <w:rsid w:val="005B29ED"/>
     <w:rsid w:val="005B5925"/>
     <w:rsid w:val="005C64CB"/>
     <w:rsid w:val="005E7457"/>
     <w:rsid w:val="005F4D6D"/>
     <w:rsid w:val="00620049"/>
     <w:rsid w:val="0062398F"/>
     <w:rsid w:val="00745D45"/>
     <w:rsid w:val="007B050B"/>
     <w:rsid w:val="007D5B3C"/>
     <w:rsid w:val="0084094B"/>
+    <w:rsid w:val="008409CE"/>
     <w:rsid w:val="008509F2"/>
     <w:rsid w:val="00854DD5"/>
     <w:rsid w:val="00862B98"/>
     <w:rsid w:val="00891D5A"/>
     <w:rsid w:val="008D4393"/>
     <w:rsid w:val="00933F04"/>
+    <w:rsid w:val="00937984"/>
     <w:rsid w:val="0095106D"/>
     <w:rsid w:val="00964FAF"/>
     <w:rsid w:val="0098593B"/>
     <w:rsid w:val="00986BBC"/>
     <w:rsid w:val="009A6E7A"/>
     <w:rsid w:val="009D6E80"/>
     <w:rsid w:val="009F1DCE"/>
     <w:rsid w:val="009F72ED"/>
     <w:rsid w:val="00A33AB0"/>
     <w:rsid w:val="00AA12C0"/>
     <w:rsid w:val="00AB608F"/>
     <w:rsid w:val="00B055AA"/>
     <w:rsid w:val="00B21583"/>
     <w:rsid w:val="00B35A1C"/>
     <w:rsid w:val="00B47A8D"/>
     <w:rsid w:val="00B6095A"/>
+    <w:rsid w:val="00BA3753"/>
+    <w:rsid w:val="00C2372F"/>
     <w:rsid w:val="00D15158"/>
     <w:rsid w:val="00D37214"/>
+    <w:rsid w:val="00D7640D"/>
     <w:rsid w:val="00DE1177"/>
     <w:rsid w:val="00DE6ED0"/>
+    <w:rsid w:val="00E223C3"/>
+    <w:rsid w:val="00E25FF7"/>
     <w:rsid w:val="00E9416E"/>
     <w:rsid w:val="00EA5DD6"/>
     <w:rsid w:val="00F511EF"/>
     <w:rsid w:val="00F5666D"/>
     <w:rsid w:val="00FD1E60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="32B5ED89"/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5FBE4333"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1E00DC37-C087-4362-B2F1-1EB8402EAECB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7282,58 +6375,64 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
@@ -7451,51 +6550,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
     <w:name w:val="نص في بالون Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B47A8D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
@@ -7755,78 +6854,78 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE5C2CB3-2418-434E-8DA1-8FF3F2AEC73B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2629</Characters>
+  <Pages>5</Pages>
+  <Words>459</Words>
+  <Characters>2622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>العنوان</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SACC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3084</CharactersWithSpaces>
+  <CharactersWithSpaces>3075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maher</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>