--- v0 (2026-08-24)
+++ v1 (2026-10-25)
@@ -1,458 +1,434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="5D31CBA1" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B621146" wp14:editId="7C3DB4BE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04714DD5" wp14:editId="09C388B9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1870075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-508000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3604895" cy="537210"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Text Box 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3604895" cy="537373"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                          <w:p w14:paraId="7DCD459B" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Al-</w:t>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> Journal of Economic and Administrative Sciences</w:t>
+                              <w:t xml:space="preserve"> Al-Ghary Journal of Economic and Administrative Sciences</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                          <w:p w14:paraId="46F44105" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Print ISSN: 3006-1911 Online-ISSN:3006-192x</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                          <w:p w14:paraId="236F4472" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                             <w:pPr>
                               <w:ind w:left="21" w:right="39"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="9BC2E5"/>
                                 <w:sz w:val="18"/>
                                 <w:u w:val="single" w:color="9BC2E5"/>
                               </w:rPr>
                               <w:t>DOI:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="9BC2E5"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="0000FF"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="18"/>
                                 <w:u w:val="single" w:color="0000FF"/>
                               </w:rPr>
                               <w:t>https://doi.org</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
+                          <w:p w14:paraId="7EA184E7" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
+                          <w:p w14:paraId="15749AAA" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="04714DD5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 19" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:147.25pt;margin-top:-40pt;width:283.85pt;height:42.3pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCdprTGgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tr2zAUfh/sPwi9L3aubUyckrVkDMJa&#10;SMueFVmKDZKOJimxs1+/IzlJw7anMQLKufk7t+8sHjqtyFE434Ap6XCQUyIMh6ox+5K+va4/3VPi&#10;AzMVU2BESU/C04flxw+L1hZiBDWoSjiCIMYXrS1pHYItsszzWmjmB2CFQacEp1lA1e2zyrEW0bXK&#10;Rnk+y1pwlXXAhfdofeqddJnwpRQ8PEvpRSCqpFhbSK9L7y6+2XLBir1jtm74uQz2D1Vo1hhMeoV6&#10;YoGRg2v+gNINd+BBhgEHnYGUDRepB+xmmP/WzbZmVqRecDjeXsfk/x8s/3Z8caSpcHdzSgzTuKNX&#10;0QXyGTqCJpxPa32BYVuLgaFDO8Ze7B6Nse1OOh3/sSGCfpz06TrdiMbROJ7lk/v5lBKOvun4Dn8R&#10;Jnv/2jofvgjQJAoldbi9NFR23PjQh15CYjID60aptEFlSFvS2Xiapw+uHgRXJsaKxIUzTOyorzxK&#10;odt15zZ3UJ2wSwc9T7zl6wZL2TAfXphDYmBjSPbwjI9UgCnhLFFSg/v5N3uMx32hl5IWiVZS/+PA&#10;nKBEfTW4yflwMonMTMpkejdCxd16drcec9CPgFwe4llZnsQYH9RFlA70d7yJVcyKLmY45i5puIiP&#10;oac/3hQXq1UKQi5aFjZma3mE7oe7OgSQTZp7HFM/G9xXVJCNaXPny4l0v9VT1Pt9L38BAAD//wMA&#10;UEsDBBQABgAIAAAAIQCS7Fhk4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcWqdWG4UQp6oiVUgIDi29cHPibRLVXofYbQNfjznR42qfZt4U68kadsHR944kLOYJMKTG6Z5a&#10;CYeP7SwD5oMirYwjlPCNHtbl/V2hcu2utMPLPrQshpDPlYQuhCHn3DcdWuXnbkCKv6MbrQrxHFuu&#10;R3WN4dZwkSQpt6qn2NCpAasOm9P+bCW8Vtt3tauFzX5M9fJ23Axfh8+VlI8P0+YZWMAp/MPwpx/V&#10;oYxOtTuT9sxIEE/LVUQlzLIkjopElgoBrJawTIGXBb9dUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAQnaa0xoCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAkuxYZOEAAAAJAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                    <w:p w14:paraId="7DCD459B" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="4472C4" w:themeColor="accent1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="4472C4" w:themeColor="accent1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Al-Ghary Journal of Economic and Administrative Sciences</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                    <w:p w14:paraId="46F44105" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="4472C4" w:themeColor="accent1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="4472C4" w:themeColor="accent1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Print ISSN: 3006-1911 Online-ISSN:3006-192x</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                    <w:p w14:paraId="236F4472" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                       <w:pPr>
                         <w:ind w:left="21" w:right="39"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="9BC2E5"/>
                           <w:sz w:val="18"/>
                           <w:u w:val="single" w:color="9BC2E5"/>
                         </w:rPr>
                         <w:t>DOI:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="9BC2E5"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="0000FF"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="18"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t>https://doi.org</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
+                    <w:p w14:paraId="7EA184E7" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="4472C4" w:themeColor="accent1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
+                    <w:p w14:paraId="15749AAA" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="664BE936" wp14:editId="093EB721">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D60D85B" wp14:editId="7758E8E8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-516255</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-552450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6667500" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6667500" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                          <w:p w14:paraId="79BB319E" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:color w:val="4F81BD"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Open </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16583CE2" wp14:editId="52245F86">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49D58247" wp14:editId="1EF3BBAE">
                                   <wp:extent cx="148590" cy="200025"/>
                                   <wp:effectExtent l="19050" t="0" r="22860" b="104775"/>
                                   <wp:docPr id="5" name="Picture 5"/>
                                   <wp:cNvGraphicFramePr/>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="5" name="Picture 5"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId7">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
@@ -528,76 +504,76 @@
                               </w:rPr>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:color w:val="4F81BD"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-40.65pt;margin-top:-43.5pt;width:525pt;height:45pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZ5EJdBAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVLxA1XS1dFSEt&#10;F2mXD3AcJ7FwPGbsNilfz9jJlgreEHmIPJ7x8Tlnxru7oTPsrNBrsAVfzOacKSuh0rYp+Lfn45u3&#10;nPkgbCUMWFXwi/L8bv/61a53uVpCC6ZSyAjE+rx3BW9DcHmWedmqTvgZOGUpWQN2IlCITVah6Am9&#10;M9lyPt9kPWDlEKTynnYfxiTfJ/y6VjJ8qWuvAjMFJ24h/TH9y/jP9juRNyhcq+VEQ/wDi05oS5de&#10;oR5EEOyE+i+oTksED3WYSegyqGstVdJAahbzP9Q8tcKppIXM8e5qk/9/sPLz+SsyXVHvOLOioxY9&#10;qyGw9zCwRXSndz6noidHZWGg7VgZlXr3CPK7ZxYOrbCNukeEvlWiInbpZHZzdMTxEaTsP0FF14hT&#10;gAQ01NhFQDKDETp16XLtTKQiaXOz2WzXc0pJyq23i7gmcpnIX0479OGDgo7FRcGROp/QxfnRh7H0&#10;pSSxB6OrozYmBdiUB4PsLGhKjumb0P1tmbGx2EI8NiLGnSQzKhs1hqEcJj8n90qoLqQbYRw+eiy0&#10;aAF/ctbT4BXc/zgJVJyZj5a8e7dYreKkpmC13i4pwNtMeZsRVhJUwQNn4/IQxuk+OdRNSzeN3bJw&#10;T37XOlkRGzOymujTcCUzp4cQp/c2TlW/n+v+FwAAAP//AwBQSwMEFAAGAAgAAAAhAOL7wWbdAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLyYdqlVoMjSqInGa2sfYIApENlZ&#10;wm4LfXunJ73NZL788/35dra9OtPoO8cGVssIFHHl6o4bA4fvj0UKygfkGnvHZOBCHrbF7U2OWe0m&#10;3tF5HxolIewzNNCGMGRa+6oli37pBmK5Hd1oMcg6NroecZJw2+vHKIq1xY7lQ4sDvbdU/exP1sDx&#10;a3p43kzlZzgku6f4DbukdBdj7u/m1xdQgebwB8NVX9ShEKfSnbj2qjewSFdrQa9DIqWE2MRpAqo0&#10;sI5AF7n+36D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFnkQl0EAgAA9gMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOL7wWbdAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="2D60D85B" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-40.65pt;margin-top:-43.5pt;width:525pt;height:45pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZ5EJdBAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVLxA1XS1dFSEt&#10;F2mXD3AcJ7FwPGbsNilfz9jJlgreEHmIPJ7x8Tlnxru7oTPsrNBrsAVfzOacKSuh0rYp+Lfn45u3&#10;nPkgbCUMWFXwi/L8bv/61a53uVpCC6ZSyAjE+rx3BW9DcHmWedmqTvgZOGUpWQN2IlCITVah6Am9&#10;M9lyPt9kPWDlEKTynnYfxiTfJ/y6VjJ8qWuvAjMFJ24h/TH9y/jP9juRNyhcq+VEQ/wDi05oS5de&#10;oR5EEOyE+i+oTksED3WYSegyqGstVdJAahbzP9Q8tcKppIXM8e5qk/9/sPLz+SsyXVHvOLOioxY9&#10;qyGw9zCwRXSndz6noidHZWGg7VgZlXr3CPK7ZxYOrbCNukeEvlWiInbpZHZzdMTxEaTsP0FF14hT&#10;gAQ01NhFQDKDETp16XLtTKQiaXOz2WzXc0pJyq23i7gmcpnIX0479OGDgo7FRcGROp/QxfnRh7H0&#10;pSSxB6OrozYmBdiUB4PsLGhKjumb0P1tmbGx2EI8NiLGnSQzKhs1hqEcJj8n90qoLqQbYRw+eiy0&#10;aAF/ctbT4BXc/zgJVJyZj5a8e7dYreKkpmC13i4pwNtMeZsRVhJUwQNn4/IQxuk+OdRNSzeN3bJw&#10;T37XOlkRGzOymujTcCUzp4cQp/c2TlW/n+v+FwAAAP//AwBQSwMEFAAGAAgAAAAhAOL7wWbdAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLyYdqlVoMjSqInGa2sfYIApENlZ&#10;wm4LfXunJ73NZL788/35dra9OtPoO8cGVssIFHHl6o4bA4fvj0UKygfkGnvHZOBCHrbF7U2OWe0m&#10;3tF5HxolIewzNNCGMGRa+6oli37pBmK5Hd1oMcg6NroecZJw2+vHKIq1xY7lQ4sDvbdU/exP1sDx&#10;a3p43kzlZzgku6f4DbukdBdj7u/m1xdQgebwB8NVX9ShEKfSnbj2qjewSFdrQa9DIqWE2MRpAqo0&#10;sI5AF7n+36D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFnkQl0EAgAA9gMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOL7wWbdAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                    <w:p w14:paraId="79BB319E" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:color w:val="4F81BD"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Open </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49D58247" wp14:editId="1EF3BBAE">
                             <wp:extent cx="148590" cy="200025"/>
                             <wp:effectExtent l="19050" t="0" r="22860" b="104775"/>
                             <wp:docPr id="5" name="Picture 5"/>
                             <wp:cNvGraphicFramePr/>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="5" name="Picture 5"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
@@ -679,100 +655,100 @@
                           <w:color w:val="4F81BD"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Insert the Title of the Manuscript:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="5A5DC70A" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="5AA9A585" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert Running Title: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="393FC5D2" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="5E94CF58" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Author Name</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -791,51 +767,51 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A99A3F7" wp14:editId="63340462">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28EC01EC" wp14:editId="0112751C">
             <wp:extent cx="137795" cy="109220"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="25" name="Picture 25">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="25" name="Picture 25"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -846,51 +822,51 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="140734" cy="111617"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D9912A5" wp14:editId="546D251F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C235364" wp14:editId="32430137">
             <wp:extent cx="137795" cy="114300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="26" name="Picture 26">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="26" name="Picture 26"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -933,51 +909,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Second Author Name</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A3606A7" wp14:editId="05AA2032">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F9270C6" wp14:editId="3FFD34F2">
             <wp:extent cx="137795" cy="114300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="27" name="Picture 27">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="27" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -988,51 +964,51 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="140734" cy="116469"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AA1C473" wp14:editId="5AFA6903">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FE4F9A9" wp14:editId="3E4AA8C1">
             <wp:extent cx="137795" cy="113665"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="28" name="Picture 28">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId14"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="28" name="Picture 28"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -1055,79 +1031,79 @@
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Third Author Name</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="0DE35CCE" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="539B6DE2" wp14:editId="0CD3501F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5138BE5E" wp14:editId="08EBF637">
             <wp:extent cx="137160" cy="106680"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="9" name="Picture 9">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -1144,82 +1120,90 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>: ORCID Number for each Author</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481AA0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ORCID Number for each Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666C0BA6" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B560A6" wp14:editId="46497A4D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F515C31" wp14:editId="4F4AB731">
             <wp:extent cx="137795" cy="113665"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="7" name="Picture 7">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId14"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -1231,501 +1215,546 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="140399" cy="116192"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>: Email for each Author</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481AA0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Email for each Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A07BDB7" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authors’ Names (First name, Initial letter of the second name, Last name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="7605EA39" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="5BF77741" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Department, College, University, City, Country.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="3FA6DDD7" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Department, College, University, City, Country.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="7F996A27" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Department, College, University, City, Country.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="3B8A4D55" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*Corresponding Author.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    </w:p>
+    <w:p w14:paraId="43C596C3" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="0E358B5D" w14:textId="74D27485" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="48CD0EFF" w14:textId="77777777" w:rsidR="00294100" w:rsidRPr="001A19AB" w:rsidRDefault="00294100">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A19AB">
+    </w:p>
+    <w:p w14:paraId="37301E11" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="4BFE3D41" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Abstract should be divided into the following subheading with word counts between 250-300</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="7380C099" w14:textId="3F7126EB" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC" w:rsidP="00DD71C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Background:</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:r w:rsidR="00DD71C4" w:rsidRPr="00DD71C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Briefly present the context and rationale of the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D69B38E" w14:textId="1224A643" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC" w:rsidP="00DD71C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Objectives</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:r w:rsidR="00DD71C4" w:rsidRPr="00DD71C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State the main objective(s) of the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1A1FBC" w14:textId="7EAEF263" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC" w:rsidP="00DD71C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Methods</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:r w:rsidR="00DD71C4" w:rsidRPr="00DD71C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Briefly describe the research design, population/sample, data collection, measurements, and analytical methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44403E45" w14:textId="2A5653E8" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC" w:rsidP="00DD71C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Results:</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:r w:rsidR="00DD71C4" w:rsidRPr="00DD71C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Present the main findings and statistically or analytically important results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA1C823" w14:textId="7F744DA3" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC" w:rsidP="00DD71C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:r w:rsidR="00DD71C4" w:rsidRPr="00DD71C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>State the principal conclusions and the main contribution of the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C87D636" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Five alphabetical words in a semicolon-separated format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
-[...18 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="73031CC4" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46A7F769" wp14:editId="34CB5781">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0062A227" wp14:editId="62F3735B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>97155</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5825490" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5825490" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="9525"/>
@@ -1739,1490 +1768,1606 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="7A61987E" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.1pt,7.65pt" to="458.6pt,7.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgeS9nwgEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKIot2o6R66gguC&#10;imV/gNcZN5b8pbFp0n/P2GmzCJAQq704Hnvem3nPk+3dZA07AUbtXcfXq5ozcNL32h07/vj947sb&#10;zmISrhfGO+j4GSK/2719sx1DC40fvOkBGZG42I6h40NKoa2qKAewIq58AEeXyqMViUI8Vj2Kkdit&#10;qZq6/lCNHvuAXkKMdHo/X/Jd4VcKZPqqVITETMept1RWLOtTXqvdVrRHFGHQ8tKGeEEXVmhHRReq&#10;e5EE+4H6DyqrJfroVVpJbyuvlJZQNJCadf2bmodBBChayJwYFpvi69HKL6cDMt13vOHMCUtP9JBQ&#10;6OOQ2N47RwZ6ZE32aQyxpfS9O+AliuGAWfSk0OYvyWFT8fa8eAtTYpIONzfN5v0tPYG83lXPwIAx&#10;fQJvWd503GiXZYtWnD7HRMUo9ZqSj41jY8dvN80m91XlxuZWyi6dDcxZ30CRNCq+LmxlqGBvkJ0E&#10;jYOQElxaF4rMSdkZprQxC7D+N/CSn6FQBu5/wAuiVPYuLWCrnce/VU/TtWU1518dmHVnC558fy6P&#10;VKyhySkOXqY8j+avcYE//4u7nwAAAP//AwBQSwMEFAAGAAgAAAAhAIpVe97dAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjstOwzAQRfdI/IM1SOxap0W8QpwKUciGsqCgSuyceJoE7HGI3Tb5+w5i&#10;Acs59+rOyRaDs2KPfWg9KZhNExBIlTct1Qre354mNyBC1GS09YQKRgywyE9PMp0af6BX3K9jLXiE&#10;QqoVNDF2qZShatDpMPUdEmdb3zsd+exraXp94HFn5TxJrqTTLfGHRnf40GD1td45BZvVdixsaYri&#10;o1qOz5vH5ffL6lOp87Ph/g5ExCH+leFHn9UhZ6fS78gEYRVM5lxkfHkBguPb2TWD8hfIPJP//fMj&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACB5L2fCAQAA0wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIpVe97dAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAHAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#4472c4 [3204]">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="5973791F" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DC3E36" w:rsidRPr="001A19AB">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11907" w:h="16839"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="3DFA8615" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="4EF6BC14" w14:textId="114419A6" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00166543" w:rsidP="00166543">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AFC" w:rsidRPr="00166543">
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AFC" w:rsidRPr="001A19AB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C493264" w14:textId="77777777" w:rsidR="00166543" w:rsidRPr="00166543" w:rsidRDefault="00166543" w:rsidP="00166543">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166543">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clearly state the purpose and rationale of the research. Use only strictly pertinent references and avoid an extensive review of the subject. The Introduction must end with the aim(s) of the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1F0902" w14:textId="77777777" w:rsidR="00166543" w:rsidRPr="00166543" w:rsidRDefault="00166543" w:rsidP="00166543">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166543">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Do not exceed one page for the Introduction.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F01D715" w14:textId="59028A21" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AAC56F2" w14:textId="77777777" w:rsidR="00166543" w:rsidRPr="00166543" w:rsidRDefault="00166543" w:rsidP="00166543">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00166543">
+        <w:t>2. Literature Review and Hypotheses Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509051C9" w14:textId="77777777" w:rsidR="00166543" w:rsidRPr="00166543" w:rsidRDefault="00166543" w:rsidP="00166543">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166543">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Present an analysis of previous studies relevant to the topic and the theories supporting the research idea. Develop the research arguments and hypotheses based on the relevant literature. The hypotheses should be clearly stated and logically supported by prior research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2508F9" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79021320" w14:textId="77777777" w:rsidR="00166543" w:rsidRPr="00166543" w:rsidRDefault="00166543" w:rsidP="00166543">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166543">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>3. Research Methodology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27490488" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...58 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Research Design</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373F958C" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Describe the research design and the methodological approach used in the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D58E1EB" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...20 lines deleted...]
-    <w:p w:rsidR="004A4FA7" w:rsidRPr="001A19AB" w:rsidRDefault="004A4FA7">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Population and Sample</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DFC7D7" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="004A4FA7" w:rsidRPr="001A19AB" w:rsidRDefault="004A4FA7">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Identify the study population, sampling approach, sample size, and relevant inclusion or selection criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25026A49" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="004A4FA7">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Data Collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B42AA3" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...35 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Describe the sources, procedures, instruments, and period of data collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D4B14A" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Variables and Measurements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A24A50" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Define the study variables and explain how each variable was operationalized and measured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31099E27" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Research Model</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590515C2" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Present the conceptual/research model and explain the relationships among the study variables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33209A47" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...42 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Statistical Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CB77BA" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Identify the statistical techniques, software/programs, and procedures used to analyze the data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38390669" w14:textId="77777777" w:rsidR="00B21A69" w:rsidRDefault="00B21A69" w:rsidP="00CE4429">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F06AD7" w14:textId="784CDFF7" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AFC" w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Results:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04553025" w14:textId="77777777" w:rsidR="00CE4429" w:rsidRPr="00CE4429" w:rsidRDefault="00CE4429" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...79 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Present the results in a logical sequence using the text, tables, and illustrations. Do not repeat all data from tables or figures in the text; emphasize or summarize only the important observations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2F1926" w14:textId="7A76F7C2" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC" w:rsidP="00CE4429">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(The maximum number of figures is four only).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E4B5EC" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722406E2" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:bidi="ar-IQ"/>
-[...9 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>It must be ended with the limitation(s) of the study</w:t>
+        <w:t>Tables:</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8A44E2" w14:textId="77777777" w:rsidR="00B21A69" w:rsidRPr="00B21A69" w:rsidRDefault="00B21A69" w:rsidP="00B21A69">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21A69">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tables should be double-spaced and placed within the text at the appropriate points rather than at the end. Number tables consecutively in the order of their first appearance. Provide a brief title for each table. Tables should have no inside lines or bars. Use short or abbreviated column headings. Statistical explanations should be given in table footnotes, not in the headings. Explain non-standard abbreviations in footnotes and identify measures of variation such as SD or SEM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCD407C" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A19AB">
-[...20 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    </w:p>
+    <w:p w14:paraId="662FA525" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...232 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Illustrations: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDF5CF3" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Submit the required number of complete sets of figures. Figures should be professionally drawn and photographed. Letters, numbers, and symbols should be clear and even throughout, and of sufficient size. Titles and detailed explanations belong in the legends for illustrations, not on the illustrations themselves. Cite each figure in the text in consecutive order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFDAE52" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321543AD" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="00EF7B06" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00EF7B06">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Authors' contributions</w:t>
-[...116 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+        <w:t>Abbreviations and symbols:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D20D0D" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Use only standard abbreviations. The full term for which an abbreviation stands should precede its first use in the text unless it is a standard unit of measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394B9752" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A19AB">
+    </w:p>
+    <w:p w14:paraId="23F8F856" w14:textId="62442554" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00EF7B06" w:rsidP="00EF7B06">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AFC" w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Discussion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215BC307" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>References:</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">References should be written according to the APA style (American Psychological Association). Footnotes and research sources are placed at the end. A final list of approved references is also </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emphasizes the new and important aspects of the study and concludes and relates the observations to other relevant studies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>It must be ended with the limitation(s) of the study</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58559778" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A0ABB6" w14:textId="65FE25FA" w:rsidR="00DC3E36" w:rsidRDefault="00EF7B06" w:rsidP="00EF7B06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AFC" w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Conclusions:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AFC" w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6203D703" w14:textId="5CD8A19B" w:rsidR="00EF7B06" w:rsidRPr="00EF7B06" w:rsidRDefault="00EF7B06" w:rsidP="00EF7B06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7B06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Present conclusions that are directly connected with the objectives of the study and summarize the principal contribution of the research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE84C25" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED74FC3" w14:textId="7D7BB32E" w:rsidR="00EF7B06" w:rsidRPr="00A26539" w:rsidRDefault="00EF7B06" w:rsidP="00EF7B06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A26539">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> References:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751BAAA0" w14:textId="77777777" w:rsidR="00EF7B06" w:rsidRPr="00A909C5" w:rsidRDefault="00EF7B06" w:rsidP="00EF7B06">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A909C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References should be relevant, accurate, and directly related to the scope of the manuscript. Authors are encouraged to give priority to recent, peer-reviewed, and authoritative sources while retaining seminal or foundational references when scientifically necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416DC492" w14:textId="77777777" w:rsidR="00EF7B06" w:rsidRPr="00A909C5" w:rsidRDefault="00EF7B06" w:rsidP="00EF7B06">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A909C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The number of references should be appropriate to the type, scope, and methodological requirements of the study. No fixed minimum or maximum number of references is required; however, excessive, redundant, or irrelevant citations should be avoided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1AE60A" w14:textId="77777777" w:rsidR="00EF7B06" w:rsidRPr="00A909C5" w:rsidRDefault="00EF7B06" w:rsidP="00EF7B06">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A909C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authors should ensure that all references cited in the text appear in the reference list and that all references listed are cited in the manuscript. Whenever available, the DOI or a persistent URL should be provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F7CEAC" w14:textId="77777777" w:rsidR="00EF7B06" w:rsidRPr="00A909C5" w:rsidRDefault="00EF7B06" w:rsidP="00EF7B06">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A909C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References should be formatted consistently according to the journal’s approved referencing style.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C77FBC1" w14:textId="77777777" w:rsidR="00EF7B06" w:rsidRDefault="00EF7B06">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6497DBC1" w14:textId="77777777" w:rsidR="00EF7B06" w:rsidRDefault="00EF7B06">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BDF7EA" w14:textId="161C6CCA" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Authors' declaration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DCA8FF" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We confirm that all the Figures and Tables in the manuscript belong to the current study. Besides, the Figures and images, which do not belong to the current study, have been given </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>permission for re-publication attached to the manuscript. Authors sign on ethical consideration’s Approval-Ethical Clearance: The project was approved by the local ethical committee in (Place where the research was conducted or samples collected and treated) according to the code number (….) on (Date/ Month/ Year).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4C0213" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF858AA" w14:textId="16C3C376" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflict of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16821" w:rsidRPr="00A16821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146E295C" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the author is one of the editorial board </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>included</w:t>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following statement is included: “(Name of the author) is an Editorial Board Member in the journal, but did not participate in the peer review process other than in his role as an author.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6135595B" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B1D4F8" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4410EC" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) If there is a Sponsor or Grants, state the name and the Ref. number </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714A1DF9" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) if None “No specific grant from a public, private, or non-profit funding organization was obtained for this study”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436CDD8E" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427C736B" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data Availability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Upon reasonable request, the corresponding author will make the data sets generated and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analysed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the current work available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6499C0" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6B3856" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Authors' contributions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355D1010" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The manuscript should mention the contribution of each author to the research done:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3E00F7" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Study conception &amp; design: (author(s) name). Literature search: (author(s) name).</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>.</w:t>
-[...71 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data acquisition: (author(s) name).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data analysis &amp; interpretation: (author(s) name). Manuscript preparation: (author(s) name).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A19AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manuscript editing &amp; review: (author(s) name).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB7E4B0" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065B9A41" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="00EF7B06" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033973F4" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="4E21FDEE" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="09176656" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463C37CC" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>كتابة</w:t>
@@ -3242,83 +3387,83 @@
       <w:r w:rsidR="005139FF" w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>العربية</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> هنا:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="0F355FAF" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="0DA4767F" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="7962A945" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
@@ -3328,199 +3473,188 @@
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> عنوان العمل لكل باحث </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="5904B2AD" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="2447855E" w14:textId="3D62E201" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="008549F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A19AB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>الخلاصة</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="001A19AB">
+        <w:t xml:space="preserve">المستخلص </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AFC" w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>تتضمن</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A19AB">
+        <w:t>تضمن</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AFC" w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="66D43DEA" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>خلفية البحث:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="775820E2" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الاهداف :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="0AF26701" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
@@ -3564,113 +3698,113 @@
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ادوات</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> وطرق العمل:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="1066503B" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>النتائج:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="4020AA1F" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الاستنتاجات:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
+    <w:p w14:paraId="402B3410" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00D16AFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5756"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
@@ -3680,373 +3814,355 @@
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> المفتاحية</w:t>
       </w:r>
       <w:r w:rsidRPr="001A19AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="54792A9E" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
+    <w:p w14:paraId="4764E350" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRPr="001A19AB" w:rsidRDefault="00DC3E36">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC3E36" w:rsidRPr="001A19AB">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E50421" w:rsidRDefault="00E50421">
+    <w:p w14:paraId="47C6AC02" w14:textId="77777777" w:rsidR="008501C1" w:rsidRDefault="008501C1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E50421" w:rsidRDefault="00E50421">
+    <w:p w14:paraId="3F413DF1" w14:textId="77777777" w:rsidR="008501C1" w:rsidRDefault="008501C1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线 Light">
-[...4 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58CFAF89" w14:textId="43274D8A" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:kern w:val="2"/>
         <w:lang w:bidi="ar-IQ"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="521F6204" wp14:editId="4BC8AD58">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:align>center</wp:align>
+                <wp:posOffset>3342492</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:posOffset>-20955</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1828800" cy="1828800"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="287079" cy="198430"/>
+              <wp:effectExtent l="0" t="0" r="0" b="11430"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1828800" cy="1828800"/>
+                        <a:ext cx="287079" cy="198430"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:schemeClr val="lt1"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                        <w:p w14:paraId="0773CC8B" w14:textId="5B86FD32" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                           <w:pPr>
                             <w:pStyle w:val="a4"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="001A19AB">
+                          <w:r w:rsidR="00096AF0">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:spAutoFit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="521F6204" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:2in;height:2in;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGnCEg8wIAAMsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVd9P2zAQfp+0/8Hye0hSQkkrUlQaMk2q&#10;BhpMe3Ydh0Q4tmWb/ti0/31np0kLY9LY9uJe7Lvz3Xefv15cbluO1kybRooMxycRRkxQWTbiIcNf&#10;7osgxchYIkrCpWAZ3jGDL2fv311s1JSNZC15yTSCJMJMNyrDtbVqGoaG1qwl5kQqJuCwkrolFj71&#10;Q1hqsoHsLQ9HUTQON1KXSkvKjIHdvDvEM5+/qhi1N1VlmEU8w1Cb9av268qt4eyCTB80UXVD92WQ&#10;v6iiJY2AS4dUObEEPenml1RtQ7U0srInVLahrKqGMt8DdBNHL7q5q4livhcAx6gBJvP/0tJP61uN&#10;mjLDMChBWhjRPdtadCW3KHXobJSZgtOdAje7hW2Ycr9vYNM1va10636hHQTngPNuwNYloy4oHaVp&#10;BEcUzvoPyB8ewpU29gOTLXJGhjUMz2NK1ktjO9fexd0mZNFw7gfIBdpkeHx6FvmA4QSSc+F8oQrI&#10;sbe6wXyfRJPr9DpNgmQ0vg6SKM+DebFIgnERn5/lp/likcc/XL44mdZNWTLh7utJEid/NoQ9Xbvx&#10;DjQxkjelS+dK8mRnC67RmgBNufUAQ+1HXuHzKjxu0NSLjuJREl2NJkExTs+DpEjOgsl5lAZRPLma&#10;jKNkkuTF846WjWD/3tEz8I+KJlM3r6GxFSf00XHnt625cg6tgVs/t9DRsKObt+yOg6Ob7mdWAX09&#10;617BklDKxICn93ZeFSD/lsC9v0fbi8pbglkf4W+Wwg7BbSOk9ox9QYHysadA1fkDKEd9O9NuV1uA&#10;0pkrWe7gdWoJjwYemFG0aAD3JTH2lmiQM9gEibY3sFRcwkuRewujWupvr+07fyA4nGK0AXnMsAD9&#10;xoh/FKA+kND2hu6NVW+Ip3Yhgcixr8WbEKAt781Ky/Yr6Pbc3QFHRFC4KcO2Nxe2k2jQfcrmc+8E&#10;eqmIXYo7RV1qP2w1f7KgAl4cDkjswQLF9Fzaq7uT5ONv73X4D5r9BAAA//8DAFBLAwQUAAYACAAA&#10;ACEA5yqKvNYAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzIFb3ZjD5LEbIqW&#10;eulFWgWv0+yYBHdnQ3abxn/vKIJehnm84b1vqs3snZpojH1gA7erDBRxE2zPrYHXl6ebHFRMyBZd&#10;YDLwSRE29eKqwtKGCx9oOqZWSQjHEg10KQ2l1rHpyGNchYFYvPcwekwix1bbES8S7p1eZ9md9tiz&#10;NHQ40Laj5uN49tK7d29TKNKh0dPOPs55wc/7wpjr5fxwDyrRnP6O4Rtf0KEWplM4s43KGZBH0s8U&#10;b53nIk+/i64r/Z++/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGnCEg8wIAAMsGAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnKoq81gAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAE0FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUAYAAAAA&#10;" filled="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
-              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+            <v:shape id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:263.2pt;margin-top:-1.65pt;width:22.6pt;height:15.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDg9SEWgIAAAkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyzf6SYtlDTqpgqtipAq&#10;WtEizo7XblbYHmM72Q2/nmdvNkWFSxEX7+x8ed6bGZ9f9NawrQqxJVfz6dGEM+UkNa17rPnXh+s3&#10;M85iEq4Rhpyq+U5FfrF4/eq883N1TGsyjQoMSVycd77m65T8vKqiXCsr4hF55WDUFKxI+A2PVRNE&#10;h+zWVMeTyWnVUWh8IKlihPZqMPJFya+1kulW66gSMzVHbamcoZyrfFaLczF/DMKvW7kvQ/xDFVa0&#10;DpceUl2JJNgmtH+ksq0MFEmnI0m2Iq1bqQoGoJlOnqG5XwuvChaQE/2Bpvj/0srP27vA2qbmaJQT&#10;Fi16UH1iH6hns8xO5+McTvcebqmHGl0e9RHKDLrXweYv4DDYwfPuwG1OJqE8nr2fvD/jTMI0PZu9&#10;PSncV0/BPsT0UZFlWah5QOsKo2J7ExMKgevoku9ydN0aU9pnHOtqfnryblICDhZEGIfADGEotUhp&#10;Z1TOYNwXpQG9VJwVZejUpQlsKzAuQkrlUgFbMsE7e2lc+5LAvX8OVWUgXxJ8iCg3k0uHYNs6CgXv&#10;s7Kb72PJevAfGRhwZwpSv+r3rV1Rs0NnAw2bEb28bsH/jYjpTgSsApqJ9U63OLQh8Ex7ibM1hZ9/&#10;02d/TCisnHVYrZrHHxsRFGfmk8Ps5j0chTAKq1FwG3tJoH+Kh8PLIiIgJDOKOpD9hq1f5ltgEk7i&#10;rpqnUbxMw4Lj1ZBquSxO2DYv0o279zKnznQ6Wm4S6bYMV6Zl4GJPF/atzNz+bcgL/ft/8Xp6wRa/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAxwaVp+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3FonKU3bEKdCSIDELS0g9ebEixM1Xkexm4S/x5zKcTVPM2/z/Ww6NuLgWksC4mUE&#10;DKm2qiUt4OP4stgCc16Skp0lFPCDDvbF7U0uM2UnKnE8eM1CCblMCmi87zPOXd2gkW5pe6SQfdvB&#10;SB/OQXM1yCmUm44nUZRyI1sKC43s8bnB+ny4GAHHZtLVqUze6lf3Plpdxuev3acQ93fz0yMwj7O/&#10;wvCnH9ShCE6VvZByrBOwTtKHgApYrFbAArDexCmwSkCy2QEvcv7/g+IXAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAw4PUhFoCAAAJBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxwaVp+AAAAAJAQAADwAAAAAAAAAAAAAAAAC0BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" filled="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                  <w:p w14:paraId="0773CC8B" w14:textId="5B86FD32" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                     <w:pPr>
                       <w:pStyle w:val="a4"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="001A19AB">
+                    <w:r w:rsidR="00096AF0">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Al-</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> Journal of Economic and Administrative Sciences</w:t>
+      <w:t>Al-Ghary Journal of Economic and Administrative Sciences</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30FC9413" wp14:editId="64C97A09">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-89535</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6004560" cy="0"/>
               <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Straight Connector 21"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6004560" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4104,319 +4220,255 @@
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:t xml:space="preserve">                                   </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidR="00386C75">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
-      <w:t>Vol.xx</w:t>
-[...41 lines deleted...]
-      <w:t>, 20xx</w:t>
+      <w:t>Vol.22 No.3, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0EC515F5" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:kern w:val="2"/>
         <w:lang w:bidi="ar-IQ"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A98C63D" wp14:editId="7D08DDF2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:align>center</wp:align>
+                <wp:posOffset>3362960</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:posOffset>-13970</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1828800" cy="1828800"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="233916" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="13970" b="13335"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1828800" cy="1828800"/>
+                        <a:ext cx="233916" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:schemeClr val="lt1"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                        <w:p w14:paraId="7D054CB6" w14:textId="26D54846" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                           <w:pPr>
                             <w:pStyle w:val="a4"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="001A19AB">
+                          <w:r w:rsidR="00A26539">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>3</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0A98C63D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:2in;height:2in;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKRzOK9wIAANQGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD07tpO3dQJ6hRpXA8D&#10;grVYOuxZkeXGqCwJkprLhv37KPnStOuAdduLQkuHFHl4xFxc7huOtkybWooMxycRRkxQWdbiPsNf&#10;7oogxchYIkrCpWAZPjCDL2fv313s1JSN5EbykmkEQYSZ7lSGN9aqaRgaumENMSdSMQGHldQNsfCp&#10;78NSkx1Eb3g4iqJxuJO6VFpSZgzs5u0hnvn4VcWovakqwyziGYbcrF+1X9duDWcXZHqvidrUtEuD&#10;/EUWDakFXDqEyokl6FHXv4RqaqqlkZU9obIJZVXVlPkaoJo4elHNakMU87UAOUYNNJn/F5Z+2t5q&#10;VJfQO6BHkAZ6dMf2Fl3JPYIt4GenzBRgKwVAu4d9wPb7BjZd2ftKN+4XCkJwDqEOA7suGnVO6ShN&#10;IziicNZ/QPzwyV1pYz8w2SBnZFhD+zyrZLs0toX2EHebkEXNuW8hF2iX4fHpWeQdhhMIzoXDQhYQ&#10;o7Pa1nyfRJPr9DpNgmQ0vg6SKM+DebFIgnERn5/lp/likcc/XLw4mW7qsmTC3dfLJE7+rA2dYNsG&#10;D0IxktelC+dS8nJnC67RloBQufUEQ+5HqPB5Fp43KOpFRfEoia5Gk6AYp+dBUiRnweQ8SoMonlxN&#10;xlEySfLieUXLWrB/r+gZ+UdJk6nr11DYmhP64LTz29JcOk+lAazvW+hk2MrNW/bAAei6+5lVIGCv&#10;ule4JJQyMfDp0Q5VAfNvcezwnm0/Vt7izHoPf7MUdnBuaiG1V+wLCZQPvQSqFg+kHNXtTLtf79uX&#10;27/GtSwP8Ei1hLcD78woWtRA/5IYe0s0zDXYhFltb2CpuIQHIzsLo43U317bd3jQOZxitIM5mWEB&#10;gxwj/lHAGIKAtjd0b6x7Qzw2Cwl6jn0u3gQHbXlvVlo2X2GAz90dcEQEhZsybHtzYdtZDX8AlM3n&#10;HgSDUxG7FCtFXWjfczV/tDAM/Ixw3LRMdJzB6PSS6sa8m83H3x719Gc0+wkAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOcqirzWAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8MyBW92Yw+S&#10;xGyKlnrpRVoFr9PsmAR3Z0N2m8Z/7yiCXoZ5vOG9b6rN7J2aaIx9YAO3qwwUcRNsz62B15enmxxU&#10;TMgWXWAy8EkRNvXiqsLShgsfaDqmVkkIxxINdCkNpdax6chjXIWBWLz3MHpMIsdW2xEvEu6dXmfZ&#10;nfbYszR0ONC2o+bjePbSu3dvUyjSodHTzj7OecHP+8KY6+X8cA8q0Zz+juEbX9ChFqZTOLONyhmQ&#10;R9LPFG+d5yJPv4uuK/2fvv4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACkczivcCAADU&#10;BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5yqKvNYA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABRBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFQG&#10;AAAAAA==&#10;" filled="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:264.8pt;margin-top:-1.1pt;width:18.4pt;height:2in;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHA6CRWwIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyzf6SapqELUTRVaFSFV&#10;tGqLODteu1lhe4ztZDf8ep692RQVLkVcvLMzb57n0+cXvTVsp0JsydV8ejLhTDlJTeueav718frd&#10;nLOYhGuEIadqvleRXyzfvjnv/ELNaEOmUYGBxMVF52u+SckvqirKjbIinpBXDkZNwYqE3/BUNUF0&#10;YLemmk0mZ1VHofGBpIoR2qvByJeFX2sl063WUSVmao7YUjlDOdf5rJbnYvEUhN+08hCG+IcorGgd&#10;Lj1SXYkk2Da0f1DZVgaKpNOJJFuR1q1UJQdkM528yOZhI7wquaA40R/LFP8frfyyuwusbdA7lMcJ&#10;ix49qj6xj9QzqFCfzscFYA8ewNRDD+yoj1DmtHsdbP4iIQY7qPbH6mY2CeXs9PTD9IwzCdN0PpvP&#10;J4W+evb2IaZPiizLQs0DuleKKnY3MSESQEdIvszRdWtM6aBxrKv52en7SXE4WuBhHBxzDkOsRUp7&#10;ozKDcfdKI/sSclaUuVOXJrCdwMQIKZVLJdvCBHRGaVz7GscDPruqMpOvcT56lJvJpaOzbR2Fku+L&#10;sJvvY8h6wI8VGPLOJUj9uh/aPrZyTc0eHQ407Ej08rpFG25ETHciYCnQVCx6usWhDaHcdJA421D4&#10;+Td9xmNWYeWsw5LVPP7YiqA4M58dpjhv5CiEUViPgtvaS0IXpnhCvCwiHEIyo6gD2W/Y/1W+BSbh&#10;JO6qeRrFyzSsOt4PqVarAsLeeZFu3IOXmbp03a+2CcNUZixXZ6jFoWrYvDJ6h1cir/bv/wX1/JYt&#10;fwEAAP//AwBQSwMEFAAGAAgAAAAhAOVYfRjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;g0AQhe8m/ofNmHhrF9eCFFkaYmO8eJEae13YEQjsLGG3Lf5715M9Tt6X977Jd4sZ2Rln11uS8LCO&#10;gCE1VvfUSvg8vK5SYM4r0mq0hBJ+0MGuuL3JVabthT7wXPmWhRJymZLQeT9lnLumQ6Pc2k5IIfu2&#10;s1E+nHPL9awuodyMXERRwo3qKSx0asKXDpuhOhkJ1X7zVO6P9Zcb3spFDIf3R+EaKe/vlvIZmMfF&#10;/8Pwpx/UoQhOtT2RdmyUEIttElAJKyGABSBOkg2wWoJI4xR4kfPrF4pfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEcDoJFbAgAAEwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOVYfRjgAAAACgEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" filled="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+                  <w:p w14:paraId="7D054CB6" w14:textId="26D54846" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
                     <w:pPr>
                       <w:pStyle w:val="a4"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="001A19AB">
+                    <w:r w:rsidR="00A26539">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Al-</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> Journal of Economic and Administrative Sciences</w:t>
+      <w:t>Al-Ghary Journal of Economic and Administrative Sciences</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03C9EACA" wp14:editId="74410798">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-89535</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6004560" cy="0"/>
               <wp:effectExtent l="0" t="4445" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Straight Connector 11"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6004560" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4531,128 +4583,128 @@
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:t>No.x</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:t>, 20xx</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
+  <w:p w14:paraId="39E8240F" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1226"/>
         <w:tab w:val="right" w:pos="9071"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E50421" w:rsidRDefault="00E50421">
+    <w:p w14:paraId="6D898B2D" w14:textId="77777777" w:rsidR="008501C1" w:rsidRDefault="008501C1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E50421" w:rsidRDefault="00E50421">
+    <w:p w14:paraId="1D25A0AE" w14:textId="77777777" w:rsidR="008501C1" w:rsidRDefault="008501C1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4808CA7A" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D3CA331" wp14:editId="0A4D4A13">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-51435</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>184785</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5856605" cy="10795"/>
               <wp:effectExtent l="0" t="0" r="30480" b="27305"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Straight Connector 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5856514" cy="10886"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
@@ -4682,92 +4734,92 @@
             <v:line w14:anchorId="44704B97" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-4.05pt,14.55pt" to="457.1pt,15.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/UmknuwEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJdWlVR0z10BRcE&#10;FQs/wOuMG0v+0tg06b9n7LRZBEgIxMXx2PPezHue7B4ma9gZMGrvOt6sas7ASd9rd+r41y/v3mw5&#10;i0m4XhjvoOMXiPxh//rVbgwt3PnBmx6QEYmL7Rg6PqQU2qqKcgAr4soHcHSpPFqRKMRT1aMYid2a&#10;6q6uN9XosQ/oJcRIp4/zJd8XfqVApk9KRUjMdJx6S2XFsj7ntdrvRHtCEQYtr22If+jCCu2o6EL1&#10;KJJg31D/QmW1RB+9SivpbeWV0hKKBlLT1D+peRpEgKKFzIlhsSn+P1r58XxEpvuO33PmhKUnekoo&#10;9GlI7OCdIwM9svvs0xhiS+kHd8RrFMMRs+hJoc1fksOm4u1l8RamxCQdrrfrzbp5y5mku6bebjeZ&#10;s3oBB4zpPXjL8qbjRrssXbTi/CGmOfWWQrjczFy+7NLFQE427jMokkMFm4IugwQHg+wsaASElOBS&#10;cy1dsjNMaWMWYP1n4DU/Q6EM2d+AF0Sp7F1awFY7j7+rnqZby2rOvzkw684WPPv+Uh6mWEPTUsy9&#10;TnYexx/jAn/5//bfAQAA//8DAFBLAwQUAAYACAAAACEAAqGlaeEAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJFEnTTEopiLUgxSq0x212TKLZ2ZDdNum/d3vS02N4j/e+&#10;yRejacWZetdYRoinEQji0uqGK4TPj+dJCsJ5xVq1lgnhQg4Wxe1NrjJtB36n885XIpSwyxRC7X2X&#10;SenKmoxyU9sRB+/L9kb5cPaV1L0aQrlpZRJFT9KohsNCrTpa1VT+7E4G4a1fr1fLzeWbtwcz7JPN&#10;fvs6viDe343LOQhPo/8LwxU/oEMRmI72xNqJFmGSxiGJkMyCBn8WPyYgjggPUQqyyOX/B4pfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD9SaSe7AQAAxwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAKhpWnhAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;FQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Title of the Manuscript                                                                                                                                     Authors’ names</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0E0452C8" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="319B0A69" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00D16AFC">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="205BA302" wp14:editId="7689413D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-51435</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>184785</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5856605" cy="10795"/>
               <wp:effectExtent l="0" t="0" r="30480" b="27305"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Straight Connector 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5856514" cy="10886"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
@@ -4793,163 +4845,198 @@
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="0D7CC62D" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-4.05pt,14.55pt" to="457.1pt,15.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt0No9ugEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZLVtqqipnvoCi4I&#10;KhZ+gNcZN5b8pbFp0n/P2GmziEVCIC6Ox573Zt7zZPcwWcPOgFF71/FmVXMGTvpeu1PHv319/27L&#10;WUzC9cJ4Bx2/QOQP+7dvdmNo4c4P3vSAjEhcbMfQ8SGl0FZVlANYEVc+gKNL5dGKRCGeqh7FSOzW&#10;VHd1valGj31ALyFGOn2cL/m+8CsFMn1WKkJipuPUWyorlvU5r9V+J9oTijBoeW1D/EMXVmhHRReq&#10;R5EE+476FZXVEn30Kq2kt5VXSksoGkhNU/+i5mkQAYoWMieGxab4/2jlp/MRme47fs+ZE5ae6Cmh&#10;0KchsYN3jgz0yO6zT2OILaUf3BGvUQxHzKInhTZ/SQ6bireXxVuYEpN0uN6uN+uGiki6a+rtdpM5&#10;qxdwwJg+gLcsbzputMvSRSvOH2OaU28phMvNzOXLLl0M5GTjvoAiOVSwKegySHAwyM6CRkBICS41&#10;19IlO8OUNmYB1n8GXvMzFMqQ/Q14QZTK3qUFbLXz+Lvqabq1rOb8mwOz7mzBs+8v5WGKNTQtxdzr&#10;ZOdx/Dku8Jf/b/8DAAD//wMAUEsDBBQABgAIAAAAIQACoaVp4QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcFbu0kUSdNMSimItSDFKrTHbXZMotnZkN026b93e9LTY3iP977J&#10;F6NpxZl611hGiKcRCOLS6oYrhM+P50kKwnnFWrWWCeFCDhbF7U2uMm0HfqfzzlcilLDLFELtfZdJ&#10;6cqajHJT2xEH78v2Rvlw9pXUvRpCuWllEkVP0qiGw0KtOlrVVP7sTgbhrV+vV8vN5Zu3BzPsk81+&#10;+zq+IN7fjcs5CE+j/wvDFT+gQxGYjvbE2okWYZLGIYmQzIIGfxY/JiCOCA9RCrLI5f8Hil8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbdDaPboBAADHAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAqGlaeEAAAAIAQAADwAAAAAAAAAAAAAAAAAU&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="5B9BD5" w:themeColor="accent5"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Running Title                                                                                                                                                    Author et al</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
+  <w:p w14:paraId="23EB2088" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5F7C0B95" w14:textId="77777777" w:rsidR="00DC3E36" w:rsidRDefault="00DC3E36">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C3A3A"/>
+    <w:rsid w:val="00096AF0"/>
     <w:rsid w:val="000C3A3A"/>
+    <w:rsid w:val="00166543"/>
     <w:rsid w:val="001A19AB"/>
+    <w:rsid w:val="00294100"/>
+    <w:rsid w:val="002D62DB"/>
     <w:rsid w:val="002F400F"/>
     <w:rsid w:val="003232A9"/>
+    <w:rsid w:val="00386C75"/>
+    <w:rsid w:val="004420EE"/>
+    <w:rsid w:val="00462CBA"/>
+    <w:rsid w:val="00481AA0"/>
     <w:rsid w:val="004A4FA7"/>
     <w:rsid w:val="005139FF"/>
+    <w:rsid w:val="00517394"/>
+    <w:rsid w:val="005C3746"/>
     <w:rsid w:val="00646AFF"/>
+    <w:rsid w:val="00682763"/>
     <w:rsid w:val="00710B41"/>
     <w:rsid w:val="00710DE8"/>
     <w:rsid w:val="007D7B1B"/>
     <w:rsid w:val="007F26B9"/>
     <w:rsid w:val="00821F53"/>
+    <w:rsid w:val="008501C1"/>
+    <w:rsid w:val="008549F9"/>
     <w:rsid w:val="00856973"/>
+    <w:rsid w:val="008E2F73"/>
+    <w:rsid w:val="00916221"/>
+    <w:rsid w:val="00963F43"/>
     <w:rsid w:val="009A3610"/>
     <w:rsid w:val="009F6987"/>
+    <w:rsid w:val="00A16821"/>
+    <w:rsid w:val="00A26539"/>
+    <w:rsid w:val="00A90029"/>
+    <w:rsid w:val="00A909C5"/>
     <w:rsid w:val="00B16BBB"/>
+    <w:rsid w:val="00B21A69"/>
+    <w:rsid w:val="00B4443B"/>
     <w:rsid w:val="00B84354"/>
     <w:rsid w:val="00BB72DD"/>
     <w:rsid w:val="00BC09C4"/>
     <w:rsid w:val="00C76D0D"/>
+    <w:rsid w:val="00CE4429"/>
+    <w:rsid w:val="00D01ABF"/>
     <w:rsid w:val="00D16AFC"/>
     <w:rsid w:val="00DC3E36"/>
+    <w:rsid w:val="00DD71C4"/>
+    <w:rsid w:val="00E025DF"/>
     <w:rsid w:val="00E50421"/>
     <w:rsid w:val="00E847DC"/>
     <w:rsid w:val="00ED0A11"/>
+    <w:rsid w:val="00EF7B06"/>
+    <w:rsid w:val="00F406CD"/>
+    <w:rsid w:val="00F97261"/>
     <w:rsid w:val="00F9770B"/>
     <w:rsid w:val="1972148F"/>
     <w:rsid w:val="6FD456F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="668E849A"/>
+  <w14:docId w14:val="7689D298"/>
   <w15:docId w15:val="{0B875475-758C-4181-8EFF-CE986C991B6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5275,60 +5362,90 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00166543"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -5433,56 +5550,97 @@
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char">
     <w:name w:val="نص في بالون Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pdq2pgselectionanchorcontainer">
+    <w:name w:val="pdq2pg_selectionanchorcontainer"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00A909C5"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
+    <w:name w:val="العنوان 1 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00166543"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="130364950">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1160657705">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="371685848">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -5564,56 +5722,82 @@
                                       <w:marTop w:val="0"/>
                                       <w:marBottom w:val="0"/>
                                       <w:divBdr>
                                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                       </w:divBdr>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1564632530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1600674727">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5512-4228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nlmcatalog" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zahraa.fares2105m@sc.uobaghdad.edu.iq" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7674-3818" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hathama.r@sc.uobaghdad.edu.iq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5512-4228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zahraa.fares2105m@sc.uobaghdad.edu.iq" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7674-3818" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hathama.r@sc.uobaghdad.edu.iq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5856,75 +6040,75 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>882</Words>
-  <Characters>5033</Characters>
+  <Words>975</Words>
+  <Characters>5562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SACC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5904</CharactersWithSpaces>
+  <CharactersWithSpaces>6524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>272866ad02c3bf1738f8f77d068c1ee7b9431dd708d2ab8ee6ad90125af86918</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.23196</vt:lpwstr>
   </property>